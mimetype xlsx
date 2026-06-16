--- v0 (2025-10-14)
+++ v1 (2026-06-16)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="all" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8761" uniqueCount="1205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8761" uniqueCount="1315">
   <si>
     <t>Goal</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Indicator Definition</t>
   </si>
   <si>
     <t>Method of Computation</t>
   </si>
   <si>
     <t>Data Sources</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
@@ -70,1142 +70,1208 @@
   <si>
     <t>Disaggregation Level 2 (type)</t>
   </si>
   <si>
     <t>Disaggregation Level 2 (value)</t>
   </si>
   <si>
     <t>Disaggregation Level 3 (type)</t>
   </si>
   <si>
     <t>Disaggregation Level 3 (value)</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>1.1.1a</t>
   </si>
   <si>
     <t>Indice de l'extrême pauvreté, par localisation géographique</t>
   </si>
   <si>
+    <t>L'indicateur « proportion de la population en dessous du seuil de pauvreté international » est défini comme le pourcentage de la population vivant avec moins de 2,15 dollars par jour aux prix internationaux de 2017.</t>
+  </si>
+  <si>
+    <t>Pour mesurer la pauvreté d'un pays à l'autre de manière cohérente, les mesures internationales de la Banque mondiale appliquent une norme commune, ancrée sur ce que la « pauvreté » signifie dans les pays les plus pauvres du monde. Le seuil initial « 1 dollar par jour » était basé sur une compilation de seuils nationaux pour seulement 22 pays en développement, principalement à partir d'études universitaires des années 1980 (Ravallion, et al., 1991). Même si c'était le mieux que l'on puisse faire à l'époque, l'échantillon n'était guère représentatif des pays en développement, même dans les années 80. Depuis lors, des seuils de pauvreté nationaux ont été établis pour de nombreux autres pays. Sur la base d'une compilation de seuils nationaux pour 75 pays en développement, Ravallion, Chen et Sangraula (RCS) (2009) ont proposé un nouveau seuil international de pauvreté de 1,25 dollar par jour. Il s'agit du seuil de pauvreté moyen pour les 15 pays les plus pauvres de leur ensemble de données.</t>
+  </si>
+  <si>
+    <t>Enquête QUIBB 2015, Rapport EHCVM TOGO 2018-2019, INSEED</t>
+  </si>
+  <si>
+    <t>Pourcentage</t>
+  </si>
+  <si>
+    <t>28.7</t>
+  </si>
+  <si>
+    <t>Localisation géographique</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>23.1</t>
+  </si>
+  <si>
+    <t>39.7</t>
+  </si>
+  <si>
+    <t>Rural</t>
+  </si>
+  <si>
+    <t>35.6</t>
+  </si>
+  <si>
+    <t>5.0</t>
+  </si>
+  <si>
+    <t>Urbain</t>
+  </si>
+  <si>
+    <t>12.9</t>
+  </si>
+  <si>
+    <t>Autre urbain</t>
+  </si>
+  <si>
+    <t>11.3</t>
+  </si>
+  <si>
+    <t>13.7</t>
+  </si>
+  <si>
+    <t>Lomé</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>1.1.1b</t>
+  </si>
+  <si>
+    <t>Indice de l'extrême pauvreté, par région</t>
+  </si>
+  <si>
+    <t>21.8</t>
+  </si>
+  <si>
+    <t>Région</t>
+  </si>
+  <si>
+    <t>Maritime</t>
+  </si>
+  <si>
+    <t>25.1</t>
+  </si>
+  <si>
+    <t>Plateaux</t>
+  </si>
+  <si>
+    <t>25.8</t>
+  </si>
+  <si>
+    <t>Centrale</t>
+  </si>
+  <si>
+    <t>37.5</t>
+  </si>
+  <si>
+    <t>Kara</t>
+  </si>
+  <si>
+    <t>49.2</t>
+  </si>
+  <si>
+    <t>Savanes</t>
+  </si>
+  <si>
+    <t>1.1.1c</t>
+  </si>
+  <si>
+    <t>Indice de l'extrême pauvreté, par sexe</t>
+  </si>
+  <si>
+    <t>23.8</t>
+  </si>
+  <si>
+    <t>Sexe</t>
+  </si>
+  <si>
+    <t>Masculin</t>
+  </si>
+  <si>
+    <t>20.4</t>
+  </si>
+  <si>
+    <t>Feminin</t>
+  </si>
+  <si>
+    <t>1.1.1d</t>
+  </si>
+  <si>
+    <t>Indice de l'extrême pauvreté, par âge</t>
+  </si>
+  <si>
+    <t>17.0</t>
+  </si>
+  <si>
+    <t>Âge</t>
+  </si>
+  <si>
+    <t>15-29 ans</t>
+  </si>
+  <si>
+    <t>24.7</t>
+  </si>
+  <si>
+    <t>30-34 ans</t>
+  </si>
+  <si>
+    <t>22.5</t>
+  </si>
+  <si>
+    <t>45-64 ans</t>
+  </si>
+  <si>
+    <t>25.3</t>
+  </si>
+  <si>
+    <t>65 et + ans</t>
+  </si>
+  <si>
+    <t>1.1.1e</t>
+  </si>
+  <si>
+    <t>Indice de l'extrême pauvreté, par niveau d'éducation</t>
+  </si>
+  <si>
+    <t>36.0</t>
+  </si>
+  <si>
+    <t>Niveau d'éducation</t>
+  </si>
+  <si>
+    <t>Sans éducation</t>
+  </si>
+  <si>
+    <t>23.5</t>
+  </si>
+  <si>
+    <t>Primaire</t>
+  </si>
+  <si>
+    <t>14.6</t>
+  </si>
+  <si>
+    <t>Secondaire premier cycle</t>
+  </si>
+  <si>
+    <t>7.6</t>
+  </si>
+  <si>
+    <t>Secondaire second cycle</t>
+  </si>
+  <si>
+    <t>2.5</t>
+  </si>
+  <si>
+    <t>Supérieur</t>
+  </si>
+  <si>
+    <t>1.1.1f</t>
+  </si>
+  <si>
+    <t>Indice de l'extrême pauvreté, par statut matrimonial</t>
+  </si>
+  <si>
+    <t>6.2</t>
+  </si>
+  <si>
+    <t>Statut matrimonial</t>
+  </si>
+  <si>
+    <t>Jamais marié</t>
+  </si>
+  <si>
+    <t>24.2</t>
+  </si>
+  <si>
+    <t>Marié monogame</t>
+  </si>
+  <si>
+    <t>Marié polygame</t>
+  </si>
+  <si>
+    <t>17.5</t>
+  </si>
+  <si>
+    <t>Divorcé/Séparé</t>
+  </si>
+  <si>
+    <t>24.8</t>
+  </si>
+  <si>
+    <t>Veuf/Veuve</t>
+  </si>
+  <si>
+    <t>1.1.1g</t>
+  </si>
+  <si>
+    <t>Indice de l'extrême pauvreté, par groupe socio-économique</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>Groupe socio-économique</t>
+  </si>
+  <si>
+    <t>Employé secteur public</t>
+  </si>
+  <si>
+    <t>8.2</t>
+  </si>
+  <si>
+    <t>Employé secteur privé</t>
+  </si>
+  <si>
+    <t>40.6</t>
+  </si>
+  <si>
+    <t>Agricole indépendant</t>
+  </si>
+  <si>
+    <t>10.2</t>
+  </si>
+  <si>
+    <t>Autre indépendant</t>
+  </si>
+  <si>
+    <t>1.2</t>
+  </si>
+  <si>
+    <t>1.2.1a</t>
+  </si>
+  <si>
+    <t>Incidence de la pauvreté monétaire, par localisation géographique</t>
+  </si>
+  <si>
+    <t>Le taux de pauvreté national est le pourcentage de la population totale vivant en dessous du seuil de pauvreté national. Le taux de pauvreté rurale est le pourcentage de la population rurale vivant en dessous du seuil de pauvreté national (ou dans les cas où un seuil de pauvreté rural séparé est utilisé, le seuil de pauvreté rurale). Le taux de pauvreté urbaine est le pourcentage de la population urbaine vivant en dessous du seuil de pauvreté national (ou dans les cas où un seuil de pauvreté urbain distinct est utilisé, le seuil de pauvreté urbaine).</t>
+  </si>
+  <si>
+    <t>La formule de calcul de la proportion de la population totale, urbaine et rurale vivant en dessous du seuil national de pauvreté, ou indice de comptage, est la suivante : 𝑃0=1/𝑁 * ∑𝐼(𝑦𝑖&lt;𝑧)=𝑁𝑝 /𝑁</t>
+  </si>
+  <si>
+    <t>Enquête QUIBB 2015, Rapport EHCVM TOGO 2018-2019, EHCVM TOGO 2021-2022, PHMECV</t>
+  </si>
+  <si>
+    <t>55.1</t>
+  </si>
+  <si>
+    <t>53.5</t>
+  </si>
+  <si>
+    <t>45.5</t>
+  </si>
+  <si>
+    <t>43.8</t>
+  </si>
+  <si>
+    <t>68.7</t>
+  </si>
+  <si>
+    <t>63.5</t>
+  </si>
+  <si>
+    <t>58.8</t>
+  </si>
+  <si>
+    <t>36.9</t>
+  </si>
+  <si>
+    <t>26.5</t>
+  </si>
+  <si>
+    <t>37.9</t>
+  </si>
+  <si>
+    <t>34.4</t>
+  </si>
+  <si>
+    <t>34.8</t>
+  </si>
+  <si>
+    <t>30.3</t>
+  </si>
+  <si>
+    <t>22.3</t>
+  </si>
+  <si>
+    <t>1.2.1b</t>
+  </si>
+  <si>
+    <t>Incidence de la pauvreté monétaire, par région</t>
+  </si>
+  <si>
+    <t>52.6</t>
+  </si>
+  <si>
+    <t>54.1</t>
+  </si>
+  <si>
+    <t>56.6</t>
+  </si>
+  <si>
+    <t>48.9</t>
+  </si>
+  <si>
+    <t>59.9</t>
+  </si>
+  <si>
+    <t>47.3</t>
+  </si>
+  <si>
+    <t>58.2</t>
+  </si>
+  <si>
+    <t>56.1</t>
+  </si>
+  <si>
+    <t>65.0</t>
+  </si>
+  <si>
+    <t>65.1</t>
+  </si>
+  <si>
+    <t>1.2.1c</t>
+  </si>
+  <si>
+    <t>Incidence de la pauvreté monétaire, par sexe</t>
+  </si>
+  <si>
+    <t>54.6</t>
+  </si>
+  <si>
+    <t>45.6</t>
+  </si>
+  <si>
+    <t>57.5</t>
+  </si>
+  <si>
+    <t>45.2</t>
+  </si>
+  <si>
+    <t>1.2.1d</t>
+  </si>
+  <si>
+    <t>Incidence de la pauvreté monétaire, par âge</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>35.4</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>48.5</t>
+  </si>
+  <si>
+    <t>57.2</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>57.9</t>
+  </si>
+  <si>
+    <t>46.2</t>
+  </si>
+  <si>
+    <t>1.2.1e</t>
+  </si>
+  <si>
+    <t>Incidence de la pauvreté monétaire, par niveau d'éducation</t>
+  </si>
+  <si>
+    <t>69.9</t>
+  </si>
+  <si>
+    <t>59.6</t>
+  </si>
+  <si>
+    <t>56.9</t>
+  </si>
+  <si>
+    <t>50.4</t>
+  </si>
+  <si>
+    <t>25.4</t>
+  </si>
+  <si>
+    <t>22.8</t>
+  </si>
+  <si>
+    <t>11.8</t>
+  </si>
+  <si>
+    <t>8.6</t>
+  </si>
+  <si>
+    <t>1.2.1f</t>
+  </si>
+  <si>
+    <t>Incidence de la pauvreté monétaire, par statut matrimonial</t>
+  </si>
+  <si>
+    <t>33.9</t>
+  </si>
+  <si>
+    <t>18.2</t>
+  </si>
+  <si>
+    <t>54.5</t>
+  </si>
+  <si>
+    <t>46.9</t>
+  </si>
+  <si>
+    <t>58.4</t>
+  </si>
+  <si>
+    <t>45.9</t>
+  </si>
+  <si>
+    <t>42.1</t>
+  </si>
+  <si>
+    <t>63.1</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>1.2.1g</t>
+  </si>
+  <si>
+    <t>Incidence de la pauvreté monétaire, par groupe socio-économique</t>
+  </si>
+  <si>
+    <t>28.0</t>
+  </si>
+  <si>
+    <t>28.6</t>
+  </si>
+  <si>
+    <t>49.0</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>72.6</t>
+  </si>
+  <si>
+    <t>65.2</t>
+  </si>
+  <si>
+    <t>34.3</t>
+  </si>
+  <si>
+    <t>44.4</t>
+  </si>
+  <si>
+    <t>Sans emploi</t>
+  </si>
+  <si>
+    <t>1.2.2a</t>
+  </si>
+  <si>
+    <t>Indice de pauvreté multidimensionnelle, par localisation géographique</t>
+  </si>
+  <si>
+    <t>Les cinq séries suivantes sont utilisées pour suivre l'ODD 1.2.2. 1) Dénombrement officiel de la pauvreté multidimensionnelle, par sexe et âge (% de la population) - Le pourcentage de personnes souffrant de pauvreté multidimensionnelle 2) Part moyenne pondérée des privations (intensité) pour la population totale - La part moyenne des dimensions pondérées dans lesquelles les pauvres sont privés parmi la population totale 3) Dénombrement officiel de la pauvreté multidimensionnelle (% du total des ménages) - Le pourcentage de ménages souffrant de pauvreté multidimensionnelle les pauvres sont privés parmi l'ensemble des ménages 5) Privation multidimensionnelle pour les enfants (% de la population de moins de 18 ans) - Le pourcentage d'enfants qui sont simultanément privés dans plusieurs dimensions matérielles.</t>
+  </si>
+  <si>
+    <t>La mesure de la pauvreté implique deux étapes cruciales : (1) l'identification – identifier qui est pauvre, et (2) l'agrégation – compiler les informations de l'individu en une mesure récapitulative. Il existe différentes façons d'effectuer ces deux étapes. Toutes les mesures actuellement estimées par les pays ou les organisations multilatérales utilisent l'approche de comptage. Par conséquent, ce qui suit ne concerne que les approches de comptage, même si d'autres méthodologies noncomptage ont été développées par des experts.</t>
+  </si>
+  <si>
+    <t>Estimation harmonisée OPHI à partir des données EDST 2013-2014 / Rapport OPHI 2021 sur l'indice de pauvreté multidimensionnelle, Estimation harmonisée OPHI à partir des données MICS 2017 / Rapport OPHI 2021 sur l'indice de pauvreté multidimensionnelle, INSEED</t>
+  </si>
+  <si>
+    <t>55.13</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>1.3.1P1</t>
+  </si>
+  <si>
+    <t>Pourcentage des ménages bénéficiant d'un programme de filets sociaux</t>
+  </si>
+  <si>
+    <t>C'est le nombre de ménages ayant bénéficié d'un programme de filets sociaux au cours des 12 derniers sur le total des ménages</t>
+  </si>
+  <si>
+    <t>Nombre de ménages ayant bénéficié d'un programme de filets sociaux au cours des 12 derniers mois sur le nombre total de ménages</t>
+  </si>
+  <si>
+    <t>Rapport EHCVM TOGO 2018-2019, INSEED</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>1.4</t>
+  </si>
+  <si>
+    <t>1.4.1P1</t>
+  </si>
+  <si>
+    <t>Pourcentage de membres des ménages qui ont un lieu de lavage des mains où l'eau, le savon ou un détergent sont présents</t>
+  </si>
+  <si>
+    <t>Pourcentage de membres des ménages qui ont un lieu de lavage des mains où l'eau, le savon ou un détergent sont présents correspond au pourcentage de la population qui dispose d'un lieu de lavage des mains avec présence de l'eau, du savon ou d'un détergent.</t>
+  </si>
+  <si>
+    <t>Population des ménages ayant un lieu de lavage de main avec présence de l'eau, du savon ou d'un détergent sur la population totale</t>
+  </si>
+  <si>
+    <t>MICS 2017, INSEED</t>
+  </si>
+  <si>
+    <t>20.3</t>
+  </si>
+  <si>
+    <t>1.4.2P1</t>
+  </si>
+  <si>
+    <t>Proportion des ménages propriétaires de leurs logements et détenant un titre foncier</t>
+  </si>
+  <si>
+    <t>Proportion des ménages propriétaires de leurs logements et détenant un titre foncier correspond au pourcentage de ménages détenant un titre foncier pour leur logement.</t>
+  </si>
+  <si>
+    <t>Nombre de ménages ayant un titre foncier pour leur logement sur le total des ménages</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>10.4</t>
+  </si>
+  <si>
+    <t>1.5.1P1</t>
+  </si>
+  <si>
+    <t>Nombre de personnes touchées par les inondations, vents violents, pluies accompagnées de vents violents</t>
+  </si>
+  <si>
+    <t>Nombre de personnes touchées par les inondations, vents violents, pluies accompagnées de vents violents c'est le nombre total de personnes ayant été touchées par les inondations, vents violents ou pluies accompagnées de vents violents au cours des 12 derniers</t>
+  </si>
+  <si>
+    <t>En cas de sinistre dans un milieu, l'agence nationale de protection civile (ANPC) fait systématiquement une descente sur terrain et collecte les informations auprès des ménages sinistrés. C'est le nombre total de personnes ayant été touchées par les inondations, vents violents ou pluies accompagnées de vents violents au cours des 12 derniers</t>
+  </si>
+  <si>
+    <t>Annuaire statistique national 2014-2019 (page 97), Ministère de l'envvironnement et des ressources forestières+ANPC/Direction de la planification des opérations et des urgences+ Ministère de la sécurité et de la protection sociale</t>
+  </si>
+  <si>
+    <t>Nombre</t>
+  </si>
+  <si>
+    <t>4404</t>
+  </si>
+  <si>
+    <t>4607</t>
+  </si>
+  <si>
+    <t>34889</t>
+  </si>
+  <si>
+    <t>65714</t>
+  </si>
+  <si>
+    <t>38637</t>
+  </si>
+  <si>
+    <t>40476</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2.1</t>
+  </si>
+  <si>
+    <t>2.1.1</t>
+  </si>
+  <si>
+    <t>Prévalence de la sous-alimentation</t>
+  </si>
+  <si>
+    <t>La prévalence de la sous-alimentation (PoU) est une estimation de la proportion de la population dont la consommation alimentaire habituelle est insuffisante pour fournir les niveaux d'énergie alimentaire nécessaires pour maintenir une vie active et saine normale. Il est exprimé en pourcentage.</t>
+  </si>
+  <si>
+    <t>Pour calculer une estimation de la prévalence de la sous-alimentation dans une population, la distribution de probabilité des niveaux d'apport énergétique alimentaire habituel (exprimés en kcal par personne et par jour) pour l'individu moyen est modélisée sous la forme d'une fonction de densité de probabilité paramétrique (pdf), f(x). L'indicateur est obtenu comme la probabilité cumulée que l'apport énergétique alimentaire habituel (x) soit inférieur aux besoins énergétiques alimentaires minimaux (MDER) (c'est-à-dire la limite la plus basse de la fourchette des besoins énergétiques pour l'individu moyen représentatif de la population) comme dans la formule ci-dessous :</t>
+  </si>
+  <si>
+    <t>Estimations FAO  http://www.fao.org/faostat/en/#home, INSEED</t>
+  </si>
+  <si>
+    <t>19.7</t>
+  </si>
+  <si>
+    <t>19.8</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>18.8</t>
+  </si>
+  <si>
+    <t>17.4</t>
+  </si>
+  <si>
+    <t>2.1.2a</t>
+  </si>
+  <si>
+    <t>Prévalence d’une insécurité alimentaire modérée ou grave, évaluée selon l ’échelle de l’insécurité alimentaire fondée sur l’expérience</t>
+  </si>
+  <si>
+    <t>L'indicateur mesure le pourcentage d'individus dans la population qui ont connu une insécurité alimentaire modérée ou grave au cours de la période de référence. La gravité de l'insécurité alimentaire, définie comme un trait latent, est mesurée sur l'échelle de référence mondiale Food Insecurity Experience Scale, une norme de mesure établie par la FAO grâce à l'application de l'échelle Food Insecurity Experience Scale dans plus de 140 pays à travers le monde, à partir de 2014.</t>
+  </si>
+  <si>
+    <t>Les données au niveau de l'individu ou du ménage sont collectées en appliquant un questionnaire d'échelle de sécurité alimentaire basé sur l'expérience dans le cadre d'une enquête. Le module d'enquête sur la sécurité alimentaire recueille les réponses à des questions demandant aux personnes interrogées de faire état de plusieurs expériences et conditions typiques associées à l'insécurité alimentaire. Les données sont analysées à l'aide du modèle de Rasch (également connu sous le nom de modèle logistique à un paramètre, 1-PL), qui postule que la probabilité d'observer une réponse affirmative du répondant i à la question j est une fonction logistique de la distance, sur une échelle de gravité sous-jacente, entre la position du répondant, ai, et celle de l'élément, bj."Prob" {X(i,j)="Yes" }=exp⁡(ai-bj )/(1+exp⁡(aj-bj ) )Les paramètres ai et bj peuvent être estimés à l'aide de procédures de maximum de vraisemblance. Les paramètres ai, en particulier, sont interprétés comme une mesure de la gravité de la situation de sécurité alimentaire pour chaque personne interrogée et sont utilisés pour les classer dans des catégories d'insécurité alimentaire.</t>
+  </si>
+  <si>
+    <t>Situation des indicateurs de suivi des ODD 2023</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>67.8</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>55.5</t>
+  </si>
+  <si>
+    <t>62.5</t>
+  </si>
+  <si>
+    <t>62.9</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>2.2.1a</t>
+  </si>
+  <si>
+    <t>Prévalence du retard de croissance (indice taille/âge inférieur à -2 écarts types par rapport à la moyenne des normes de croissance de l ’enfant définies par l’OMS) chez les enfants de moins de 5 ans, par localisation géographique</t>
+  </si>
+  <si>
+    <t>Prévalence du retard de croissance (taille pour l'âge &lt;-2 écart type par rapport à la médiane des normes de croissance de l'enfant de l'Organisation mondiale de la santé (OMS)) chez les enfants de moins de 5 ans.</t>
+  </si>
+  <si>
+    <t>Les estimations nationales à partir de sources primaires (par exemple, à partir d'enquêtes auprès des ménages) utilisées pour générer les estimations modélisées par pays JME sont basées sur une méthodologie standardisée utilisant les normes de croissance de l'enfant de l'OMS, comme décrit dans les Recommandations pour la collecte, l'analyse et la communication de données sur les indicateurs anthropométriques chez les enfants de moins de 5 ans (OMS/UNICEF 2019) et Analyseur d'enquête Anthro de l'OMS (OMS, 2019).</t>
+  </si>
+  <si>
+    <t>EDST 2013-2014,  MICS 2017, INSEED</t>
+  </si>
+  <si>
+    <t>27.5</t>
+  </si>
+  <si>
+    <t>2.2.1b</t>
+  </si>
+  <si>
+    <t>Prévalence du retard de croissance (indice taille/âge inférieur à -2 écarts types par rapport à la moyenne des normes de croissance de l ’enfant définies par l’OMS) chez les enfants de moins de 5 ans, par sexe</t>
+  </si>
+  <si>
+    <t>28.1</t>
+  </si>
+  <si>
+    <t>Homme</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>26.9</t>
+  </si>
+  <si>
+    <t>Femme</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>2.2.1c</t>
+  </si>
+  <si>
+    <t>Prévalence du retard de croissance (indice taille/âge inférieur à -2 écarts types par rapport à la moyenne des normes de croissance de l ’enfant définies par l’OMS) chez les enfants de moins de 5 ans, par âge</t>
+  </si>
+  <si>
+    <t>10.5</t>
+  </si>
+  <si>
+    <t>&lt;6 mois</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>6-8 mois</t>
+  </si>
+  <si>
+    <t>23.4</t>
+  </si>
+  <si>
+    <t>9-11 mois</t>
+  </si>
+  <si>
+    <t>12-17 mois</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>27.2</t>
+  </si>
+  <si>
+    <t>18-23 mois</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>34.6</t>
+  </si>
+  <si>
+    <t>24-35 mois</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>36-47 mois</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>29.6</t>
+  </si>
+  <si>
+    <t>48-59 mois</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>2.2.2a</t>
+  </si>
+  <si>
+    <t>Pourcentage d'enfants de moins de 5 ans qui se situent au-dessus : (a) de 2 écarts-type (modéré et sévère), par région</t>
+  </si>
+  <si>
+    <t>Prévalence du surpoids (poids pour taille&gt; + 2 écart-type par rapport à la médiane des normes de croissance de l'enfant de l'Organisation mondiale de la santé (OMS)) chez les enfants de moins de 5 ans.</t>
+  </si>
+  <si>
+    <t>Les estimations nationales à partir de sources primaires (par exemple, à partir d'enquêtes auprès des ménages) utilisées pour générer les estimations modélisées JME sont basées sur une méthodologie standardisée utilisant les normes de croissance de l'enfant de l'OMS, comme décrit dans les Recommandations pour la collecte, l'analyse et la communication de données sur les indicateurs anthropométriques chez les enfants de moins de 5 ans (OMS/UNICEF 2019) et Analyseur d'enquête Anthro de l'OMS (OMS, 2019). Les estimations modélisées par pays JME sont générées à l'aide de techniques de lissage et de covariables (McLain et al. 2018) appliquées à des données nationales de qualité garantie pour dériver des tendances et des estimations à jour. Les estimations mondiales et régionales sont dérivées des moyennes nationales respectives pondérées par les estimations de la population des moins de cinq ans des pays (dernière édition UNPD-WPP disponible) à l'aide des estimations modélisées annuelles par pays de la JME.</t>
+  </si>
+  <si>
+    <t>1.9</t>
+  </si>
+  <si>
+    <t>2.2.2b</t>
+  </si>
+  <si>
+    <t>Pourcentage d‟enfants de moins de 5 ans qui se situent au-dessus : (a) de 2 écarts-type (modéré et sévère), par sexe</t>
+  </si>
+  <si>
+    <t>2.2.2c</t>
+  </si>
+  <si>
+    <t>Pourcentage d‟enfants de moins de 5 ans qui se situent au-dessus : (a) de 2 écarts-type (modéré et sévère), par âge</t>
+  </si>
+  <si>
+    <t>2.2.3a</t>
+  </si>
+  <si>
+    <t>Proportion de nourrissons âgés de 0 à 6 mois qui sont nourris exclusivement au sein, par region</t>
+  </si>
+  <si>
+    <t>Pourcentage de femmes âgées de 15 à 49 ans ayant un taux d'hémoglobine inférieur à 120 g/L pour les femmes qui ne sont pas enceintes et les femmes allaitantes, et inférieur à 110 g/L pour les femmes enceintes, ajusté en fonction de l'altitude et du tabagisme.</t>
+  </si>
+  <si>
+    <t>La prévalence de l'anémie et/ou l'hémoglobine moyenne chez les femmes en âge de procréer ont été obtenues à partir de 408 sources de données représentatives de la population de 124 pays du monde. Les données recueillies de 1995 à 2020 ont été utilisées. Un ajustement des données sur les concentrations d'hémoglobine sanguine pour l'altitude et le tabagisme a été effectué chaque fois que possible. Les valeurs d'hémoglobine biologiquement invraisemblables (&lt;25 g/L ou &gt;200 g/L) ont été exclues. Un modèle de mélange hiérarchique bayésien a été utilisé pour estimer les distributions d'hémoglobine et a systématiquement abordé les données manquantes, les tendances temporelles non linéaires et la représentativité des sources de données. Tous les détails sur les méthodes statistiques peuvent être trouvés ici : Tendances mondiales, régionales et nationales de la concentration d'hémoglobine et de la prévalence de l'anémie totale et sévère chez les enfants et les femmes enceintes et non enceintes pour 1995-2011 : une analyse systématique des données représentatives de la population (Stevens et al, 2013).</t>
+  </si>
+  <si>
+    <t>98.3</t>
+  </si>
+  <si>
+    <t>2.2.3b</t>
+  </si>
+  <si>
+    <t>Proportion de nourrissons âgés de 0 à 6 mois qui sont nourris exclusivement au sein, par agê</t>
+  </si>
+  <si>
+    <t>76.1</t>
+  </si>
+  <si>
+    <t>0-1 mois</t>
+  </si>
+  <si>
+    <t>62.7</t>
+  </si>
+  <si>
+    <t>2-3 mois</t>
+  </si>
+  <si>
+    <t>39.4</t>
+  </si>
+  <si>
+    <t>4-5 mois</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>2.3.2</t>
+  </si>
+  <si>
+    <t>Revenu moyen des petits producteurs alimentaires, selon le sexe et le statut d’autochtone</t>
+  </si>
+  <si>
+    <t>L'indicateur 2.3.2 des ODD mesure les revenus tirés des activités de production agricole, qui sont liés à la production de denrées alimentaires et de produits agricoles. Il s'agit des revenus provenant de la production végétale, de l'élevage, de la pêche et de l'aquaculture, ainsi que de la sylviculture.</t>
+  </si>
+  <si>
+    <t>Étant donné i activités agricoles, y compris les cultures, l'élevage, la pêche et les activités forestières, et j [1,...,n] petits producteurs alimentaires définis comme dans la première section comme un sous-ensemble de tous les N [1,...,k] producteurs alimentaires, l'indicateur SDG 2.3.2 doit être calculé à l'aide de la formule suivante : SDG 2.3.2=I_2.3.2^t=(∑_(j=1)^n(∑_i〖〖(V〗_ij^t p_ij^t 〗- C_ij^t )⁄noù :        V_ij^t est le volume physique du produit agricole i vendu par le petit producteur alimentaire j au cours de l'année t ;         p_ij^t est le prix de vente constant reçu par le petit producteur alimentaire j pour le produit agricole i au cours de l'année t ;         C_ij^t est le coût de production du produit agricole i supporté par le petit producteur alimentaire j au cours de l'année t ; n est le nombre de petits producteurs de denrées alimentaires</t>
+  </si>
+  <si>
+    <t>MAEDR/ Revue des depenses2010-2019/situation des ndicateurs de suivie des ODD2023</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>518.48</t>
+  </si>
+  <si>
+    <t>547.34</t>
+  </si>
+  <si>
+    <t>577.81</t>
+  </si>
+  <si>
+    <t>2.5.1aP1</t>
+  </si>
+  <si>
+    <t>Accessions de ressources phytogénétiques stockées ex situ</t>
+  </si>
+  <si>
+    <t>Les accessions de ressources phytogénétiques stockées ex situ font référence à la collection et à la conservation hors de leur environnement naturel d'origine (ex situ) des matériaux génétiques de plantes cultivées ou sauvages. Ces accessions comprennent souvent des graines, des boutures, des tissus, ou d'autres parties de plantes qui sont conservées dans des banques de gènes, des jardins botaniques, des champs de multiplication, ou d'autres installations similaires. Cet indicateur mesure la diversité et l'ampleur des ressources phytogénétiques conservées pour des utilisations actuelles et futures en agriculture, en recherche scientifique et en préservation de la biodiversité.</t>
+  </si>
+  <si>
+    <t>Pour calculer l'indicateur "Accessions de ressources phytogénétiques stockées ex situ", il faut collecter des données sur le nombre total d'accessions de ressources phytogénétiques stockées hors de leur habitat naturel (ex situ). Ensuite, il est nécessaire d'identifier des sources de données fiables telles que les rapports institutionnels, les bases de données gouvernementales ou les publications scientifiques. Une période de référence pour la collecte des données doit être définie. Après avoir collecté les données, l'analyse permet d'obtenir le nombre total d'accessions stockées ex situ pendant la période de référence. Ensuite, l'indicateur est calculé en divisant le nombre total d'accessions stockées ex situ par la population totale de ressources phytogénétiques dans la région d'intérêt. Les résultats peuvent être présentés sous forme de chiffres absolus ou de pourcentages, en indiquant la méthode de calcul utilisée et les sources de données pertinentes.</t>
+  </si>
+  <si>
+    <t>https://www.fao.org/faostat/en/#data/SDGB</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>2.5.1bP1</t>
+  </si>
+  <si>
+    <t>Nombre de races locales et transfrontières pour lesquelles des ressources génétiques suffisantes sont stockées en vue de leur reconstitution</t>
+  </si>
+  <si>
+    <t>Cet indicateur mesure le nombre de races locales et transfrontières pour lesquelles des ressources génétiques suffisantes sont stockées en vue de leur reconstitution. Une race locale désigne une population spécifique d'une espèce domestiquée, adaptée à des conditions environnementales particulières et souvent élevée par des communautés locales depuis des générations. Les ressources génétiques stockées peuvent inclure des semences, des boutures, des embryons, ou d'autres matériaux génétiques conservés dans des banques de gènes ou des installations similaires.Ce nombre est important pour assurer la préservation et la disponibilité des variétés de plantes locales et transfrontières, qui peuvent être vitales pour la sécurité alimentaire, la diversité agricole, et la résilience face aux défis environnementaux et aux maladies. En ayant des ressources génétiques suffisantes stockées, il est possible de reconstituer ces races locales et transfrontières en cas de besoin, par exemple pour restaurer des variétés perdues ou menacées.</t>
+  </si>
+  <si>
+    <t>Pour déterminer le nombre de races locales et transfrontières pour lesquelles des ressources génétiques suffisantes sont stockées en vue de leur reconstitution, on identifie d'abord ces races. Ensuite, on recueille les données sur les ressources génétiques disponibles pour chaque race, évaluant leur suffisance pour la reconstitution. Enfin, on compte le nombre de races pour lesquelles les ressources stockées sont jugées adéquates. Les résultats sont ensuite présentés, mettant en évidence le nombre de races concernées, ainsi que les critères utilisés pour évaluer la suffisance des ressources génétiques.</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>2.5.2P1</t>
+  </si>
+  <si>
+    <t>Proportion varietés et races locales considérées comme en danger, hors de danger ou exposées à un risque d'extinction de niveau non inconnu</t>
+  </si>
+  <si>
+    <t>Le nombre de races locales dont le statut de risque est inconnu fait référence au nombre de races de plantes domestiquées qui n'ont pas été évaluées pour déterminer leur niveau de risque d'extinction ou de disparition. Ces races locales peuvent être importantes pour la préservation de la diversité génétique, la sécurité alimentaire et la résilience face aux changements environnementaux. Cependant, faute d'évaluations appropriées, leur statut de risque est inconnu, ce qui signifie qu'elles pourraient être menacées sans que l'on en soit pleinement conscient. Il est donc essentiel de mener des évaluations régulières pour déterminer le statut de risque de ces races locales et de mettre en place des mesures de conservation appropriées si nécessaire.</t>
+  </si>
+  <si>
+    <t>Le nombre de races locales dont le statut de risque est inconnu est déterminé en identifiant d'abord les races locales, puis en collectant les données sur leur statut de risque. En évaluant le statut de risque de chaque race et en utilisant des critères spécifiques, on peut calculer le nombre de races pour lesquelles le statut de risque est inconnu. Les résultats sont ensuite présentés, mettant en évidence le nombre de races locales dont le statut de risque n'a pas été déterminé, ainsi que les sources de données et les méthodes utilisées pour l'évaluation.</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2.A</t>
+  </si>
+  <si>
+    <t>2.a.1</t>
+  </si>
+  <si>
+    <t>Indice d’orientation agricole des dépenses publiques</t>
+  </si>
+  <si>
+    <t>L'indice d'orientation agricole (AOI) pour les dépenses publiques est défini comme la part de l'agriculture dans les dépenses publiques, divisée par la part de la valeur ajoutée agricole dans le PIB, où l'agriculture fait référence au secteur de l'agriculture, de la foresterie, de la pêche et de la chasse. La mesure est un indice sans devise, calculé comme le rapport de ces deux parts. Les gouvernements nationaux sont invités à compiler les dépenses publiques selon les statistiques de finances publiques (GFS) et la classification des fonctions des administrations publiques (COFOG), et la part de la valeur ajoutée de l'agriculture dans le PIB selon le système de comptabilité nationale (SCN).</t>
+  </si>
+  <si>
+    <t>𝐴𝑂𝐼 = Part de l'agriculture dans les dépenses publiques/ Part de la valeur ajoutée de l'agriculture dans les dépenses publiques 𝐺𝐷P où : Part de l'agriculture dans les dépenses publiques= (Dépenses publiques pour l'agriculture/ Dépenses publiques totales) × 100 etPart de la valeur ajoutée de l'agriculture dans le PIB= (Valeur ajoutée de l'agriculture / PIB)× 100</t>
+  </si>
+  <si>
+    <t>Estimations FAO  http://www.fao.org/faostat/en/#home, Ministère l'Agriculture de l'Élevage et de l'HydrauliqueD</t>
+  </si>
+  <si>
+    <t>Indice</t>
+  </si>
+  <si>
+    <t>0.38</t>
+  </si>
+  <si>
+    <t>0.30</t>
+  </si>
+  <si>
+    <t>0.39</t>
+  </si>
+  <si>
+    <t>0.29</t>
+  </si>
+  <si>
+    <t>0.24</t>
+  </si>
+  <si>
+    <t>0.17</t>
+  </si>
+  <si>
+    <t>0.16</t>
+  </si>
+  <si>
+    <t>0.18</t>
+  </si>
+  <si>
+    <t>2.a.1.S1</t>
+  </si>
+  <si>
+    <t>Part de la valeur ajoutée de l’agriculture dans le PIB</t>
+  </si>
+  <si>
+    <t>La part de la valeur ajoutée de l'agriculture dans le produit intérieur brut (PIB) d'un pays représente la contribution directe de l'agriculture à l'économie nationale. Cette mesure quantifie la valeur monétaire ajoutée à l'économie par les activités agricoles, y compris la production de cultures, d'élevage, de pêche, de foresterie et d'autres activités connexes.Pour calculer cette part, on divise la valeur ajoutée brute de l'agriculture par le PIB total du pays, puis on multiplie le résultat par 100 pour obtenir le pourcentage.Cette mesure est importante pour évaluer le rôle de l'agriculture dans l'économie d'un pays, ainsi que pour comprendre la dépendance économique vis-à-vis du secteur agricole. Elle peut également refléter le niveau de développement économique, les politiques agricoles et la diversification économique.</t>
+  </si>
+  <si>
+    <t>La part de la valeur ajoutée de l’agriculture dans le produit intérieur brut (PIB) peut être calculée en divisant la valeur ajoutée de l'agriculture par le PIB total, puis en multipliant le résultat par 100 pour obtenir un pourcentage.Formule :Part de l'agriculture dans le PIB = (Valeur ajoutée de l'agriculture / PIB total) / 100Cette mesure permet d'évaluer la contribution relative du secteur agricole à l'économie d'un pays.</t>
+  </si>
+  <si>
+    <t>MAEDR / 4ème rapport biennal des engagements de Malabo (RB4, 2023)</t>
+  </si>
+  <si>
+    <t>18.92</t>
+  </si>
+  <si>
+    <t>20.39</t>
+  </si>
+  <si>
+    <t>20.31</t>
+  </si>
+  <si>
+    <t>19.65</t>
+  </si>
+  <si>
+    <t>19.51</t>
+  </si>
+  <si>
+    <t>18.55</t>
+  </si>
+  <si>
+    <t>19.01</t>
+  </si>
+  <si>
+    <t>2.a.2</t>
+  </si>
+  <si>
+    <t>Total des apports publics (aide publique au développement plus autres apports publics) alloués au secteur agricole</t>
+  </si>
+  <si>
+    <t>Décaissements bruts de l'APD totale et des autres flux officiels de tous les donateurs en faveur du secteur agricole.</t>
+  </si>
+  <si>
+    <t>Somme des flux d'APD et d'OOF de tous les donateurs vers les pays en développement dans le secteur de l'agriculture.</t>
+  </si>
+  <si>
+    <t>Situation des indicateurs des ODD 2023/MPDC/Rapport sur la cooperation au developpement 2015-2021</t>
+  </si>
+  <si>
+    <t>Millions USD</t>
+  </si>
+  <si>
+    <t>88.5</t>
+  </si>
+  <si>
+    <t>33.7</t>
+  </si>
+  <si>
+    <t>31.5</t>
+  </si>
+  <si>
+    <t>61.9</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>2.C</t>
+  </si>
+  <si>
+    <t>2.c.1</t>
+  </si>
+  <si>
+    <t>Indicateur d’anomalies des prix alimentaires</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>Pour mesurer la pauvreté d'un pays à l'autre de manière cohérente, les mesures internationales de la Banque mondiale appliquent une norme commune, ancrée sur ce que la « pauvreté » signifie dans les pays les plus pauvres du monde. Le seuil initial « 1 dollar par jour » était basé sur une compilation de seuils nationaux pour seulement 22 pays en développement, principalement à partir d'études universitaires des années 1980 (Ravallion, et al., 1991). Même si c'était le mieux que l'on puisse faire à l'époque, l'échantillon n'était guère représentatif des pays en développement, même dans les années 80. Depuis lors, des seuils de pauvreté nationaux ont été établis pour de nombreux autres pays. Sur la base d'une compilation de seuils nationaux pour 75 pays en développement, Ravallion, Chen et Sangraula (RCS) (2009) ont proposé un nouveau seuil international de pauvreté de 1,25 dollar par jour. Il s'agit du seuil de pauvreté moyen pour les 15 pays les plus pauvres de leur ensemble de données.</t>
-[...1003 lines deleted...]
-  <si>
     <t>-0.26</t>
   </si>
   <si>
     <t>-0.17</t>
   </si>
   <si>
     <t>-0.35</t>
   </si>
   <si>
     <t>0.43</t>
   </si>
   <si>
     <t>0.99</t>
   </si>
   <si>
     <t>3.1.1</t>
   </si>
   <si>
     <t>Taux de mortalité maternelle</t>
   </si>
   <si>
+    <t>Le taux de mortalité maternelle (TMM) est défini comme le nombre de décès maternels au cours d'une période donnée pour 100 000 naissances vivantes au cours de la même période. Il représente le risque de décès maternel par rapport au nombre de naissances vivantes et saisit essentiellement le risque de décès au cours d'une seule grossesse (représenté par une seule naissance vivante).</t>
+  </si>
+  <si>
     <t>Le taux de mortalité maternelle (TMM) peut être calculé en divisant les décès maternels enregistrés (ou estimés) par le nombre total de naissances vivantes enregistrées (ou estimées) au cours de la même période et en multipliant le résultat par 100 000. La mesure nécessite des informations sur l'état de grossesse, le moment du décès (pendant la grossesse, l'accouchement ou dans les 42 jours suivant l'interruption de grossesse) et la cause du décès.Le TMM peut être calculé directement à partir des données recueillies par les systèmes d'enregistrement de l'état civil, les enquêtes auprès des ménages ou d'autres sources. Il existe souvent des problèmes de qualité des données, notamment en ce qui concerne la sous-déclaration et la classification erronée des décès maternels. C'est pourquoi les données sont souvent ajustées pour tenir compte de ces problèmes de qualité. Certains pays procèdent à ces ajustements ou corrections dans le cadre d'enquêtes spécialisées/confidentielles ou d'efforts administratifs intégrés aux programmes de surveillance de la mortalité maternelle.</t>
   </si>
   <si>
     <t>EDST 2013-2014, INSEED</t>
   </si>
   <si>
     <t>Pour 100,000 naissances vivantes</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>3.1.2a</t>
   </si>
   <si>
     <t>Proportion d’accouchements assistés par du personnel de santé formé</t>
   </si>
   <si>
+    <t>La proportion d'accouchements assistés par du personnel de santé qualifié (généralement des médecins, des infirmières ou des sages-femmes, mais peut faire référence à d'autres professionnels de la santé fournissant des soins à l'accouchement) est la proportion d'accouchements assistés par du personnel de santé professionnel. Selon la définition actuelle (1), il s'agit de professionnels compétents de la santé maternelle et néonatale (SMN) éduqués, formés et réglementés conformément aux normes nationales et internationales. Ils sont compétents pour : (i) fournir et promouvoir des soins fondés sur des données factuelles, fondés sur les droits de l'homme, de qualité, sensibles aux spécificités socioculturelles et dignes aux femmes et aux nouveau-nés ; (ii) faciliter les processus physiologiques pendant le travail et l'accouchement pour assurer une expérience d'accouchement propre et positive ; et (iii) identifier et prendre en charge ou référer les femmes et/ou les nouveau-nés présentant des complications.</t>
+  </si>
+  <si>
     <t>Numérateur : Nombre d'accouchements assistés par un personnel de santé qualifié (médecin, infirmière ou sage-femme) formé à la fourniture de soins obstétriques de qualité, y compris le soutien et les soins nécessaires à la mère et au nouveau-né pendant l'accouchement et la période postnatale immédiate. Dénominateur : Le nombre total de naissances vivantes au cours de la même période. Accouchements assistés par du personnel de santé qualifié = (nombre d'accouchements assistés par du personnel de santé qualifié)/(nombre total de naissances vivantes) x 100.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>69.4</t>
   </si>
   <si>
     <t>78.5</t>
   </si>
   <si>
     <t>75.2</t>
   </si>
   <si>
     <t>68.1</t>
   </si>
   <si>
     <t>72.5</t>
   </si>
   <si>
     <t>3.2</t>
   </si>
   <si>
     <t>3.2.1a</t>
   </si>
   <si>
     <t>Quotient de mortalité infanto-juvénile (5q0), par région</t>
   </si>
   <si>
+    <t>Le taux de mortalité des moins de cinq ans est la probabilité qu'un enfant né au cours d'une année ou d'une période spécifique décède avant d'atteindre l'âge de 5 ans, s'il est soumis aux taux de mortalité par âge de cette période, exprimé en décès pour 1000 naissances vivantes.</t>
+  </si>
+  <si>
     <t>Le quotient de mortalité infanto-juvénile (5q0), par région, est calculé en divisant le nombre de décès d'enfants de moins de cinq ans (infanto-juvénile) survenus au cours d'une année donnée par le nombre d'enfants nés vivants au cours de la même année, puis en multipliant le résultat par 1 000.Formule :(Quotient de mortalité infanto-juvénile (5q0)} = Nombre de décès d'enfants de moins de cinq ans / Nombre d'enfants nés vivants) * 1,000Cet indicateur est utilisé pour évaluer la santé infantile et les conditions de vie des enfants dans une région donnée. Il est exprimé en décès pour 1 000 naissances vivantes et permet de mesurer le risque de décès précoce chez les enfants.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>96</t>
@@ -1273,50 +1339,53 @@
   <si>
     <t>Bien-être quintile économique</t>
   </si>
   <si>
     <t>Deuxième</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Moyenne</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Quatrième plus haut</t>
   </si>
   <si>
     <t>3.2.2a</t>
   </si>
   <si>
     <t>Taux de mortalité néonatale, par région</t>
   </si>
   <si>
+    <t>Le taux de mortalité néonatale est la probabilité qu'un enfant né au cours d'une année ou d'une période spécifique décède au cours des 28 premiers jours révolus de sa vie, s'il est soumis aux taux de mortalité par âge de cette période, exprimé pour 1000 naissances vivantes. Les décès néonatals (décès parmi les naissances vivantes au cours des 28 premiers jours révolus de la vie) peuvent être subdivisés en décès néonatals précoces, survenant au cours des 7 premiers jours de la vie, et en décès néonatals tardifs, survenant après le 7e jour mais avant le 28e jour révolu de la vie.</t>
+  </si>
+  <si>
     <t>Le taux de mortalité néonatale, par région, est calculé en divisant le nombre de décès de nourrissons survenus au cours de la première période de vie (généralement définie comme les 28 premiers jours après la naissance) dans une région donnée par le nombre total de naissances vivantes dans cette région, puis en multipliant le résultat par 1 000.Formule :Taux de mortalité néonatale} = (Nombre de décès néonatals dans la région / Nombre total de naissances vivantes dans la région) * 1,000Cet indicateur est important pour évaluer la santé des nouveau-nés dans une région spécifique, en fournissant des informations sur le risque de décès pendant la période néonatale. Il est exprimé en décès pour 1 000 naissances vivantes.</t>
   </si>
   <si>
     <t>EDST 2013-2015,  MICS 2017, INSEED</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>3.2.2b</t>
   </si>
   <si>
     <t>Taux de mortalité néonatale, par localisation géographique</t>
@@ -1339,200 +1408,218 @@
   <si>
     <t>21</t>
   </si>
   <si>
     <t>3.2.2d</t>
   </si>
   <si>
     <t>Taux de mortalité néonatale, par bien-être du quintile économique</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>3.3</t>
   </si>
   <si>
     <t>3.3.2</t>
   </si>
   <si>
     <t>Incidence de la tuberculose pour 100 000 habitants</t>
   </si>
   <si>
+    <t>L'incidence de la tuberculose (TB) est définie comme le nombre estimé de nouveaux cas et de rechutes de tuberculose (toutes les formes de tuberculose, y compris les cas chez les personnes vivant avec le VIH) survenant au cours d'une année donnée. Il est généralement exprimé en taux pour 100 000 habitants.</t>
+  </si>
+  <si>
     <t>Les estimations de l'incidence de la tuberculose sont produites dans le cadre d'un processus consultatif et analytique dirigé par l'OMS et sont publiées chaque année. Ces estimations sont dérivées des notifications annuelles de cas, des évaluations de la qualité et de la couverture des données de notification de la tuberculose, des enquêtes nationales sur la prévalence de la maladie tuberculeuse, des études d'inventaire nationales et des informations provenant des systèmes d'enregistrement des décès (état civil).</t>
   </si>
   <si>
     <t>World Health Organization, Global Tuberculosis Report, Ministre de la Santé et de la Protection Sociale (PNLP-Togo),  INSEED</t>
   </si>
   <si>
     <t>Pour 100,000 habitants</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>3.3.3</t>
   </si>
   <si>
     <t>Incidence du paludisme pour 1 000 habitants</t>
   </si>
   <si>
+    <t>L'incidence du paludisme est définie comme le nombre de nouveaux cas de paludisme pour 1 000 personnes à risque chaque année.</t>
+  </si>
+  <si>
     <t>L'incidence du paludisme est exprimée comme le nombre de nouveaux cas pour 100 000 habitants par an avec la population d'un pays dérivée des projections faites par la Division de la population des Nations Unies et la proportion totale à risque estimée par le Programme national de lutte contre le paludisme d'un pays. Plus précisément, le pays estime quelle est la proportion totale de la population à risque de paludisme, puis, pour chaque année, la population totale à risque est estimée comme la population des Nations Unies pour cette année, multipliée par la proportion de la population à risque au départ. La même proportion de la population à risque est utilisée pour toute la série chronologique afin d'assurer la comparabilité des estimations dans le temps.</t>
   </si>
   <si>
     <t>http://apps.who.int/ghodata/ , Ministre de la Santé et de la Protection Sociale (PNLP-Togo),  INSEED</t>
   </si>
   <si>
     <t>Pour 1,000 habitants</t>
   </si>
   <si>
     <t>324.81</t>
   </si>
   <si>
     <t>277.51</t>
   </si>
   <si>
     <t>250.33</t>
   </si>
   <si>
     <t>238.58</t>
   </si>
   <si>
     <t>242.75</t>
   </si>
   <si>
     <t>237.52</t>
   </si>
   <si>
     <t>3.4</t>
   </si>
   <si>
     <t>3.4.1</t>
   </si>
   <si>
     <t>Taux de mortalité attribuable à des maladies cardiovasculaires, au cancer, au diabète ou à des maladies respiratoires chroniques</t>
   </si>
   <si>
+    <t>Taux de mortalité attribué aux maladies cardiovasculaires, au cancer, au diabète ou aux maladies respiratoires chroniques.  Probabilité de mourir entre 30 et 70 ans d'une maladie cardiovasculaire, d'un cancer, d'un diabète ou d'une maladie respiratoire chronique, définie comme le pourcentage de personnes âgées de 30 ans qui mourraient avant leur 70e anniversaire d'une maladie cardiovasculaire, d'un cancer, d'un diabète ou d'une maladie respiratoire chronique, en supposant qu'elles connaissent les taux de mortalité actuels à tout âge et qu'elles ne meurent pas d'une autre cause de décès (par exemple, traumatismes ou VIH/sida). Cet indicateur est calculé à l'aide de la méthode des tables de mortalité</t>
+  </si>
+  <si>
     <t>Les méthodes utilisées pour l'analyse des causes de décès dépendent du type de données disponibles dans les pays :  Pour les pays disposant d'un système d'enregistrement de l'état civil de haute qualité comprenant des informations sur les causes de décès, les données de l'état civil que les États membres soumettent à la base de données de l'OMS sur la mortalité ont été utilisées, avec des ajustements si nécessaire, par exemple en cas de sous-déclaration des décès, d'âge et de sexe inconnus, et de causes de décès mal définies.  Pour les pays ne disposant pas de données d'enregistrement des décès de qualité, les estimations des causes de décès sont calculées à l'aide d'autres données, notamment des enquêtes auprès des ménages avec autopsie verbale, des échantillons ou des systèmes d'enregistrement sentinelle, des études spéciales et des systèmes de surveillance. Dans la plupart des cas, ces sources de données sont combinées dans un cadre de modélisation.</t>
   </si>
   <si>
     <t>Togo | Data</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>24.5</t>
   </si>
   <si>
     <t>24.1</t>
   </si>
   <si>
     <t>23.9</t>
   </si>
   <si>
     <t>3.4.2</t>
   </si>
   <si>
     <t>Taux de mortalité par suicide</t>
   </si>
   <si>
+    <t>Le taux de mortalité par suicide est défini comme le nombre de décès par suicide en un an, divisé par la population et multiplié par 100 000.</t>
+  </si>
+  <si>
     <t>Taux de mortalité par suicide (pour 100 000 habitants) = (Nombre de décès par suicide dans une année x 100 000) / Population en milieu d'année pour la même année civile</t>
   </si>
   <si>
     <t>14.3</t>
   </si>
   <si>
     <t>14.1</t>
   </si>
   <si>
     <t>13.8</t>
   </si>
   <si>
     <t>4.3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>3.9</t>
   </si>
   <si>
     <t>3.6</t>
   </si>
   <si>
     <t>3.6.1</t>
   </si>
   <si>
     <t>Taux de mortalité lié aux accidents de la route</t>
   </si>
   <si>
+    <t>Taux de mortalité dû aux accidents de la route, défini comme le nombre de décès dus à des accidents de la route pour 100 000 habitants.</t>
+  </si>
+  <si>
     <t>Les méthodes utilisées pour l'analyse des causes de décès dépendent du type de données disponibles dans les pays :  Pour les pays disposant d'un système d'enregistrement de l'état civil de haute qualité comprenant des informations sur les causes de décès, les données de l'état civil que les États membres soumettent à la base de données de l'OMS sur la mortalité ont été utilisées, avec des ajustements si nécessaire, par exemple en cas de sous-déclaration des décès, d'âge et de sexe inconnus, et de causes de décès mal définies.  Pour les pays ne disposant pas de données d'enregistrement des décès de qualité, les estimations des causes de décès sont calculées à l'aide d'autres données, notamment des enquêtes auprès des ménages avec autopsie verbale, des échantillons ou des systèmes d'enregistrement sentinelle, des études spéciales.</t>
   </si>
   <si>
     <t>6.8</t>
   </si>
   <si>
     <t>7.5</t>
   </si>
   <si>
     <t>7.7</t>
   </si>
   <si>
     <t>8.4</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>3.7</t>
   </si>
   <si>
     <t>3.7.1a</t>
   </si>
   <si>
     <t>Proportion de femmes en âge de procréer (15 à 49 ans) qui utilisent des méthodes modernes de planification familiale, par région</t>
   </si>
   <si>
+    <t>Le pourcentage de femmes en âge de procréer (15-49 ans) utilisant actuellement une méthode moderne de contraception parmi celles qui souhaitent soit ne pas avoir d'enfant (supplémentaire), soit reporter la prochaine grossesse. L'indicateur est également appelé la demande de planification familiale satisfaite par les méthodes modernes.</t>
+  </si>
+  <si>
     <t>Le numérateur est le nombre de femmes en âge de procréer (15-49 ans) qui utilisent actuellement, ou dont le partenaire utilise actuellement, au moins une méthode contraceptive moderne (CPMod). Le dénominateur est la demande totale de planification familiale (la somme du nombre de femmes utilisant n'importe quelle méthode contraceptive (CPAny) et le nombre de femmes ayant un besoin non satisfait de planification familiale (UMN)). Le quotient est ensuite multiplié par 100 pour arriver au pourcentage de femmes (âgées de 15 à 49 ans) dont les besoins en planification familiale sont satisfaits par les méthodes modernes (NSMod). 𝑁𝑆𝑀𝑜𝑑 = (𝐶𝑃𝑀𝑜𝑑 / (𝑈𝑀𝑁+𝐶𝑃𝐴𝑛𝑦)) × 100</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>15.2</t>
   </si>
   <si>
     <t>16.5</t>
   </si>
   <si>
     <t>9.7</t>
   </si>
   <si>
     <t>3.7.1b</t>
   </si>
   <si>
     <t>Proportion de femmes en âge de procréer (15 à 49 ans) qui utilisent des méthodes modernes de planification familiale, par localisation géographique</t>
   </si>
   <si>
     <t>16.3</t>
   </si>
   <si>
     <t>3.7.1c</t>
@@ -1585,524 +1672,596 @@
   <si>
     <t>17.2</t>
   </si>
   <si>
     <t>35-39 ans</t>
   </si>
   <si>
     <t>16.9</t>
   </si>
   <si>
     <t>40-44 ans</t>
   </si>
   <si>
     <t>10.3</t>
   </si>
   <si>
     <t>45-49 ans</t>
   </si>
   <si>
     <t>3.7.2P1</t>
   </si>
   <si>
     <t>Taux de natalité des adolescentes (âge 15-19 ans), par région</t>
   </si>
   <si>
+    <t>Taux de natalité des adolescentes (âge 15-19 ans), par région: c'es est le nombre de naissances vivantes des filles de 15-19 ans pour 1000 personnes au cours de la période spécifiée et suivant la région de résidence des filles</t>
+  </si>
+  <si>
     <t>Le taux  de natalité des adolescentes (15-19 ans) ou le taux de natalité brut des adolescentes (15-19 ans) est le nombre de naissances survenues dans la poulation des filles de 15-19 ans au cours des 3 dernières années, divisé par la population totale au cours de la même période, exprimé par 1 000 habitants</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>21.1</t>
   </si>
   <si>
     <t>35.8</t>
   </si>
   <si>
     <t>19 ans</t>
   </si>
   <si>
     <t>3.7.2P2</t>
   </si>
   <si>
     <t>Taux de natalité des adolescentes (âge 15-19 ans), par localisation géographique</t>
   </si>
   <si>
+    <t>Taux de natalité des adolescentes (âge 15-19 ans), par localisation géographique: c'es est le nombre de naissances vivantes des filles de 15-19 ans pour 1000 personnes au cours de la période spécifiée et suivant la localisation géographique des filles</t>
+  </si>
+  <si>
     <t>11</t>
   </si>
   <si>
     <t>3.7.2P3</t>
   </si>
   <si>
     <t>Taux de natalité des adolescentes (âge 15-19 ans), par niveau d'éducation</t>
   </si>
   <si>
+    <t>Taux de natalité des adolescentes (âge 15-19 ans), par niveau d'éducation : c'es est le nombre de naissances vivantes des filles de 15-19 ans pour 1000 personnes au cours de la période spécifiée et suivant le niveau d'éducation des filles</t>
+  </si>
+  <si>
     <t>35</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3.7.2P4</t>
   </si>
   <si>
     <t>Taux de natalité des adolescentes (âge 15-19 ans), par bien-être du quintile économique</t>
   </si>
   <si>
+    <t>Taux de natalité des adolescentes (âge 15-19 ans), par bien-être du quintile économique: c'es est le nombre de naissances vivantes des filles de 15-19 ans pour 1000 personnes au cours de la période spécifiée et suivant le statut de bien-être économique des filles</t>
+  </si>
+  <si>
     <t>21.3</t>
   </si>
   <si>
     <t>3.7.2P5</t>
   </si>
   <si>
     <t>Taux de natalité des adolescentes (âge 15-19 ans), par âge</t>
   </si>
   <si>
+    <t>Taux de natalité des adolescentes (âge 15-19 ans), par âge: c'es est le nombre de naissances vivantes des filles de 15-19 ans pour 1000 personnes au cours de la période spécifiée et suivant l'âge des filles</t>
+  </si>
+  <si>
     <t>15 ans</t>
   </si>
   <si>
     <t>16 ans</t>
   </si>
   <si>
     <t>12.2</t>
   </si>
   <si>
     <t>17 ans</t>
   </si>
   <si>
     <t>18 ans</t>
   </si>
   <si>
     <t>3.8</t>
   </si>
   <si>
     <t>3.8.1P1</t>
   </si>
   <si>
     <t>Pourcentage de femmes de 15-49 ayant accompli quatre consultations prénatales (CPN4)</t>
   </si>
   <si>
+    <t>Pourcentage de femmes de 15-49 ayant accompli quatre consultations prénatales (CPN4): c'est la proportion des femmes ayant accompli un minimum de 4 consultations prénatales au cours de leur grossesse survenues les 2 dernières années</t>
+  </si>
+  <si>
     <t>L'OMS recommande un minimum de quatre consultations prénatales fondées sur un examen de l'efficacité des différents modèles de soins prénatalsC'est le nombre de femmes de 15-49 ans ayant eu une naissance vivante dans les 2 dernières années et qui ont fait au moins 4 visites prénatales lors de leurs grossesses sur le nombre total de mmes de 15-49 ans ayant eu une naissance vivante dans les 2 dernières années</t>
   </si>
   <si>
     <t>Rapport bilan 2020 de mise en œuvre du PND, INSEED</t>
   </si>
   <si>
     <t>34.5</t>
   </si>
   <si>
     <t>37.7</t>
   </si>
   <si>
     <t>4.1</t>
   </si>
   <si>
     <t>4.1.1a</t>
   </si>
   <si>
     <t>a) Pourcentage d'élèves en fin du primaire ayant le niveau suffisant requis en français b) Pourcentage d'élèves en fin du primaire ayant le niveau suffisant requis en mathématique</t>
   </si>
   <si>
+    <t>Pourcentage d'enfants et de jeunes atteignant au moins un niveau minimum de compétence en (i) lecture et (ii) mathématiques pendant l'enseignement primaire (2e ou 3e année), à la fin de l'enseignement primaire et à la fin du premier cycle de l'enseignement secondaire. Le niveau de compétence minimum sera mesuré par rapport aux nouvelles échelles communes de lecture et de mathématiques actuellement en développement.</t>
+  </si>
+  <si>
     <t>Le nombre d'enfants et/ou de jeunes au stade d'enseignement pertinent n au cours de l'année t atteignant ou dépassant le niveau de compétence prédéfini dans les matières s exprimé en pourcentage du nombre d'enfants et/ou de jeunes au stade d'enseignement n, au cours de l'année t, à tout niveau de compétence dans la matière s. 𝑀𝑃𝐿𝑡,𝑛,𝑠 = 𝑀𝑃 𝑡, 𝑛, 𝑠 / 𝑃𝑡,𝑛 où : MPt,n,s = le nombre d'enfants et de jeunes au stade d'études n, l'année t, qui ont atteint ou dépassé le niveau de compétence minimum dans la matière s. Pt,n = le nombre total d'enfants et de jeunes au stade d'études n, l'année t.</t>
   </si>
   <si>
     <t>MICS 2017, Ministère de l'Enseignement Primaire et Secondaire chargé de   l'Enseignement Technique et de la Formation Professionnelle/DPEE</t>
   </si>
   <si>
     <t>17.3</t>
   </si>
   <si>
     <t>Type de compétence</t>
   </si>
   <si>
     <t>Lecture</t>
   </si>
   <si>
     <t>17.7</t>
   </si>
   <si>
     <t>Ensemble</t>
   </si>
   <si>
     <t>8.8</t>
   </si>
   <si>
     <t>Mathématiques</t>
   </si>
   <si>
     <t>8.9</t>
   </si>
   <si>
     <t>4.1.1b</t>
   </si>
   <si>
     <t>Taux net de scolarisation au primaire</t>
   </si>
   <si>
+    <t>Le taux net de scolarisation (TNS) dans le primaire est un indicateur qui nous informe sur le total des inscriptions de la population d’âge légal pour le niveau primaire, exprimé en pourcentage de la population officiellement scolarisable au même niveau pour une année scolaire donnée.</t>
+  </si>
+  <si>
     <t>C'est le nombre d'enfants de 6-11 ans inscrits au cours primaire sur la popuation totale des personnnes âgées de 6-11 ans</t>
   </si>
   <si>
     <t>MEPSTA, MERS, 2021</t>
   </si>
   <si>
     <t>93.8</t>
   </si>
   <si>
     <t>94.3</t>
   </si>
   <si>
     <t>4.1.2P1</t>
   </si>
   <si>
     <t>Taux de rétention dans le primaire</t>
   </si>
   <si>
+    <t>Taux de rétention dans le primaire: Le Taux de rétention est le  pourcentage de génération d’enfants entrant en même temps en première année du cours primaire et qui arrivent à la fin du cycle du primaire en redoublant ou non</t>
+  </si>
+  <si>
     <t>Taux de rétention dans le primaire: Le calcul est effectué en divisant le nombre total d’élèves d’une cohorte scolaire accédant successivement aux différentes classes du primaire par le nombre d’élèves de la cohorte scolaire (dans ce cas il s’agit des élèves inscrits à l’origine dans la première classe de l’enseignement primaire) et en multipliant le résultat par 100.</t>
   </si>
   <si>
     <t>43.6</t>
   </si>
   <si>
     <t>48.3</t>
   </si>
   <si>
     <t>47.9</t>
   </si>
   <si>
     <t>4.1.2P2</t>
   </si>
   <si>
     <t>Taux de rétention dans le premier cycle du secondaire général</t>
   </si>
   <si>
+    <t>Taux de rétention dans le premier cycle du secondaire général : Le Taux de rétention est le  pourcentage de génération d’enfants entrant en même temps en première année du secondaire 1 et qui arrivent à la fin du cycle du secondaire 1 en redoublant ou non</t>
+  </si>
+  <si>
     <t>Taux de rétention dans le premier cycle du secondaire général: Le calcul est effectué en divisant le nombre total d’élèves d’une cohorte scolaire accédant successivement aux différentes classes du secondaire 1 par le nombre d’élèves de la cohorte scolaire (dans ce cas il s’agit des élèves inscrits à l’origine dans la première classe du secondaire 1) et en multipliant le résultat par 100.</t>
   </si>
   <si>
     <t>70.6</t>
   </si>
   <si>
     <t>71.2</t>
   </si>
   <si>
     <t>4.1.2P3</t>
   </si>
   <si>
     <t>Taux de rétention dans le second cycle du secondaire</t>
   </si>
   <si>
+    <t>Taux de rétention dans le second cycle du secondaire : Le Taux de rétention est le  pourcentage de génération d’enfants entrant en même temps en première année du secondaire 2 et qui arrivent à la fin du cycle du secondaire 2 en redoublant ou non</t>
+  </si>
+  <si>
     <t>Taux de rétention dans le second cycle du secondaire : Le calcul est effectué en divisant le nombre total d’élèves d’une cohorte scolaire accédant successivement aux différentes classes du secondaire  2 par le nombre d’élèves de la cohorte scolaire (dans ce cas il s’agit des élèves inscrits à l’origine dans la première classe du secondaire 2) et en multipliant le résultat par 100.</t>
   </si>
   <si>
     <t>72.3</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>71.3</t>
   </si>
   <si>
     <t>4.3.1a</t>
   </si>
   <si>
     <t>Taux de participation aux programmes d’enseignement technique (16 – 18 ans)</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
     <t>4.3.1P1</t>
   </si>
   <si>
     <t>Taux de transition à l’enseignementsecondaire professionnel</t>
   </si>
   <si>
+    <t>Taux de transition à l’enseignement secondaire professionnel: Nombre de nouveaux entrants en première année de l’enseignement secondaire professionnel au cours d’une annéescolaire donnée, exprimé en pourcentage du nombre d’élèves inscrits en dernière année du primaire aucours de l’année précédente.</t>
+  </si>
+  <si>
     <t>Taux de transition à l’enseignement secondaire professionnel: Diviser le nombre de nouveaux inscrits en première année du secondaire professionnel par le nombre d'inscrits en dernière année du primairre lors de l'année scolaire précédente, puis multiplier le résultat par 100.</t>
   </si>
   <si>
     <t>9.22</t>
   </si>
   <si>
     <t>4.3.1P2</t>
   </si>
   <si>
     <t>Taux de participation au programme de la formation professionnelle formelle (15-24 ans)</t>
   </si>
   <si>
+    <t>Taux de participation au programme de la formation professionnelle formelle (15-24 ans) : Pourcentage de jeunes âgés de 15 à 24 ans participant à un enseignement technique ou professionnel, dans un enseignement formel,  à une date donnée ou pendant une période déterminée.</t>
+  </si>
+  <si>
     <t>Taux de participation au programme de la formation professionnelle formelle (15-24 ans): Le nombre de jeunes âgés de 15 à 24 ans participant à l'enseignement technique et professionnel aux niveaux de l'enseignement secondaire, post-secondaire non supérieur ou supérieur et exprimé en pourcentage de la population de la même tranche d'âges.</t>
   </si>
   <si>
     <t>0.6</t>
   </si>
   <si>
     <t>0.5</t>
   </si>
   <si>
     <t>0.7</t>
   </si>
   <si>
     <t>0.3</t>
   </si>
   <si>
     <t>4.4</t>
   </si>
   <si>
     <t>4.4.1a</t>
   </si>
   <si>
     <t>Proportion de jeunes et d’adultes ayant des compétences en informatique et en communication, par type de compétence</t>
   </si>
   <si>
+    <t>La proportion de jeunes et d'adultes possédant des compétences en technologies de l'information et des communications (TIC), par type de compétence défini comme le pourcentage de personnes qui ont entrepris certaines activités liées aux TIC au cours des 3 derniers mois. L'indicateur est exprimé en pourcentage.</t>
+  </si>
+  <si>
     <t>Cet indicateur est calculé comme la proportion d'in-scope qui ont réalisé chaque activité au cours des 3 derniers mois, quel que soit l'endroit où cette activité a eu lieu. L'indicateur est exprimé en pourcentage. [(nombre d'individus dans le champ d'application par type de compétences) / (nombre d'individus dans le champ d'application)] ∗ 100 Les chiffres fournis sont exprimés en proportion de la population visée.</t>
   </si>
   <si>
     <t>MICS 2017, INSEED + Ministère de l'Enseignement Primaire et Secondaire chargé de   l'Enseignement Technique et de la Formation Professionnelle/DPEE</t>
   </si>
   <si>
     <t>11.2</t>
   </si>
   <si>
     <t>De 15 à 49 ans</t>
   </si>
   <si>
     <t>4.5</t>
   </si>
   <si>
     <t>4.5.1</t>
   </si>
   <si>
     <t>Indices de parité (femmes/hommes, urbain/rural, quintile inférieur/supérieur de richesse et autres paramètres tels que le handicap, le statut d’autochtone et les situations de conflit, à mesure que les données deviennent disponibles) pour tous les indicateurs dans le domaine de l’éducation de cette liste pouvant être ventilés</t>
   </si>
   <si>
+    <t>Les indices de parité nécessitent des données pour les groupes d'intérêt spécifiques. Ils représentent le rapport de la valeur de l'indicateur d'un groupe à celle de l'autre. Généralement, le groupe probablement le plus défavorisé est placé au numérateur. Une valeur d'exactement 1 indique la parité entre les deux groupes.</t>
+  </si>
+  <si>
     <t>La valeur de l'indicateur du groupe probablement le plus défavorisé est divisée par la valeur de l'indicateur de l'autre sous-population d'intérêt. 𝐷𝑃𝐼 = [𝑙𝑛𝑑𝑖 ]𝑑 / [𝑙𝑛𝑑𝑖 ]𝑎 où : DPI = la dimension (genre, richesse, lieu, etc.) Indice de parité Indi = l'indicateur Éducation 2030 i pour lequel une mesure d'équité est nécessaire. d = le groupe probablement défavorisé (par exemple, les femmes, les plus pauvres, etc.) a = le groupe probablement avantagé (par exemple, les hommes, les plus riches, etc.)</t>
   </si>
   <si>
     <t>0.91</t>
   </si>
   <si>
     <t>0.76</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5.1</t>
   </si>
   <si>
     <t>5.1.1P1</t>
   </si>
   <si>
     <t>Indice d’inégalité de genre</t>
   </si>
   <si>
+    <t>Indice d’inégalité de genre: Indice composite mesurant le déficit de progrès dans trois dimensions du développement humain : santé reproductive, autonomisation et marché du travail, résultant d’inégalités de genre.  Il fait partie des indices de développement humain. Il est estimé selon trois dimensions : la santé reproductive des femmes, leur autonomisation et le marché du travail, et il permet ainsi d'estimer les pays dans lesquels les femmes sont plus ou moins désavantagées. Sa valeur est comprise en 0 et 1 et plus sa valeur est élevée, plus le pays est inégalitaire entre hommes et femmes.</t>
+  </si>
+  <si>
     <t>La méthode de calcul de l'IIG est similaire à celle de l'indice du développement humain ajusté aux inégalités (IDHI).Pour chaque dimension, plusieurs variables sont prises en compte. La santé reproductive rassemble des données sur le taux de mortalité maternelle et le taux de fécondité des adolescentes, l'autonomisation est mesurée par la proportion de sièges parlementaires occupés par des femmes et la part d'individus ayant un atteint une éducation secondaire, tandis que le statut économique est déterminé par le taux d'activité de la population chez les deux sexes parmi les personnes âgées de 15 ans et plus.</t>
   </si>
   <si>
     <t>Ministère chargé de la promotion de la femme, 2021</t>
   </si>
   <si>
     <t>0.588</t>
   </si>
   <si>
     <t>0.454</t>
   </si>
   <si>
     <t>0.432</t>
   </si>
   <si>
     <t>5.3</t>
   </si>
   <si>
     <t>5.3.1</t>
   </si>
   <si>
     <t>Proportion de femmes âgées de 20 à 24 ans qui étaient mariées ou en couple avant l’âge de 15 ans ou de 18 ans</t>
   </si>
   <si>
+    <t>Proportion de femmes âgées de 20 à 24 ans mariées ou en union avant 15 ans et avant 18 ans.</t>
+  </si>
+  <si>
     <t>Nombre de femmes âgées de 20 à 24 ans qui se sont mariées ou en union avant 15 ans (ou avant 18 ans) divisé par le nombre total de femmes âgées de 20 à 24 ans dans la population multiplié par 100.</t>
   </si>
   <si>
     <t>Avant 15 ans</t>
   </si>
   <si>
     <t>6.4</t>
   </si>
   <si>
     <t>Avant 18 ans</t>
   </si>
   <si>
     <t>5.5.1a</t>
   </si>
   <si>
     <t>Proportion de sièges occupés par des femmes dans les parlements nationaux</t>
   </si>
   <si>
+    <t>La proportion de sièges occupés par des femmes dans les parlements nationaux, actuellement au 1er janvier de l'année de référence, est actuellement mesurée comme le nombre de sièges occupés par des femmes membres dans les chambres uniques ou basses des parlements nationaux, exprimé en pourcentage de tous les sièges occupés.</t>
+  </si>
+  <si>
     <t>La proportion de sièges occupés par des femmes au parlement national est obtenue en divisant le nombre total de sièges occupés par des femmes par le nombre total de sièges au parlement. Il n'y a pas de pondération ou de normalisation des statistiques.</t>
   </si>
   <si>
     <t>Rapport bilan 2020 de la mise en œuvre du PND, Ministère de l'Action Social, de la Promotion de la Femme et de   l'Alphabétisation</t>
   </si>
   <si>
     <t>17.58</t>
   </si>
   <si>
     <t>17.6</t>
   </si>
   <si>
     <t>18.68</t>
   </si>
   <si>
     <t>18.69</t>
   </si>
   <si>
     <t>5.5.1b</t>
   </si>
   <si>
     <t>Proportion de sièges occupés par des femmes dans  les administrations locales</t>
   </si>
   <si>
     <t>20.83</t>
   </si>
   <si>
     <t>5.A</t>
   </si>
   <si>
     <t>5.a.1a</t>
   </si>
   <si>
     <t>Proportion de personnes possédant des terres agricoles ou ayant des droits garantis sur celles-ci</t>
   </si>
   <si>
+    <t>Sous-indicateur 5.a.1 (a) :(Nombre de personnes dans la population agricole ayant des droits de propriété ou des droits sûrs sur des terres agricoles × 100, par sexe) /Population agricole totale        Le sous-indicateur 5.a.1 (a) est une mesure de prévalence. Il mesure la prévalence des personnes dans la population agricole ayant la propriété ou des droits garantis sur des terres agricoles, ventilée par sexe.Sous-indicateur 5.a.1 (b) : Nombre de femmes dans la population agricole ayant des droits de propriété ou des droits garantis sur des terres agricoles × 100, par type de régime foncierTotal de la population agricole possédant des droits de propriété ou des droits garantis sur des terres agricoles        Le sous-indicateur 5.a.1 (b) se concentre sur la parité hommes-femmes, mesurant la mesure dans laquelle les femmes sont désavantagées en matière de propriété ou de droits garantis sur les terres agricoles.</t>
+  </si>
+  <si>
     <t>Mode de calcul de l'indicateur :L'indicateur 5.a.1 considère comme propriétaires ou détenteurs de droits garantis sur des terres agricoles tous les individus de la population de référence qui :- figurent en tant que "propriétaires" ou "détenteurs" sur un document juridique écrit attestant de la sécurité des droits sur les terres agricolesOU- ont le droit de vendre des terres agricolesOU- ont le droit de léguer des terres agricolesLa présence de l'une de ces trois procurations suffit à définir une personne comme "propriétaire" ou "détenteur" de droits fonciers sécurisés sur des terres agricoles. L'avantage de cette approche est qu'elle peut s'appliquer à différents pays. En effet, sur la base de l'analyse des sept pays pilotes EDGE, ces indicateurs fournissent la mesure la plus solide des droits de propriété/de jouissance qui soit comparable d'un pays à l'autre. En fait, les individus peuvent toujours avoir le droit de vendre ou de léguer un bien en l'absence de document légalement reconnu, c'est pourquoi l'indicateur combine les droits de propriété / d'occupation documentés avec le droit de vendre ou de léguer afin de le rendre comparable entre les pays.</t>
   </si>
   <si>
     <t>18.5</t>
   </si>
   <si>
     <t>5.a.1P1</t>
   </si>
   <si>
     <t>Proportion des femmes ayant accès au crédit</t>
   </si>
   <si>
+    <t>Proportion des femmes (de 15 ans et plus) ayant accès au crédit correspondant au pourcentage de femmes ayant obtenu un crédit dans une institution financière au cours d'une période donnée.</t>
+  </si>
+  <si>
     <t>C'est le nombre de femmes (15 ans et plus) ayant obtenu un crédit au cours des 12 derniers sur le nombre total de femmes (15 ans et plus) ayant demandé un crédit.</t>
   </si>
   <si>
     <t>66.4</t>
   </si>
   <si>
     <t>6.1</t>
   </si>
   <si>
     <t>6.1.1a</t>
   </si>
   <si>
     <t>Taux d'utilisation d'eau potable</t>
   </si>
   <si>
+    <t>La proportion de la population utilisant des services d'eau potable gérés en toute sécurité est définie comme la proportion de la population utilisant une source d'eau potable améliorée accessible sur place, disponible en cas de besoin et exempte de contamination fécale et chimique prioritaire. Les sources d'eau potable « améliorées » comprennent : les approvisionnements par canalisation, les forages et les puits tubulaires, les puits creusés protégés, les sources protégées, l'eau de pluie, les kiosques à eau et l'eau conditionnée et livrée.</t>
+  </si>
+  <si>
     <t>La production d'estimations suit une série cohérente d'étapes, qui sont expliquées dans cette section et les suivantes : 1. Identification des ensembles de données nationaux appropriés 2. Extraction des données des ensembles de données nationaux dans des tableaux harmonisés d'entrées de données 3. Utilisation des entrées de données pour modéliser les estimations nationales 4. Consultation avec les pays pour examiner les estimations 5. Agrégation des estimations nationales pour créer des estimations régionales et mondiales</t>
   </si>
   <si>
     <t>QUIBB 2015, EHCVM 2018-2019, INSEED</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>68.8</t>
   </si>
   <si>
     <t>45.1</t>
   </si>
   <si>
     <t>80.3</t>
   </si>
   <si>
     <t>6.2.1a</t>
   </si>
   <si>
     <t>Proportion de la population utilisant des services d’assainissement gérés en toute sécurité</t>
   </si>
   <si>
+    <t>La proportion de la population utilisant des services d'assainissement gérés en toute sécurité est définie comme la proportion de la population utilisant une installation sanitaire améliorée qui n'est pas partagée avec d'autres ménages et où les excréments sont éliminés en toute sécurité sur place ou enlevés et traités hors site. Les installations sanitaires "améliorées" sont celles qui sont conçues pour séparer de manière hygiénique les excréments humains du contact humain. Il s'agit de technologies d'assainissement par voie humide, telles que les toilettes à chasse d'eau et à chasse d'eau liquide reliées aux égouts, les fosses septiques ou les latrines à fosse, et de technologies d'assainissement par voie sèche, telles que les latrines à fosse sèche avec dalles, les latrines à fosse améliorée et ventilée et les toilettes à compostage.</t>
+  </si>
+  <si>
     <t>La production d'estimations suit une série cohérente d'étapes, qui sont expliquées dans cette section et dans les suivantes : 1. Identification des ensembles de données nationales appropriés 2. Extraction des données des ensembles de données nationaux dans des tableaux harmonisés d'entrées de données 3. Utilisation des données pour modéliser les estimations nationales 4. Consultation des pays pour réviser les estimations 5. Agrégation des estimations nationales pour créer des estimations régionales et mondiales.Le JMP compile les données nationales sur l'assainissement à partir d'un large éventail de sources de données différentes. Les enquêtes auprès des ménages et les recensements fournissent des données sur l'utilisation des types d'installations sanitaires de base, tandis que les informations sur la vidange et l'élimination des déchets des installations autonomes et le traitement des eaux usées provenant des raccordements aux égouts sont de plus en plus souvent disponibles grâce à une combinaison d'enquêtes auprès des ménages et de sources administratives, y compris les organismes de réglementation.</t>
   </si>
   <si>
     <t>Banque Mondiale : https://donnees.banquemondiale.org/pays/togo</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>6.2.1P1</t>
   </si>
   <si>
     <t>Proportion de la population ayant accès à des latrines</t>
   </si>
   <si>
     <t>ERI-ESI 2017, INSEED</t>
   </si>
   <si>
     <t>41.4</t>
   </si>
   <si>
     <t>6.3</t>
   </si>
   <si>
     <t>6.3.2P1</t>
   </si>
   <si>
     <t>Niveau de stress hydrique : prélèvement d’eau douce en proportion des ressources en eau douce disponibles</t>
   </si>
   <si>
+    <t>Le niveau de stress hydrique est un indicateur qui mesure le degré d'utilisation de l'eau douce par rapport à la disponibilité des ressources en eau douce dans une région donnée. Il est calculé en comparant le volume total d'eau douce prélevé (que ce soit pour l'irrigation, l'approvisionnement en eau potable, l'industrie, etc.) au volume annuel renouvelable des ressources en eau douce disponibles dans cette région.La formule générale pour calculer le niveau de stress hydrique est la suivante :Niveau de stress hydrique = (Prélèvement annuel d'eau douce / Ressources en eau douce disponibles) * 100Un niveau de stress hydrique élevé indique que la demande en eau dépasse largement la capacité de renouvellement des ressources en eau douce, ce qui peut entraîner des problèmes tels que la diminution des réserves d'eau, la détérioration de la qualité de l'eau, la diminution de la productivité agricole et des écosystèmes aquatiques, ainsi que des conflits potentiels sur l'eau.En revanche, un niveau de stress hydrique faible indique que la demande en eau est relativement faible par rapport à la disponibilité des ressources en eau douce, ce qui suggère une utilisation plus durable et équilibrée de l'eau dans la région.</t>
+  </si>
+  <si>
     <t>Le niveau de stress hydrique est calculé en mesurant le prélèvement d'eau douce en proportion des ressources en eau douce disponibles. Pour obtenir cet indicateur, on divise le volume total d'eau prélevé pour différents usages (agriculture, industrie, usage domestique, etc.) par le volume total d'eau renouvelable disponible dans une région donnée sur une base annuelle. Ensuite, ce quotient est multiplié par 100 pour exprimer le résultat en pourcentage.Formule :Niveau de stress hydrique = (Prélèvement d'eau douce / Ressources en eau douce disponibles) * 100Cet indicateur permet d'évaluer la pression exercée sur les ressources en eau douce par rapport à leur disponibilité, offrant ainsi des informations sur la durabilité de l'utilisation de l'eau dans une région donnée. Un niveau élevé de stress hydrique indique une forte demande d'eau par rapport à la disponibilité, ce qui peut avoir des implications sur la disponibilité future d'eau pour les usages humains, agricoles, industriels et environnementaux.</t>
   </si>
   <si>
     <t>3.39</t>
   </si>
   <si>
     <t>6.4.1</t>
   </si>
   <si>
     <t>Variation de l’efficacité de l’utilisation des ressources en eau</t>
   </si>
   <si>
+    <t>Variation de l'efficacité de l'utilisation de l'eau dans le temps (CWUE) : variation du rapport entre la valeur ajoutée et le volume d'eau utilisée, dans le temps. L'efficacité de l'utilisation de l'eau (WUE) est définie comme la valeur ajoutée d'un grand secteur donné1 divisée par le volume d'eau utilisé.</t>
+  </si>
+  <si>
     <t>L'efficacité de l'utilisation de l'eau est calculée comme la somme des trois secteurs énumérés ci-dessus, pondérée en fonction de la proportion d'eau utilisée par chaque secteur par rapport à l'utilisation totale. En formule: wue = Awe * pa + mwe * pm + swe * ps where: wue = using efficacité Awe = agriculture irriguée efficacité d'utilisation de l'eau [USD / m3] MWE = MIMEC Efficacité d'utilisation de l'eau [USD / M3] SWE = services d'efficacité de l'eau [USD / M3] PA = proportion de l'eau utilisée par le secteur d'agriculture sur l'utilisation totale PM = PROPORTION DE L'AUTÉR eau utilisée par le secteur des services sur l'utilisation totale</t>
   </si>
   <si>
     <t>faostat.fao.org</t>
   </si>
   <si>
     <t>USD/m^3</t>
   </si>
   <si>
     <t>0.01</t>
   </si>
   <si>
     <t>Utilisation des ressources en eau</t>
   </si>
   <si>
     <t>Agriculture</t>
   </si>
   <si>
     <t>178.61</t>
   </si>
   <si>
     <t>Industrie</t>
   </si>
   <si>
     <t>180.93</t>
@@ -2119,125 +2278,140 @@
   <si>
     <t>24.82</t>
   </si>
   <si>
     <t>24.32</t>
   </si>
   <si>
     <t>25.77</t>
   </si>
   <si>
     <t>21.02</t>
   </si>
   <si>
     <t>Total de l'économie</t>
   </si>
   <si>
     <t>21.38</t>
   </si>
   <si>
     <t>6.4.2</t>
   </si>
   <si>
     <t>Niveau de stress hydrique : prélèvements d’eau douce en proportion des ressources en eau douce disponibles</t>
   </si>
   <si>
+    <t>Le niveau de stress hydrique : le prélèvement d'eau douce en proportion des ressources en eau douce disponibles est le rapport entre le total des prélèvements d'eau douce par tous les grands secteurs et le total des ressources renouvelables en eau douce, après prise en compte des exigences de débit environnemental. Les principaux secteurs, tels que définis par les normes de la CITI, comprennent l'agriculture ; foresterie et pêche; fabrication; industrie de l'électricité; Et services. Cet indicateur est également connu sous le nom d'intensité de prélèvement d'eau.</t>
+  </si>
+  <si>
     <t>L'indicateur est calculé comme le total des prélèvements d'eau douce (TFWW) divisé par la différence entre le total des ressources renouvelables en eau douce (TRWR) et les besoins en débit environnemental (EFR), multiplié par 100. Toutes les variables sont exprimées en km3/an (10^9 m3/an). 𝑆𝑡𝑟𝑒𝑠𝑠 (%) = (𝑇𝐹𝑊𝑊 / (𝑇𝑅𝑊𝑅 − 𝐸𝐹𝑅)) × 100</t>
   </si>
   <si>
     <t>Estimations FAO, Ministere de l'agriculture+ Ministère de l’eau, de l’assainissement et de l’hydraulique villageoise+ Ministère  de l'Environnement et des Ressources  Forestières/DEP</t>
   </si>
   <si>
     <t>6.5</t>
   </si>
   <si>
     <t>6.5.1a</t>
   </si>
   <si>
     <t>Degré de mise en œuvre de la gestion intégrée des ressources en eau (0-100)</t>
   </si>
   <si>
+    <t>L’indicateur 6.5.1 est « le degré de mise en œuvre de la gestion intégrée des ressources en eau ». Il mesure les étapes de développement et de mise en œuvre de la Gestion Intégrée des Ressources en Eau (GIRE), sur une échelle de 0 à 100, en six catégories (voir la section Justification). Le score de l’indicateur est calculé à partir d’une enquête nationale comportant 33 questions, chaque question étant notée sur la même échelle de 0 à 100. La définition de la GIRE est basée sur une définition convenue au niveau international et est universellement applicable.</t>
+  </si>
+  <si>
     <t>L'enquête contient 33 questions réparties dans les quatre sections principales décrites ci-dessus. Chaque question reçoit une note comprise entre 0 et 100, par incréments de 10, guidée par des descriptions de seuils pour les 6 catégories suivantes : • Très faible (0) • Faible (20) • Moyen-faible (40) • Moyen-élevé (60). ) • Élevé (80) • Très élevé (100)</t>
   </si>
   <si>
     <t>6.5.2</t>
   </si>
   <si>
     <t>Proportion de bassins hydriques transfrontaliers où est en place un dispositif de coopération opérationnel</t>
   </si>
   <si>
+    <t>Pourcentage de la superficie d'un bassin transfrontalier au sein d'un pays qui dispose d'un accord opérationnel pour la coopération dans le domaine de l'eau. Cet indicateur est rapporté au niveau national en additionnant les superficies des bassins transfrontaliers couverts par un accord opérationnel et en divisant le résultat par la superficie totale de tous les bassins transfrontaliers du pays. Aux fins de cet indicateur, la « superficie du bassin » est définie pour les eaux de surface comme l’étendue du bassin versant et pour les eaux souterraines comme l’étendue de l’aquifère. Un « arrangement de coopération dans le domaine de l’eau » est un traité, une convention, un accord ou tout autre arrangement formel bilatéral ou multilatéral entre pays riverains qui fournit un cadre de coopération en matière de gestion des eaux transfrontalières. Les critères pour qu'un dispositif soit considéré comme « opérationnel » reposent sur des aspects clés d'une coopération substantielle en matière de gestion de l'eau : l'existence d'un organe commun, une communication régulière et formelle entre les pays riverains (au moins une fois par an), une communication conjointe ou coordonnée. plans ou objectifs de gestion et un échange régulier de données et d’informations (au moins une fois par an).</t>
+  </si>
+  <si>
     <t>Identifier les eaux de surface et aquifères transfrontaliers sur le territoire du pays. Si l’identification des eaux de surface transfrontalières est relativement simple, l’identification des aquifères transfrontaliers nécessite souvent des investigations plus approfondies. Calculer la superficie de chaque bassin transfrontalier et la somme totale. Généralement, au moins les bassins des rivières et des lacs ont été délimités au moyen de cartes topographiques et la superficie du bassin est connue ou facilement mesurable.</t>
   </si>
   <si>
     <t>Ministère de l’eau, de l’assainissement et de l’hydraulique villageoise</t>
   </si>
   <si>
     <t>6.A</t>
   </si>
   <si>
     <t>6.a.1</t>
   </si>
   <si>
     <t>Montant de l’aide publique au développement consacrée à l’eau et à l’assainissement dans un plan de dépenses coordonné par les pouvoirs publics</t>
   </si>
   <si>
+    <t>Le montant de l'aide publique au développement liée à l'eau et à l'assainissement qui fait partie d'un plan de dépenses coordonné par le gouvernement est défini comme la proportion du total des décaissements de l'aide publique au développement (APD) liée à l'eau et à l'assainissement qui est incluse dans le budget du gouvernement.</t>
+  </si>
+  <si>
     <t>L’indicateur est calculé comme la proportion de l’APD totale liée à l’eau et à l’assainissement qui est incluse dans le budget de l’État, c’est-à-dire le montant de l’APD liée à l’eau et à l’assainissement dans le budget de l’État divisé par le montant total de l’APD liée à l’eau et à l’assainissement.</t>
   </si>
   <si>
     <t>MPDC/ Rapports sur la coopération au développement ( 2015 -2021)</t>
   </si>
   <si>
     <t>22.93</t>
   </si>
   <si>
     <t>36.57</t>
   </si>
   <si>
     <t>43.61</t>
   </si>
   <si>
     <t>19.2</t>
   </si>
   <si>
     <t>23.43</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>7.1</t>
   </si>
   <si>
     <t>7.1.1P1</t>
   </si>
   <si>
     <t>Pourcentage des ménages ayant accès à l'électricité</t>
   </si>
   <si>
+    <t>Pourcentage des ménages ayant accès à l'électricité: c'est le pourcentage des ménages qui utilise l’électricité provenant de l’une des sources suivantes : fournisseur public de courant électrique, Groupe électrogène et l’énergie solaire.</t>
+  </si>
+  <si>
     <t>L’indicateur se calcule en rapportant au nombre total de ménages le nombre de ménages qui utilisent de l’électricité.</t>
   </si>
   <si>
     <t>49.3</t>
   </si>
   <si>
     <t>52.7</t>
   </si>
   <si>
     <t>55.7</t>
   </si>
   <si>
     <t>76.9</t>
   </si>
   <si>
     <t>84.4</t>
   </si>
   <si>
     <t>88.8</t>
   </si>
   <si>
     <t>83.1</t>
   </si>
   <si>
     <t>91.6</t>
@@ -2248,272 +2422,302 @@
   <si>
     <t>96.3</t>
   </si>
   <si>
     <t>16.2</t>
   </si>
   <si>
     <t>19.5</t>
   </si>
   <si>
     <t>26.3</t>
   </si>
   <si>
     <t>24.3</t>
   </si>
   <si>
     <t>7.3</t>
   </si>
   <si>
     <t>7.3.1</t>
   </si>
   <si>
     <t>Intensité énergétique [rapport entre énergie primaire et produit intérieur brut (PIB)]</t>
   </si>
   <si>
+    <t>L'intensité énergétique est définie comme l'énergie fournie à l'économie par valeur unitaire de la production économique.</t>
+  </si>
+  <si>
     <t>Cet indicateur est basé sur le développement de statistiques énergétiques complètes sur l'offre et la demande pour toutes les sources d'énergie - statistiques utilisées pour produire le bilan énergétique. Les méthodologies internationalement reconnues pour les statistiques de l'énergie sont décrites dans les « Recommandations internationales pour les statistiques de l'énergie » (IRES), adoptées par la Commission de statistique des Nations Unies, disponibles sur : unstats.un.org/unsd/energystats/methodology/ires/.</t>
   </si>
   <si>
-    <t>L'intensité énergétique est définie comme l'énergie fournie à l'économie par valeur unitaire de la production économique.</t>
-[...1 lines deleted...]
-  <si>
     <t>14.34</t>
   </si>
   <si>
     <t>7.3.1P1</t>
   </si>
   <si>
+    <t>L'intensité énergétique est un indicateur qui mesure l'efficacité énergétique d'une économie en quantifiant la quantité d'énergie primaire nécessaire pour produire une unité de produit intérieur brut (PIB). Il s'agit d'un moyen d'évaluer l'efficacité avec laquelle une économie utilise l'énergie pour générer de la richesse.La formule générale pour calculer l'intensité énergétique est la suivante :Intensité énergétique = (Consommation d'énergie primaire / Produit intérieur brut (PIB)) * 100où :- La consommation d'énergie primaire représente la quantité totale d'énergie primaire consommée dans l'économie (exprimée généralement en unité d'énergie, comme le joule ou la tonne d'équivalent pétrole).- Le produit intérieur brut (PIB) est une mesure de la valeur totale de tous les biens et services produits dans une économie au cours d'une période donnée (exprimée généralement en unité monétaire, comme le dollar américain ou l'euro).Un faible indice d'intensité énergétique indique une économie plus efficace sur le plan énergétique, où une plus grande production de richesse est réalisée avec une consommation d'énergie moindre. En revanche, un indice élevé d'intensité énergétique indique que l'économie nécessite une quantité relativement importante d'énergie pour produire une unité de PIB, ce qui peut indiquer une utilisation inefficace de l'énergie et des ressources.</t>
+  </si>
+  <si>
     <t>L'intensité énergétique est calculée en établissant le rapport entre la consommation d'énergie primaire et le produit intérieur brut (PIB) d'un pays ou d'une région. Cette mesure permet d'évaluer l'efficacité avec laquelle une économie utilise l'énergie pour produire des biens et des services.Formule :Intensité énergétique = Consommation d'énergie primaire / Produit intérieur brut (PIB)En général, une intensité énergétique élevée signifie que l'économie utilise une grande quantité d'énergie pour produire une unité de PIB, ce qui peut indiquer une inefficacité énergétique. À l'inverse, une intensité énergétique plus faible indique une utilisation plus efficace de l'énergie dans l'économie.Cet indicateur est important pour évaluer l'efficacité énergétique d'un pays, surveiller les tendances de consommation énergétique et informer les politiques visant à promouvoir une utilisation plus durable de l'énergie.</t>
   </si>
   <si>
     <t>Situattion des indicateurs de suivi des ODD2023 / MDEM/DGE</t>
   </si>
   <si>
     <t>0.041</t>
   </si>
   <si>
     <t>0.044</t>
   </si>
   <si>
     <t>0.048</t>
   </si>
   <si>
     <t>0.046</t>
   </si>
   <si>
     <t>0.045</t>
   </si>
   <si>
     <t>8.1</t>
   </si>
   <si>
     <t>8.1.1P1</t>
   </si>
   <si>
     <t>Taux de croissance du PIB</t>
   </si>
   <si>
+    <t>Taux de croissance du PIB: Le taux de croissance du PIB correspond au taux de variation entre le produit intérieur brut (PIB) au début de la période et le PIB à la fin de la période considérée</t>
+  </si>
+  <si>
     <t>Pour une période donnée, il correspond au PIB de l'année à la fin de la période moins le PIB en début de période divisé par le PIB en début de période</t>
   </si>
   <si>
     <t>INSEED</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>8.2.1</t>
   </si>
   <si>
     <t>Taux de croissance annuelle du PIB réel par personne pourvue d’un emploi</t>
   </si>
   <si>
+    <t>Le taux de croissance annuel du produit intérieur brut (PIB) réel par personne occupée traduit la variation annuelle en pourcentage du PIB réel par personne occupée.</t>
+  </si>
+  <si>
     <t>PIB réel par personne occupée = PIB à prix constants / Emploi total Le numérateur et le dénominateur de l'équation ci-dessus doivent se référer à la même période de référence, par exemple, la même année civile.</t>
   </si>
   <si>
     <t>Calculs à partir des données World Development Indicators de la Banque mondiale, Ministère de l'économie et des finances/Direction de l'économie + INSEED</t>
   </si>
   <si>
     <t>2.84</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>2.05</t>
   </si>
   <si>
     <t>2.51</t>
   </si>
   <si>
     <t>-0.1</t>
   </si>
   <si>
     <t>8.3</t>
   </si>
   <si>
     <t>8.3.1a</t>
   </si>
   <si>
     <t>Proportion de l’emploi informel dans les secteurs non agricoles, par sexe</t>
   </si>
   <si>
+    <t>Cet indicateur présente la part de l'emploi classé comme emploi informel dans l'ensemble de l'économie, et séparément dans l'agriculture et dans le non-agriculture.</t>
+  </si>
+  <si>
     <t>Part de l'emploi informel dans l'emploi total = (Emploi informel / Emploi total) × 100 Part de l'emploi informel dans l'agriculture = (Emploi informel dans les activités agricoles / Emploi total dans l'agriculture) × 100 Part de l'emploi informel dans l'emploi non agricole = (Emploi informel dans les activités non agricoles / Emploi total dans les activités non agricoles) × 100</t>
   </si>
   <si>
     <t>78.3</t>
   </si>
   <si>
     <t>95.6</t>
   </si>
   <si>
     <t>87.9</t>
   </si>
   <si>
     <t>8.5</t>
   </si>
   <si>
     <t>8.5.1</t>
   </si>
   <si>
     <t>Rémunération horaire moyenne des salariés, par sexe, profession, âge et situation au regard du handicap</t>
   </si>
   <si>
+    <t>Cet indicateur fournit des informations sur les gains horaires moyens de l'emploi rémunéré des salariés par sexe, profession, âge et statut d'invalidité.</t>
+  </si>
+  <si>
     <t>La méthode de calcul utilisée pour obtenir le salaire horaire moyen des salariés dépend de la source de données utilisée et du type d'information qu'elle fournit. Par exemple, lorsque des informations sont disponibles sur les gains horaires et les heures travaillées de chaque travailleur, la moyenne est une moyenne pondérée calculée en additionnant le produit des gains horaires de chaque travailleur par les heures travaillées et en le divisant par le nombre total d'heures travaillées par tous les travailleurs. Autrement dit : Salaire horaire moyen= ∑(salaire horaire de chaque salarié 𝑥 heures travaillées par chaque salarié) / Nombre total d'heures travaillées par tous les salariés</t>
   </si>
   <si>
     <t>CFA/h</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>8.5.2a</t>
   </si>
   <si>
     <t>Taux de chômage, par sexe, âge et situation au regard du handicap, par sexe</t>
   </si>
   <si>
+    <t>Le taux de chômage traduit le pourcentage de personnes dans la population active qui sont au chômage.</t>
+  </si>
+  <si>
     <t>Le calcul est identique pour les deux séries : Taux de chômage =(Chômage total / Population active totale) × 100</t>
   </si>
   <si>
     <t>QUIB 2015 ERI-ESI 2017 EHCVM 2018-2019, INSEED</t>
   </si>
   <si>
     <t>2.6</t>
   </si>
   <si>
     <t>2.7</t>
   </si>
   <si>
     <t>8.5.2b</t>
   </si>
   <si>
     <t>Taux de chômage, par sexe, âge et situation au regard du handicap, par localisation géographique</t>
   </si>
   <si>
     <t>7.8</t>
   </si>
   <si>
     <t>3.5</t>
   </si>
   <si>
     <t>8.5.2c</t>
   </si>
   <si>
     <t>Taux de chômage, par sexe, âge et situation au regard du handicap, par âge</t>
   </si>
   <si>
     <t>4.2</t>
   </si>
   <si>
     <t>30-49 ans</t>
   </si>
   <si>
     <t>50-64 ans</t>
   </si>
   <si>
     <t>8.9.1</t>
   </si>
   <si>
     <t>PIB directement tiré du tourisme, en proportion du PIB total et en taux de croissance</t>
   </si>
   <si>
-    <t>PIB direct du tourisme en proportion du PIB total (en %) : (𝑇��𝐺𝐷𝑃 /𝐺𝐷𝑃 ) × 100 PIB direct du tourisme en taux de croissance [(𝑇𝐷𝐺𝐷Pt / 𝑇𝐷𝐺𝐷P 𝑡−1 ) − 1] × 100</t>
+    <t>Le PIB direct du tourisme (TDGDP) est défini comme la somme de la part de la valeur ajoutée brute (aux prix de base) générée par toutes les industries en réponse à la consommation du tourisme intérieur plus le montant des taxes nettes sur les produits et les importations inclus dans la valeur de ces dépenses aux prix d'acquisition.</t>
+  </si>
+  <si>
+    <t>PIB direct du tourisme en proportion du PIB total (en %) : (𝑇𝐷𝐺𝐷𝑃 /𝐺𝐷𝑃 ) × 100 PIB direct du tourisme en taux de croissance [(𝑇𝐷𝐺𝐷Pt / 𝑇𝐷𝐺𝐷P 𝑡−1 ) − 1] × 100</t>
   </si>
   <si>
     <t>Rapport bilan 2020 de mise en œuvre du PND, INSEED+Ministère de la Culture et du tourisme</t>
   </si>
   <si>
     <t>0.51</t>
   </si>
   <si>
     <t>8.9.1S1</t>
   </si>
   <si>
     <t>Proportion d’emplois dans le secteur du tourisme durable, par rapport au nombre total d’emplois dans l’industrie du tourisme</t>
   </si>
   <si>
+    <t>Proportion d’emplois dans le secteur du tourisme durable, par rapport au nombre total d’emplois dans l’industrie du tourisme : part d'emplois durables dans le total des emplois dans l'industrie du tourisme</t>
+  </si>
+  <si>
     <t>Nombre d’emplois dans le secteur du tourisme durable sur le nombre total d’emplois dans l’industrie du tourisme</t>
   </si>
   <si>
     <t>ERI-ESI 2017, INSEED+Ministère de la Culture et du tourisme</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>8.10.2P1</t>
   </si>
   <si>
     <t>Taux de bancarisation</t>
   </si>
   <si>
+    <t>Taux de bancarisation: c'est la part de la population de 15 ans et plus ayant un compte en banque</t>
+  </si>
+  <si>
     <t>Nombre de personnes ayant un compte bancaire sur la population totale des 15 ans et plus.</t>
   </si>
   <si>
     <t>19.6</t>
   </si>
   <si>
     <t>9.1</t>
   </si>
   <si>
     <t>9.1.2</t>
   </si>
   <si>
     <t>Nombre de passagers et volume de fret transportés, par mode de transport</t>
   </si>
   <si>
+    <t>Les volumes de passagers sont mesurés en passagers-kilomètres tandis que les volumes de fret sont mesurés en tonnekilomètres et ventilés par mode de transport. Pour les besoins du suivi de cet indicateur, les données passagers-km sont réparties entre aviation, route (répartition entre voitures particulières, bus et motos) et rail, et les tonnes-km sont réparties entre aviation, route, rail et voies navigables intérieures. Le fret maritime est mesuré en tonnes métriques et le trafic portuaire de conteneurs est mesuré en équivalent vingt pieds (EVP).</t>
+  </si>
+  <si>
     <t>Aviation : les volumes de passagers et de fret aériens sont déclarés pour les transporteurs aériens par le biais des formulaires de déclaration du transport aérien de l'OACI et regroupés par États membres de l'OACI. Route/Rail/Voies navigables intérieures/Oléoducs : les données pour chaque mode de transport intérieur sont communiquées à la CEE-ONU/ITF/Eurostat par les États membres, par le biais d'une collecte annuelle de données à l'aide du questionnaire commun en ligne sur les statistiques des transports. Maritime : L'indicateur est calculé à partir d'une somme des volumes de fret maritime international et du trafic portuaire de conteneurs tels que collectés par le secrétariat de la CNUCED à partir de sites Web et de rapports de divers fournisseurs de données et de consultants industriels, gouvernementaux et spécialisés sur le transport maritime. Les données sur le fret maritime international excluent les transbordements et les volumes de fret maritime intérieur.</t>
   </si>
   <si>
     <t>Rapport Evolution mensuelle des trafics aériens années 2017-2021 / ANAC, Ministère des transports routiers, aériens et ferroviaires</t>
   </si>
   <si>
     <t>Nombre de passagers</t>
   </si>
   <si>
     <t>750000</t>
   </si>
   <si>
     <t>Mode de transport</t>
   </si>
   <si>
     <t>Aérien</t>
   </si>
   <si>
     <t>810494</t>
   </si>
   <si>
     <t>809044</t>
   </si>
   <si>
     <t>916659</t>
@@ -2533,245 +2737,275 @@
   <si>
     <t>12616</t>
   </si>
   <si>
     <t>13468</t>
   </si>
   <si>
     <t>14502</t>
   </si>
   <si>
     <t>24367</t>
   </si>
   <si>
     <t>20040</t>
   </si>
   <si>
     <t>9.2</t>
   </si>
   <si>
     <t>9.2.1</t>
   </si>
   <si>
     <t>Valeur ajoutée dans l’industrie manufacturière, en proportion du PIB et par habitant</t>
   </si>
   <si>
+    <t>La valeur ajoutée manufacturière (MVA) en proportion du produit intérieur brut (PIB) est un rapport entre la MVA et le PIB, tous deux exprimés en USD constants de 2015. La VAM par habitant est calculée en divisant la VAM en USD constants de 2015 par la population d'un pays ou d'une zone.</t>
+  </si>
+  <si>
     <t>En proportion du PIB = (VAM/ PIB) × 100 VAM, par habitant = (VAM/ population)</t>
   </si>
   <si>
     <t>Situation des indicateurs de suivi ODD2023</t>
   </si>
   <si>
     <t>13.70</t>
   </si>
   <si>
     <t>13.10</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
     <t>12.20</t>
   </si>
   <si>
     <t>12.1</t>
   </si>
   <si>
     <t>9.2.2</t>
   </si>
   <si>
     <t>Emploi dans l’industrie manufacturière, en proportion de l’emploi total</t>
   </si>
   <si>
+    <t>Cet indicateur présente la part de l'emploi manufacturier dans l'emploi total.</t>
+  </si>
+  <si>
     <t>(Emploi total dans les activités manufacturières / Emploi total dans toutes les activités économiques) × 100</t>
   </si>
   <si>
     <t>13.5</t>
   </si>
   <si>
     <t>14.8</t>
   </si>
   <si>
     <t>9.4</t>
   </si>
   <si>
     <t>9.4.1P1</t>
   </si>
   <si>
     <t>Émissions de CO2 (Tonne métriques par habitant)</t>
   </si>
   <si>
+    <t>Les émissions de CO2 (dioxyde de carbone) par habitant mesurent la quantité de dioxyde de carbone émise par chaque individu dans une population donnée sur une période définie, généralement exprimée en tonnes métriques par habitant.</t>
+  </si>
+  <si>
     <t>Les émissions de dioxyde de carbone (CO2) par habitant sont calculées en divisant le total des émissions de CO2 d'un pays ou d'une région par sa population totale. Cela permet d'évaluer la quantité de CO2 émise en moyenne par chaque habitant d'un pays ou d'une région.Formule :Émissions de CO2 par habitant} = Total des émissions de CO2 / Population totaleCet indicateur est utilisé pour évaluer l'empreinte carbone d'une population et peut être utile pour comparer les niveaux d'émissions entre différents pays ou suivre les tendances d'émissions au fil du temps. Il est exprimé en tonnes métriques de CO2 par habitant.</t>
   </si>
   <si>
     <t>Tonne metrique par habitant</t>
   </si>
   <si>
     <t>0.2</t>
   </si>
   <si>
     <t>9.5</t>
   </si>
   <si>
     <t>9.5.1</t>
   </si>
   <si>
     <t>Dépenses de recherche-développement en proportion du PIB</t>
   </si>
   <si>
+    <t>Les dépenses de recherche et développement expérimental (R&amp;D) en proportion du produit intérieur brut (PIB) sont le montant des dépenses de recherche et développement expérimental (R&amp;D) divisé par la production totale de l'économie.</t>
+  </si>
+  <si>
     <t>Le calcul de l'indicateur Dépenses de recherche et développement expérimental (R&amp;D) en proportion du produit intérieur brut (PIB) est explicite, en utilisant comme dénominateur les données du PIB facilement disponibles.Les dépenses de recherche et développement expérimental (R&amp;D) en proportion du PIB (intensité de R&amp;D) sont calculées comme suit :〖R&amp;D〗_Intensité=(Le total des dépenses intra-muros de R&amp;D)/PIB×100</t>
   </si>
   <si>
     <t>Situation des indicateurs de suivi ODD2023  / MESR / DRS</t>
   </si>
   <si>
     <t>0.27</t>
   </si>
   <si>
     <t>0.15</t>
   </si>
   <si>
     <t>0.22</t>
   </si>
   <si>
     <t>9.5.2</t>
   </si>
   <si>
     <t>Nombre de chercheurs (équivalent plein temps) par million d’habitants</t>
   </si>
   <si>
+    <t>Le nombre de chercheurs (en équivalent temps plein - ETP) par million d'habitants est une mesure directe du nombre de travailleurs dans le domaine de la recherche et du développement expérimental (R&amp;D) pour 1 million d'habitants.</t>
+  </si>
+  <si>
     <t>Le calcul de l'indicateur Chercheurs (en équivalent temps plein) par million d'habitants utilise les données démographiques disponibles comme dénominateur.Le nombre de chercheurs (en équivalent temps plein - ETP) par million d'habitants (densité RES) est calculé comme suit :〖RES〗_Densité=〖Total des chercheurs (ETP)〗_ /(Population totale du pays)×1 000 000où le "nombre total de chercheurs (ETP)" est calculé comme suit :Total des chercheurs (ETP)=Nombre de chercheurs à temps plein+[( Nombre d'heures de travail consacrées à la R&amp;D par les chercheurs à temps partiel)/( Nombre d'heures de travail normatives ou statutaires d'un chercheur à temps plein)].</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>9.C</t>
   </si>
   <si>
     <t>9.c.1a</t>
   </si>
   <si>
     <t>Proportion de la population ayant accès à un réseau mobile, par type de technologie</t>
   </si>
   <si>
+    <t>La proportion de la population couverte par un réseau mobile, ventilée par technologie, fait référence au pourcentage d'habitants vivant à portée d'un signal mobile-cellulaire, qu'ils soient ou non abonnés ou utilisateurs de téléphonie mobile. Ceci est calculé en divisant le nombre d'habitants à portée d'un signal cellulaire mobile par la population totale et en multipliant par 100.</t>
+  </si>
+  <si>
     <t>L'indicateur pourcentage de la population couverte par un réseau mobile, ventilé par technologie, fait référence au pourcentage d'habitants vivant à portée d'un signal mobile-cellulaire, qu'ils soient ou non abonnés ou utilisateurs de téléphonie mobile. Ceci est calculé en divisant le nombre d'habitants à portée d'un signal cellulaire mobile par la population totale et en multipliant par 100. (Nombre d'habitants couverts par un signal mobile - cellulaire) / (Population totale) × 100</t>
   </si>
   <si>
     <t>Rapport bilan 2020 de mise en œuvre du PND, ARCEP Togo</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Type de technologie</t>
   </si>
   <si>
     <t>3G</t>
   </si>
   <si>
     <t>9.c.1b</t>
   </si>
   <si>
     <t>Proportion de la population ayant accès à un réseau mobile, par localisation géographique</t>
   </si>
   <si>
     <t>73.6</t>
   </si>
   <si>
     <t>90.7</t>
   </si>
   <si>
     <t>60.1</t>
   </si>
   <si>
     <t>10.2.1</t>
   </si>
   <si>
     <t>Proportion de personnes vivant avec moins de la moitié du revenu médian, par sexe, âge et situation au regard du handicap</t>
   </si>
   <si>
+    <t>La proportion de personnes vivant en dessous de 50 % du revenu (ou de la consommation) médian est la part (%) de la population d'un pays vivant avec moins de la moitié du niveau de consommation/revenu de la médiane de la distribution nationale revenu/consommation.</t>
+  </si>
+  <si>
     <t>L'indicateur est mesuré à l'aide de la mesure de la distribution nationale par habitant de la consommation ou du revenu, telle que dérivée d'enquêtes. L'indicateur est calculé en estimant la part (en pourcentage) de la population vivant avec moins de 50 % de la médiane de la répartition nationale des revenus ou de la consommation. La médiane est une estimation à partir de la même distribution que celle à partir de laquelle l'indicateur est estimé, ainsi le seuil de 50 % de la médiane variera au fil du temps. Le revenu ou la consommation par habitant est estimé en divisant le revenu ou la consommation totale du ménage par la taille totale du ménage.</t>
   </si>
   <si>
     <t>Estimations  à partir de EHCVM 2018-2019, INSEED</t>
   </si>
   <si>
     <t>15.69</t>
   </si>
   <si>
     <t>10.3.1</t>
   </si>
   <si>
     <t>Proportion de la population ayant déclaré avoir personnellement fait l’objet de discrimination ou de harcèlement au cours des 12 mois précédents pour des motifs interdits par le droit international des droits de l’homme</t>
   </si>
   <si>
+    <t>Cet indicateur est défini comme la proportion de la population (adultes) qui déclarent avoir personnellement été victimes de discrimination ou de harcèlement au cours des 12 derniers mois sur la base de motifs interdits par le droit international des droits de l'homme. Le droit international des droits de l'homme fait référence à l'ensemble des instruments juridiques internationaux visant à promouvoir et à protéger les droits de l'homme, y compris la Déclaration universelle des droits de l'homme et les traités internationaux ultérieurs sur les droits de l'homme adoptés par les Nations Unies.</t>
+  </si>
+  <si>
     <t>Nombre de répondants à l'enquête qui ont estimé avoir personnellement été victimes de discrimination ou de harcèlement pour un ou plusieurs motifs de discrimination interdits au cours des 12 derniers mois, divisé par le nombre total de répondants à l'enquête, multiplié par 100.</t>
   </si>
   <si>
     <t>ERI-ESI TOGO 2017, INSEED</t>
   </si>
   <si>
     <t>22.0</t>
   </si>
   <si>
     <t>19.3</t>
   </si>
   <si>
     <t>10.4.1a</t>
   </si>
   <si>
     <t>Part salariale des sociétés non financière</t>
   </si>
   <si>
+    <t>La part du travail dans le produit intérieur brut (PIB) est la rémunération totale des salariés et le revenu du travail des indépendants exprimés en pourcentage du PIB, qui est une mesure de la production totale. Elle fournit des informations sur la part relative de la production qui revient aux travailleurs par rapport à la part qui revient au capital dans le processus de production pour une période de référence donnée.</t>
+  </si>
+  <si>
     <t>Part du travail dans le produit intérieur brut = ((rémunération totale des salariés) + (revenu du travail des indépendants))/(produit intérieur brut) ×100</t>
   </si>
   <si>
     <t>INSEED / Comptes nationaux 2016 - 2019</t>
   </si>
   <si>
     <t>39.8</t>
   </si>
   <si>
     <t>38.7</t>
   </si>
   <si>
     <t>36.8</t>
   </si>
   <si>
     <t>10.5.1a</t>
   </si>
   <si>
     <t>Nombre de textes adoptés visant l'amélioration de la réglementation et la surveillance des institutions bancaires dans les Etats membres de l'UMOA</t>
   </si>
   <si>
+    <t>Sept ISF sont inclus en tant qu'indicateurs des ODD pour le point 10.5.1 et sont exprimés en pourcentage.1 - Fonds propres réglementaires de catégorie 1 rapportés aux actifs 2 - Fonds propres réglementaires de catégorie 1 rapportés aux actifs pondérés en fonction des risques 3 - Prêts non performants nets de provisions rapportés aux fonds propres 4 - Prêts non performants par rapport au total des prêts bruts 5 - Rendement des actifs 6 - Liquidités par rapport aux engagements à court terme 7 - Position ouverte nette en devises étrangères sur le capital</t>
+  </si>
+  <si>
     <t>Le calcul des sept ISF est détaillé dans la section " Définition " ci-dessus. Les données sources communes sont les données déclarées par les banques aux autorités de surveillance, qui sont généralement les compilateurs des ISF.</t>
   </si>
   <si>
     <t>BCEAO</t>
   </si>
   <si>
     <t>10.B</t>
   </si>
   <si>
     <t>10.b.1P1</t>
   </si>
   <si>
     <t>Aide publique au développement des pays membres du CAD/OCDE</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Type d'aide</t>
   </si>
   <si>
     <t>Don</t>
   </si>
   <si>
     <t>323</t>
@@ -2797,50 +3031,53 @@
   <si>
     <t>Emprunt</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>11.1</t>
   </si>
   <si>
     <t>11.1.1P1</t>
   </si>
   <si>
     <t>Nombre de logements sociaux construits par an avec l’appui de l'Etat</t>
   </si>
   <si>
+    <t>Le nombre de logements sociaux construits par an avec l'appui de l'État est simplement la quantité de logements à vocation sociale qui sont construits chaque année avec le soutien financier, réglementaire ou technique du gouvernement central ou des autorités locales.</t>
+  </si>
+  <si>
     <t>Le nombre de logements sociaux construits par an avec l'appui de l'État est le nombre total de logements sociaux nouvellement construits au cours d'une année donnée, où le financement, le soutien technique ou d'autres formes d'assistance sont fournis par le gouvernement central ou local.Cet indicateur est crucial pour évaluer les efforts des gouvernements dans la fourniture de logements abordables et sociaux pour les populations à faible revenu ou en situation de précarité. Il peut également être utilisé pour suivre les progrès vers la réalisation des objectifs de développement durable liés au logement décent et à l'accès à un logement adéquat pour tous.</t>
   </si>
   <si>
     <t>Ministère de l'urbanisme, de l'habitat et de la réforme foncière (MUHRF)</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>11.2.1P1</t>
   </si>
   <si>
     <t>Proportion de la population ayant aisément accès aux transports publics (proxy)</t>
   </si>
   <si>
     <t>SOTRAL https://sotraltogo.com/statistics.php, SOTRAL</t>
   </si>
   <si>
     <t>de la population totale (%)</t>
@@ -2848,338 +3085,380 @@
   <si>
     <t>68</t>
   </si>
   <si>
     <t>de toutes les femmes (%)</t>
   </si>
   <si>
     <t>42.5</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>de 0 à 25 ans (%)</t>
   </si>
   <si>
     <t>11.2.1P2</t>
   </si>
   <si>
     <t>Proportion de la population comprise entre : 26 à 55 ans</t>
   </si>
   <si>
+    <t>La proportion de la population âgée de 26 à 55 ans ayant un accès aisé aux transports publics est la mesure du pourcentage de personnes dans cette tranche d'âge qui peuvent facilement utiliser les systèmes de transport public, tels que les bus, les trains, les métros ou les tramways, pour se déplacer dans leur région ou leur ville.</t>
+  </si>
+  <si>
     <t>La proportion de la population âgée de 26 à 55 ans ayant un accès aisé au transport en commun peut être calculée en divisant le nombre d'individus âgés de 26 à 55 ans ayant un accès facile au transport public par le nombre total d'individus de cette tranche d'âge, puis en multipliant le résultat par 100 pour obtenir un pourcentage.Formule :Proportion d'accès au transport public pour les 26-55 ans = ( Nombre d'individus de 26 à 55 ans ayant accès au transport public / Nombre total d'individus de 26 à 55 ans) * 100Cet indicateur permet d'évaluer la facilité d'accès au transport en commun pour une tranche d'âge spécifique de la population, offrant ainsi des informations sur l'accessibilité des services de transport public pour les adultes en âge actif.</t>
   </si>
   <si>
     <t>MTRAF</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>52.5</t>
   </si>
   <si>
     <t>11.2.1P3</t>
   </si>
   <si>
     <t>Proportion de la population ayant à partir de 56 ans</t>
   </si>
   <si>
+    <t>La proportion de la population âgée de 56 ans et plus ayant un accès aisé aux transports publics est la mesure du pourcentage de personnes dans cette tranche d'âge qui peuvent facilement utiliser les systèmes de transport public, tels que les bus, les trains, les métros ou les tramways, pour se déplacer dans leur région ou leur ville.</t>
+  </si>
+  <si>
     <t>La proportion de la population âgée de 56 ans et plus ayant un accès aisé au transport en commun peut être calculée de la même manière que pour la tranche d'âge précédente. Formule :Proportion d'accès au transport public pour les 56 ans et plus = (Nombre d'individus de 56 ans et plus ayant accès au transport public / Nombre total d'individus de 56 ans et plus) * 100Cet indicateur permet d'évaluer l'accessibilité des services de transport en commun pour les personnes âgées, offrant ainsi des informations sur la facilité de déplacement des personnes de 56 ans et plus dans une région donnée.</t>
   </si>
   <si>
     <t>11.2.1P4</t>
   </si>
   <si>
     <t>Proportion des personnes présentant un handicap et ayant accès aux transports publics</t>
   </si>
   <si>
+    <t>La proportion des personnes présentant un handicap et ayant accès aux transports publics est la mesure du pourcentage de personnes en situation de handicap qui peuvent facilement utiliser les systèmes de transport public, tels que les bus, les trains, les métros ou les tramways, pour se déplacer dans leur région ou leur ville.</t>
+  </si>
+  <si>
     <t>La proportion des personnes présentant un handicap et ayant accès aux transports publics peut être calculée en divisant le nombre de personnes handicapées ayant un accès aux transports publics par le nombre total de personnes handicapées, puis en multipliant le résultat par 100 pour obtenir un pourcentage.Formule :Proportion d'accès aux transports publics pour les personnes handicapées = ( Nombre de personnes handicapées ayant accès aux transports publics / Nombre total de personnes handicapées) * 100Cet indicateur permet d'évaluer l'accessibilité des services de transport public pour les personnes handicapées, offrant ainsi des informations sur l'inclusion et l'accessibilité des transports pour cette population.</t>
   </si>
   <si>
     <t>0.67</t>
   </si>
   <si>
     <t>0.68</t>
   </si>
   <si>
     <t>0.69</t>
   </si>
   <si>
     <t>11.3.1P1</t>
   </si>
   <si>
     <t>Taux d'urbanisation</t>
   </si>
   <si>
+    <t>Le taux d'urbanisation est la proportion de la population vivant dans des zones urbaines par rapport à la population totale d'une région ou d'un pays donné, exprimée en pourcentage.</t>
+  </si>
+  <si>
     <t>Le taux d'urbanisation est un indicateur qui mesure la proportion de la population vivant dans des zones urbaines par rapport à la population totale d'une région, d'un pays ou du monde entier. Il est généralement exprimé en pourcentage.Formule :Taux d'urbanisation = ( Population vivant dans des zones urbaines / Population totale) * 100 Cet indicateur permet d'évaluer le degré de l'urbanisation d'une région ou d'un pays et offre des informations sur la répartition de la population entre les zones urbaines et rurales. Il est souvent utilisé pour suivre les tendances démographiques et planifier le développement urbain.</t>
   </si>
   <si>
     <t>40.1</t>
   </si>
   <si>
     <t>40.8</t>
   </si>
   <si>
     <t>41.6</t>
   </si>
   <si>
     <t>41.8</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>42.9</t>
   </si>
   <si>
     <t>11.3.2</t>
   </si>
   <si>
     <t>Proportion de villes dotées d’une structure de participation directe de la société civile à la gestion et à l’aménagement des villes, fonctionnant de façon régulière et démocratique</t>
   </si>
   <si>
+    <t>Les organisations de la société civile (OSC) font la différence dans le développement international. Ils fournissent des services de développement et des secours humanitaires, innovent dans la prestation de services, renforcent les capacités locales et défendent les intérêts des pauvres. Cependant, en agissant seuls, leur impact est limité en termes de portée, d’ampleur et de durabilité.</t>
+  </si>
+  <si>
     <t>Mesurer l'existence de structures de participation directe de la société civile à la planification et à la gestion urbaines au niveau de la ville. Pour les pays où il n'existe aucune obligation légale d'engagement de la société civile et où la pratique n'est pas non plus connue au niveau de la ville ou de la municipalité. OU Pour les pays où il existe est une exigence légale pour l'engagement de la société civile dans la planification et la gestion urbaines, mais cette pratique n'est cependant pas connue dans l'ensemble du système urbain.</t>
   </si>
   <si>
     <t>Ministère de L'Administration Territoriale, de la Décentralisation et du Développement des Territoires</t>
   </si>
   <si>
     <t>11.6</t>
   </si>
   <si>
     <t>11.6.1a</t>
   </si>
   <si>
     <t>Quantité de déchets évacués à la décharge finale (centre d'enfouissement technique d'Aképé) dans le Grand Lomé</t>
   </si>
   <si>
+    <t>L'ODD 11.6 vise à améliorer la performance environnementale des villes et l'indicateur ODD 11.6.1 mesure les progrès de la performance de la gestion des déchets solides municipaux d'une ville. Il quantifie les paramètres énumérés ci-dessous, qui sont essentiels pour la planification et la mise en œuvre d'une gestion durable des déchets solides municipaux (DSM). Dans la plupart des cas, ces variables sont généralement compatibles avec celles collectées par le biais du questionnaire UNSD/PNUE sur les statistiques de l'environnement.</t>
+  </si>
+  <si>
     <t>Le numérateur de cet indicateur est le "total des déchets solides municipaux collectés et gérés dans des installations contrôlées (tonnes/jour)" et le dénominateur est le "total des déchets solides municipaux générés par la ville (tonnes/jour)". L'indicateur SDG 11.6.1 est calculé comme suit :SDG 11.6.1 =(Total des déchets solides municipaux collectés et gérés dans des installations contrôlées (t/jour) )/(Total des déchets solides municipaux générés (t/jour)) x 100 (%)Le calcul de l'indicateur 11.6.1. de l'ODD fournit deux sous-catégories importantes ayant des implications politiques différentes :SDG 11.6.1.catégorie a=(Total MSW collecté (t/jour))/(Total MSW généré (t/jour)) x 100 (%)ODD 11.6.1.catégorie b=(Total des DSM gérés dans des installations contrôlées (t/jour))/(Total des DSM générés (t/jour)) x 100 (%)</t>
   </si>
   <si>
     <t>District autonome du Grand Lomé (DAGL)/DST; ANASAP</t>
   </si>
   <si>
     <t>Tonnes</t>
   </si>
   <si>
     <t>208792</t>
   </si>
   <si>
     <t>272304</t>
   </si>
   <si>
     <t>303276</t>
   </si>
   <si>
     <t>302165</t>
   </si>
   <si>
     <t>287511</t>
   </si>
   <si>
     <t>280000</t>
   </si>
   <si>
     <t>11.7</t>
   </si>
   <si>
     <t>11.7.1P1</t>
   </si>
   <si>
     <t>Proportion moyenne de la surface urbaine construite consacrée à des espaces publics, par sexe, âge et situation au regard du handicap</t>
   </si>
   <si>
+    <t>La proportion moyenne de la surface urbaine construite consacrée à des espaces publics, par sexe, âge et situation au regard du handicap, est un indicateur qui mesure la répartition des espaces publics dans les zones urbaines en fonction du genre, de l'âge et des besoins des personnes en situation de handicap. Cet indicateur évalue la manière dont les infrastructures urbaines sont conçues pour répondre aux besoins d'une population diversifiée, en garantissant l'accessibilité et l'inclusivité pour tous.</t>
+  </si>
+  <si>
     <t>Pour déterminer la proportion moyenne de la surface urbaine construite consacrée à des espaces publics par sexe, âge et situation au regard du handicap, vous devez collecter des données sur la surface totale de la zone urbaine construite. Ensuite, vous identifiez et cartographiez les espaces publics tels que les parcs, les places, les trottoirs, etc. Mesurez la superficie totale des espaces publics accessibles à chaque groupe démographique, puis divisez-la par la superficie totale de la zone urbaine construite pour chaque groupe. En calculant la moyenne de ces proportions, vous obtiendrez la proportion moyenne de la surface urbaine construite consacrée à des espaces publics pour chaque groupe démographique.</t>
   </si>
   <si>
     <t>ANASAP; Direction du cadre de vie du MUHRF</t>
   </si>
   <si>
     <t>Mètre carré</t>
   </si>
   <si>
     <t>22557</t>
   </si>
   <si>
     <t>23559</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>11.7.2</t>
   </si>
   <si>
     <t>Proportion de personnes victimes de harcèlement physique ou sexuel, par sexe, âge, situation au regard du handicap et lieu des faits (au cours des 12 mois précédents)</t>
   </si>
   <si>
+    <t>Nombre de personnes victimes de harcèlement physique et/ou de harcèlement sexuel, en pourcentage de la population totale de la zone concernée.</t>
+  </si>
+  <si>
     <t>Nombre de personnes ayant subi une forme de harcèlement physique et/ou de harcèlement sexuel, divisé par la population totale. Le résultat serait multiplié par 100</t>
   </si>
   <si>
     <t>ERI-ESI 2017, Ministère de l'Action Social de la Protection de la Femme et de   l'Alphabétisation</t>
   </si>
   <si>
     <t>11.A</t>
   </si>
   <si>
     <t>11.a.1P1</t>
   </si>
   <si>
     <t>Existence d'une politique urbaine nationale ou un plan de développement régional qui a) tienne compte de la dynamique des populations, b) vise à l'équilibre du développement territorial et c) élargisse la marge de manœuvre budgétaire locale</t>
   </si>
   <si>
+    <t>L'existence d'une politique urbaine nationale ou d'un plan de développement régional qui répond aux critères suivants :a) Tient compte de la dynamique des populations :Il s'agit d'une politique ou d'un plan qui prend en considération les changements démographiques, tels que la croissance de la population, la migration interne, les tendances de l'urbanisation, les besoins spécifiques des différents groupes démographiques (par exemple, les jeunes, les personnes âgées), et d'autres facteurs pertinents. La politique urbaine ou le plan de développement régional doit être capable de s'adapter aux évolutions démographiques pour assurer une planification urbaine efficace et durable.b) Vise à l'équilibre du développement territorial :Cela signifie qu'il existe une stratégie pour promouvoir un développement équilibré dans toutes les régions, en évitant la concentration excessive des ressources et des investissements dans les grandes villes au détriment des zones rurales ou moins développées. La politique urbaine ou le plan de développement régional devrait viser à répartir les investissements et les opportunités de développement de manière équitable pour favoriser la cohésion sociale, réduire les disparités territoriales et promouvoir le développement durable.c) Élargit la marge de manœuvre budgétaire locale :Cela implique de fournir aux autorités locales les ressources financières nécessaires et la capacité de prendre des décisions autonomes en matière de planification urbaine et de gestion des ressources. Une politique urbaine ou un plan de développement régional efficace devrait soutenir le renforcement des capacités locales, l'autonomie fiscale et la décentralisation des pouvoirs afin que les gouvernements locaux puissent jouer un rôle actif dans la mise en œuvre des politiques et des programmes urbains.</t>
+  </si>
+  <si>
     <t>L'existence d'une politique urbaine nationale ou d'un plan de développement régional peut être évaluée en considérant plusieurs critères :a) La prise en compte de la dynamique des populations :   - Analyse démographique : La politique urbaine ou le plan de développement régional doit intégrer une analyse approfondie de la dynamique démographique, y compris la croissance de la population, la migration, la répartition géographique, etc.   - Projection de la population : Il doit inclure des projections de la population future pour orienter les décisions en matière d'aménagement urbain et de développement régional.b) L'objectif d'équilibre du développement territorial :   - Décentralisation : La politique urbaine ou le plan de développement régional devrait promouvoir la décentralisation des activités économiques et sociales pour assurer un développement équilibré sur l'ensemble du territoire.   - Aménagement du territoire : Il devrait inclure des mesures visant à réduire les disparités territoriales en matière d'infrastructures, de services publics, d'emploi, etc.   - Promotion des zones rurales : Il devrait encourager le développement économique et social des zones rurales pour limiter l'exode rural et promouvoir un développement territorial équilibré.c) L'élargissement de la marge de manœuvre budgétaire locale :   - Décentralisation financière : La politique urbaine ou le plan de développement régional devrait promouvoir la décentralisation des ressources financières aux autorités locales pour leur permettre de prendre des décisions budgétaires adaptées aux besoins spécifiques de leur territoire.   - Autonomie fiscale : Il devrait soutenir la création de mécanismes permettant aux collectivités locales de mobiliser des ressources financières supplémentaires, telles que la fiscalité locale, les partenariats public-privé, etc.   - Allocation de fonds : Il devrait prévoir des mécanismes d'allocation de fonds aux autorités locales en fonction des besoins réels de développement urbain et régional.L'évaluation de ces critères peut permettre de déterminer dans quelle mesure une politique urbaine nationale ou un plan de développement régional répond aux objectifs d'une gestion efficace de l'urbanisation et du développement territorial.</t>
   </si>
   <si>
     <t>Direction de la prospection, de la planification et du suivi-évaluation du MUHRF</t>
   </si>
   <si>
     <t>Booléen (oui / non)</t>
   </si>
   <si>
     <t>12.1.1P1</t>
   </si>
   <si>
     <t>Existence des politiques d’appui à la transition vers des modes de consommation</t>
   </si>
   <si>
+    <t>L'existence des politiques d'appui à la transition vers des modes de consommation fait référence à la présence de stratégies, de programmes ou de mesures gouvernementales conçues pour encourager les changements de comportement des consommateurs vers des pratiques plus durables, responsables et respectueuses de l'environnement. Ces politiques visent à promouvoir des modèles de consommation qui réduisent l'empreinte écologique, minimisent les déchets, favorisent l'utilisation efficace des ressources, et encouragent la consommation de produits et services respectueux de l'environnement.Les politiques d'appui à la transition vers des modes de consommation peuvent inclure des incitations économiques, telles que des subventions, des crédits d'impôt ou des réductions fiscales pour les produits durables, ainsi que des mesures réglementaires, telles que des normes environnementales ou des étiquetages écologiques. Elles peuvent également comprendre des campagnes de sensibilisation du public, des programmes d'éducation, des partenariats avec l'industrie et la société civile, ainsi que des initiatives de recherche et développement pour promouvoir des innovations dans les secteurs de la consommation durable.Ces politiques visent à créer un environnement favorable qui encourage les consommateurs à faire des choix plus responsables, tout en soutenant la transition vers une économie plus circulaire et écologiquement soutenable.</t>
+  </si>
+  <si>
     <t>La méthode de computation pour évaluer l'existence des politiques d'appui à la transition vers des modes de consommation consiste à effectuer une analyse documentaire des politiques gouvernementales et des initiatives publiques visant à promouvoir des comportements de consommation durables. Cela implique d'examiner les documents officiels, les lois, les réglementations, les stratégies nationales de développement durable, les plans d'action environnementaux, ainsi que les programmes et initiatives annoncés publiquement. En identifiant les mesures spécifiques et en évaluant leur mise en œuvre et leur efficacité, il est possible de déterminer dans quelle mesure les gouvernements soutiennent activement la transition vers des modes de consommation plus durables et responsables.</t>
   </si>
   <si>
     <t>MERF/Existence d'une stratégie nationale de développement durable</t>
   </si>
   <si>
     <t>12.3</t>
   </si>
   <si>
     <t>12.3.1P1</t>
   </si>
   <si>
     <t>Indice des pertes au niveau de la production et de la post- récolte (maïs, sorgho, riz, mil et fonio)</t>
   </si>
   <si>
+    <t>L'indice des pertes au niveau de la production et de la post-récolte est un indicateur qui mesure la quantité de céréales perdue tout au long de la chaîne d'approvisionnement, depuis la production agricole jusqu'à la consommation finale. Cela inclut les pertes qui se produisent pendant la récolte, le stockage, le transport, la transformation et la distribution des cultures.</t>
+  </si>
+  <si>
     <t>Pour calculer l'indice des pertes au niveau de la production et de la post-récolte pour les cultures comme le maïs, le sorgho, le riz, le mil et le fonio, on procède comme suit :- Tout d'abord, on rassemble les données sur la quantité totale de pertes subies pour chaque culture, comprenant les pertes au niveau de la production (telles que les pertes dues aux maladies, aux ravageurs, aux conditions météorologiques) et les pertes post-récolte (telles que les pertes lors du stockage, du transport, du traitement).  - Ensuite, on calcule la quantité totale de chaque culture produite pendant une période donnée.- En divisant la quantité totale de pertes par la production totale de chaque culture, et en multipliant le résultat par 100, on obtient l'indice des pertes au niveau de la production et de la post-récolte pour chaque culture. Cet indice est généralement exprimé en pourcentage.En suivant cette méthode, on peut évaluer l'ampleur des pertes pour chaque culture et identifier les domaines où des actions correctives peuvent être nécessaires pour réduire ces pertes.</t>
   </si>
   <si>
     <t>MAEDR / Quatriéme rapport biennal des engagements de Malabo (RB4, 2023)</t>
   </si>
   <si>
     <t>55415</t>
   </si>
   <si>
     <t>57801</t>
   </si>
   <si>
     <t>12.A</t>
   </si>
   <si>
     <t>12.a.1</t>
   </si>
   <si>
     <t>Puissance installée du parc d’énergie renouvelable dans les pays en développement (en watts par habitant)</t>
   </si>
   <si>
+    <t>L'indicateur est défini comme la capacité installée des centrales électriques produisant de l'électricité à partir de sources d'énergie renouvelables, divisée par la population totale d'un pays. La capacité est définie comme la capacité électrique maximale nette installée à la fin de l'année et les sources d'énergie renouvelables sont définies dans les statuts de l'IRENA (voir les concepts ci-dessous).</t>
+  </si>
+  <si>
     <t>Pour chaque pays et chaque année, la capacité de production d'électricité renouvelable à la fin de l'année est divisée par la population totale du pays au milieu de l'année (1er juillet).</t>
   </si>
   <si>
     <t>MDEM/DGE</t>
   </si>
   <si>
     <t>Watt par personne</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>13.2</t>
   </si>
   <si>
     <t>13.2.1P1</t>
   </si>
   <si>
     <t>Nombre de documents de politiques et stratégie ayant pris en compte les changements climatiques</t>
   </si>
   <si>
+    <t>Le nombre de documents de politiques et de stratégies prenant en compte les changements climatiques fait référence au nombre de documents officiels produits par des gouvernements, des organisations internationales, des institutions publiques ou privées, des ONG, ou d'autres entités, qui intègrent explicitement les changements climatiques dans leur cadre politique ou stratégique.Ces documents peuvent inclure des plans nationaux d'adaptation au changement climatique, des stratégies de réduction des émissions de gaz à effet de serre, des politiques sectorielles liées à l'agriculture, à l'énergie, aux transports, à l'eau, à l'aménagement du territoire, ou d'autres domaines, qui prennent en compte les défis et les opportunités liés aux changements climatiques.L'identification et l'analyse de ces documents permettent d'évaluer l'engagement des gouvernements et des autres acteurs dans la lutte contre le changement climatique, ainsi que la prise en compte des enjeux climatiques dans la planification et la mise en œuvre des politiques et des stratégies dans divers secteurs. Cela peut contribuer à renforcer la résilience aux impacts du changement climatique, à réduire les émissions de gaz à effet de serre, et à promouvoir le développement durable à long terme.</t>
+  </si>
+  <si>
     <t>Pour calculer le nombre de documents de politiques et de stratégies prenant en compte les changements climatiques, on peut suivre les étapes suivantes :- Collecte des documents : Rassembler tous les documents pertinents, tels que les politiques nationales, les plans de développement, les stratégies sectorielles, les accords internationaux, etc., qui abordent explicitement ou implicitement les questions liées aux changements climatiques.- Analyse des documents : Examiner chaque document pour identifier s'il aborde les changements climatiques, qu'il s'agisse de leur reconnaissance comme un problème prioritaire, de l'intégration d'objectifs spécifiques liés au climat, de la mise en œuvre de mesures d'adaptation ou d'atténuation, etc.- Comptage des documents : Compter le nombre de documents qui répondent aux critères définis lors de l'analyse. Cela peut inclure la distinction entre les documents qui abordent les changements climatiques de manière globale et ceux qui se concentrent spécifiquement sur des aspects comme l'adaptation, l'atténuation, la gestion des risques climatiques, etc.- Calcul du nombre total : Additionner le nombre de documents qui ont pris en compte les changements climatiques pour obtenir le nombre total de documents de politiques et de stratégies liés aux changements climatiques.En suivant cette méthodologie, on peut quantifier le nombre de documents officiels qui intègrent les enjeux des changements climatiques dans leur élaboration et contribuent ainsi à la prise en compte de ces défis dans les politiques et les stratégies gouvernementales.</t>
   </si>
   <si>
     <t>Ministère de la planification et du développement + Ministère de l'Environnement et des Ressources  Forestières.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>14.4</t>
   </si>
   <si>
     <t>14.4.1</t>
   </si>
   <si>
     <t>Proportion de stocks de poissons dont le niveau est biologiquement viable</t>
   </si>
   <si>
     <t>La FAO publie actuellement les indicateurs mondiaux et régionaux calculés à partir de l’évaluation par la FAO d’une liste sélectionnée de stocks de poissons dans le monde. La méthodologie est décrite dans le document technique de la FAO (FAO 2011).</t>
   </si>
   <si>
     <t>Rapport annuel de performance MAEDR, 2020 ; rapport bilan de la campagne agricole 2021-2022 ; rapport de performance MERF 2018 et rapport annuel du projet WACA 2020-2021</t>
   </si>
   <si>
     <t>24620</t>
   </si>
   <si>
     <t>17928</t>
   </si>
   <si>
     <t>17984</t>
   </si>
   <si>
     <t>14.5</t>
   </si>
   <si>
     <t>14.5.1</t>
   </si>
   <si>
     <t>Surface des aires marines protégées, en proportion de la surface totale</t>
   </si>
   <si>
+    <t>L'indicateur Couverture des aires protégées par rapport aux aires marines montre les tendances dans le temps du pourcentage moyen de chaque site important pour la biodiversité marine (c'est-à-dire ceux qui contribuent de manière significative à la persistance mondiale de la biodiversité) qui est couvert par des aires protégées désignées et d'autres mesures de conservation efficaces par zone (OECM).</t>
+  </si>
+  <si>
     <t>Cet indicateur est calculé à partir de données dérivées d'un chevauchement spatial entre les polygones numériques pour les aires protégées de la WDPA (UNEP-WCMC &amp; UICN 2020), les polygones numériques pour les OECM de la WDOECM et les polygones numériques pour les ZCB marines de la WDKBA, y compris les zones importantes pour les oiseaux et la biodiversité, les sites Alliance for Zero Extinction et d'autres ZCB). Les sites ont été classés comme ZCB marines en procédant à un chevauchement spatial entre les polygones de la ZCB et une couche raster océanique (produite à partir de la couche « adm0 » de la base de données des zones administratives mondiales (GADM 2019)), classant toute ZCB comme une ZCB marine où elle avait un chevauchement ≥ 5 % avec la couche océanique (par conséquent, certains sites ont été classés à la fois comme marins et terrestres). La valeur de l'indicateur à un moment donné, sur la base des données sur l'année de création de l'aire protégée enregistrée dans la WDPA, est calculée comme le pourcentage moyen de chaque ZCB actuellement reconnue qui est couverte par des aires protégées et/ou des OECM</t>
   </si>
   <si>
     <t>World Development Indicators, 2021, Ministère  de l'Environnement et des Ressources  Forestières/Direction de la pêche et aquaculture</t>
   </si>
   <si>
     <t>0.1997</t>
   </si>
   <si>
     <t>0.1996</t>
   </si>
   <si>
     <t>14.5.1P1</t>
   </si>
   <si>
     <t>Linéaire de côte protégée</t>
   </si>
   <si>
     <t>Pour calculer la longueur linéaire de la côte protégée, on procède comme suit :1. Délimitation de la zone protégée : Identifier les zones côtières qui sont désignées comme protégées par des législations nationales ou internationales, des réglementations environnementales ou des politiques de conservation. Ces zones peuvent inclure des réserves naturelles, des parcs marins, des aires protégées, des sites du patrimoine mondial, etc.2. Mesure de la longueur de la côte protégée : Utiliser des outils de cartographie ou des données géospatiales pour mesurer la longueur totale de la côte qui est incluse dans les zones protégées. Cela peut être fait en traçant la ligne côtière de chaque zone protégée et en additionnant les longueurs de chaque segment de côte.3. Validation et mise à jour des données : Assurer que les données utilisées pour mesurer la longueur de la côte protégée sont précises et à jour. Cela peut nécessiter la consultation de bases de données officielles, de cartes gouvernementales, de rapports d'organisations de conservation, etc.4. Calcul de la longueur linéaire : Une fois la longueur de la côte protégée mesurée pour chaque zone, additionner ces longueurs pour obtenir la longueur linéaire totale de la côte protégée pour la région ou le pays concerné.En suivant cette méthodologie, on peut obtenir une estimation précise de la longueur de la côte qui bénéficie d'une protection officielle, ce qui est important pour évaluer l'étendue des efforts de conservation côtière et maritime.</t>
   </si>
   <si>
     <t>Rapport annuel de performance MAED, 2020 ; rapport bilan de la campagne agricole 2021-2022 ; rapport de performance MERF 2018 et rapport annuel du projet WACA 2020-2021</t>
   </si>
   <si>
     <t>Mètre</t>
@@ -3196,456 +3475,507 @@
   <si>
     <t>14.5.1P2</t>
   </si>
   <si>
     <t>Proportion de la côte protégée</t>
   </si>
   <si>
     <t>Pour calculer la proportion de la côte protégée par rapport à la longueur totale de la côte, on mesure d'abord la longueur totale de la côte protégée, puis on divise cette longueur par la longueur totale de la côte, en multipliant le résultat par 100 pour obtenir un pourcentage. Cela permet d'obtenir une estimation de la part de la côte qui bénéficie d'une protection officielle.</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>44.54</t>
   </si>
   <si>
     <t>14.7</t>
   </si>
   <si>
     <t>14.7.1a</t>
   </si>
   <si>
     <t>Pêche durable en pourcentage du PIB</t>
   </si>
   <si>
+    <t>Cet indicateur exprime la valeur ajoutée des pêches de capture marines durables en proportion du produit intérieur brut (PIB).</t>
+  </si>
+  <si>
     <t>La méthode de calcul pour 14.7.1 diffère selon la disponibilité des données. La méthode 1 décrit les étapes du calcul de 14.7.1 en utilisant la durabilité nationale. La méthode 2 présente les étapes du calcul de 14.7.1 à l'aide de données de substitution sur la durabilité régionale.</t>
   </si>
   <si>
     <t>MEF / Situation des indicateurs de suiv des ODD2023</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>15.1</t>
   </si>
   <si>
     <t>15.1.1</t>
   </si>
   <si>
     <t>Surface des zones forestières, en proportion dela surface terrestre</t>
   </si>
   <si>
+    <t>Superficie forestière en proportion de la superficie totale des terres</t>
+  </si>
+  <si>
     <t>(Surface forestière (année de référence) / Surface terrestre (année de référence)) × 100</t>
   </si>
   <si>
     <t>Rapport bilan 2020 de mise en œuvre du PND, Ministère  de l'Environnement et des Ressources  Forestières</t>
   </si>
   <si>
     <t>24.24</t>
   </si>
   <si>
     <t>24.39</t>
   </si>
   <si>
     <t>24.51</t>
   </si>
   <si>
     <t>15.1.2P1</t>
   </si>
   <si>
     <t>Pourcentage de superficie forestière se trouvant dans des aires protégées juridiquement constituées</t>
   </si>
   <si>
     <t>Pour calculer le pourcentage de superficie forestière se trouvant dans des aires protégées juridiquement constituées, on commence par mesurer la superficie totale des forêts dans la région ou le pays concerné. Ensuite, on identifie et cartographie les aires protégées juridiquement constituées qui comprennent des zones forestières, comme les parcs nationaux, les réserves naturelles, etc. En utilisant des outils de cartographie ou des données géospatiales, on calcule la superficie totale des forêts à l'intérieur de ces aires protégées. En divisant cette superficie par la superficie forestière totale, puis en multipliant le résultat par 100, on obtient le pourcentage de superficie forestière dans des aires protégées. Cela permet d'évaluer l'efficacité des mesures de conservation et de protection des forêts dans ces zones dédiées à la préservation de la biodiversité.</t>
   </si>
   <si>
     <t>7.4</t>
   </si>
   <si>
     <t>7.9</t>
   </si>
   <si>
     <t>7.97</t>
   </si>
   <si>
     <t>15.2.1P1</t>
   </si>
   <si>
     <t>Superficie des plantations réalisée</t>
   </si>
   <si>
+    <t>La superficie des plantations réalisée fait référence à la mesure de la surface totale sur laquelle des plantations ont été établies dans une région donnée, généralement sur une base annuelle. Cette mesure est importante pour évaluer l'ampleur des activités de plantation dans divers secteurs tels que l'agriculture, la foresterie, l'horticulture ou d'autres industries connexes</t>
+  </si>
+  <si>
     <t>Pour calculer la superficie des plantations réalisées, rassemblez d'abord les données sur ces plantations, telles que les rapports d'entreprises forestières ou agricoles, les bases de données gouvernementales, etc. Identifiez les différents types de plantations, comme les plantations forestières, fruitières ou agricoles. Ensuite, mesurez la superficie de chaque type de plantation, que ce soit par des données géospatiales, des enquêtes sur le terrain ou d'autres moyens de collecte de données. Enfin, additionnez la superficie de toutes les plantations pour obtenir la superficie totale des plantations réalisées dans la région ou le pays.</t>
   </si>
   <si>
     <t>Rapports annuels, MERF</t>
   </si>
   <si>
     <t>Hectares (ha)</t>
   </si>
   <si>
     <t>966.7</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
     <t>15.3</t>
   </si>
   <si>
     <t>15.3.1</t>
   </si>
   <si>
     <t>Surface des terres dégradées, en proportion de la surface terrestre</t>
   </si>
   <si>
+    <t>Superficie des terres dégradées, en proportion de la surface terrestre</t>
+  </si>
+  <si>
     <t>En analysant les changements dans les sous-indicateurs dans le contexte d'évaluations locales du climat, du sol, de l'utilisation des terres et de tout autre facteur influençant l'état des terres, les autorités nationales peuvent déterminer quelles unités de terres doivent être classées comme dégradées, additionner le total et rendre compte de ces éléments. l’indicateur. Un cadre conceptuel, approuvé par l’organe directeur de la CNULD en septembre 201730, sous-tend une méthodologie universelle pour élaborer l’indicateur. La méthodologie aide les pays à sélectionner les ensembles de données les plus appropriés pour les sous-indicateurs et à déterminer les méthodes nationales d'estimation de l'indicateur. Afin d'aider les pays dans le suivi et l'établissement de rapports, un guide de bonnes pratiques pour l'indicateur 15.3.131 des ODD a été élaboré par la CNULCD et ses partenaires.</t>
   </si>
   <si>
     <t>Ministère de l’environnement et des ressources forestières, 2021</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>15.4</t>
   </si>
   <si>
     <t>15.4.2a</t>
   </si>
   <si>
     <t>Indice de couvert végétal montagneux</t>
   </si>
   <si>
+    <t>L'indice de couverture verte des montagnes (MGCI) est conçu pour mesurer l'étendue et les changements de la couverture verte - c'est-à-dire les forêts, les arbustes, les arbres, les pâturages, les terres cultivées, etc. - dans les zones de montagne. Le MGCI est défini comme le pourcentage de couverture verte sur la surface totale de la zone montagneuse d'un pays donné et pour une année de rapport donnée. L'objectif de l'indice est de suivre l'évolution du couvert végétal et ainsi d'évaluer l'état de conservation des écosystèmes de montagne.</t>
+  </si>
+  <si>
     <t>L'indice de couverture verte des montagnes, est défini comme : 𝑛 / Total de la zone de montagne) × 100 Où : • Superficie de couverture verte de montagne = Somme des superficies (en km2) couvertes par (1) les zones couvertes d'arbres, (2) les terres cultivées, (3) les prairies, (4) les arbustes -zones couvertes et (5) végétation arbustive et/ou herbacée, classes aquatiques ou régulièrement inondées au cours de la période de référence n. • Superficie totale des montagnes = Superficie totale des montagnes (en km2 ). Au numérateur comme au dénominateur, la zone de montagne est définie selon l'UNEP-WCMC (2002).</t>
   </si>
   <si>
     <t>Estimations FAO, Ministère  de l'Environnement et des Ressources  Forestières</t>
   </si>
   <si>
     <t>99.83</t>
   </si>
   <si>
     <t>16.3.1</t>
   </si>
   <si>
     <t>Proportion des personnes victimes de violences aucours des 12 mois précédents ayant signalé les faits aux autorités compétentes ou recouru à d’autres mécanismes de règlement des différends officiellement reconnus</t>
   </si>
   <si>
+    <t>Nombre de victimes de crimes violents au cours des 12 derniers mois qui ont signalé leur victimisation aux autorités compétentes ou à d'autres mécanismes de résolution de conflits officiellement reconnus, en pourcentage de toutes les victimes de crimes violents au cours des 12 derniers mois.</t>
+  </si>
+  <si>
     <t>Nombre de victimes d'infractions violentes au cours des 12 derniers mois qui ont signalé leur victimisation aux autorités compétentes ou à d'autres mécanismes de résolution des conflits officiellement reconnus, divisé par le nombre total de victimes d'infractions violentes au cours des 12 derniers mois (également appelé « taux de dénonciation d'infractions »).</t>
   </si>
   <si>
     <t>ERI-ESI 2017, Ministère de la sécurité et de la protection civile + INSEED</t>
   </si>
   <si>
     <t>36.1</t>
   </si>
   <si>
     <t>39.2</t>
   </si>
   <si>
     <t>16.3.2P1</t>
   </si>
   <si>
     <t>Proportion des détenus en attente de jugement par rapport à la population de détenus au 31 Décembre</t>
   </si>
   <si>
     <t>Pour calculer la proportion des détenus en attente de jugement par rapport à la population totale des détenus au 31 décembre, vous pouvez suivre ces étapes :1. Déterminer le nombre de détenus en attente de jugement : Obtenez le nombre de détenus qui attendent leur jugement à la date spécifiée, généralement le 31 décembre de l'année en question. Ces données peuvent être fournies par les services pénitentiaires, les tribunaux ou d'autres organismes officiels.2. Déterminer la population totale des détenus : Obtenez le nombre total de détenus, y compris ceux en attente de jugement, à la même date, généralement le 31 décembre. Cela peut également être fourni par les services pénitentiaires ou d'autres autorités compétentes.3. Calculer la proportion : Divisez le nombre de détenus en attente de jugement par le nombre total de détenus, puis multipliez le résultat par 100 pour obtenir le pourcentage.Formule :Proportion des détenus en attente de jugement = (Nombre de détenus en attente de jugement / Population totale des détenus)  * 100</t>
   </si>
   <si>
     <t>Annuaire statistique national 2014-2019 INSEED (page 385), Ministère de la Justice chargé de la Relation avec les Institution de la Républiques/Droits de l'homme</t>
   </si>
   <si>
     <t>65.09</t>
   </si>
   <si>
     <t>63.18</t>
   </si>
   <si>
     <t>64.16</t>
   </si>
   <si>
     <t>59.75</t>
   </si>
   <si>
     <t>59.97</t>
   </si>
   <si>
     <t>16.5.1</t>
   </si>
   <si>
     <t>Proportion de personnes ayant eu, au moins une fois, affaire à un agent public auquel elles ont versé un pot-de-vin ou qui leur a demandé un pot-de-vin au cours des 12 mois précédents</t>
   </si>
   <si>
+    <t>Cet indicateur est défini comme le pourcentage de personnes qui ont payé au moins un pot-de-vin (a donné de l'argent, un cadeau ou une contre-faveur à un agent public) à un agent public, ou qui se sont fait demander un pot-de-vin par ces agents publics, au cours des 12 derniers mois, par rapport aux personnes qui ont eu au moins un contact avec un agent public au cours de la même période.</t>
+  </si>
+  <si>
     <t>L'indicateur est calculé comme le nombre total de personnes qui ont versé au moins un pot-de-vin à un agent public (ou qui ont reçu une demande de pot-de-vin) au cours des 12 derniers mois, sur le nombre total de personnes qui ont eu au moins un contact avec un agent public au cours de la même période, multiplié par 100. 𝑙𝑒𝑛𝑐𝑒 = 100 ∗ 𝐵 / 𝐶 Où B fait référence au nombre de personnes qui ont versé un pot-de-vin à un agent public ou à qui un agent public a demandé un pot-de-vin au cours des 12 derniers mois, et C fait référence au nombre total de personnes qui ont eu des contacts avec des agents publics au cours des 12 derniers mois.</t>
   </si>
   <si>
     <t>ERI-ESI 2017, INSEED,</t>
   </si>
   <si>
     <t>16.5.2</t>
   </si>
   <si>
     <t>Proportion d’entreprises ayant eu au moins une fois affaire à un agent public auquel elles ont versé un pot-de-vin ou qui leur a demandé un pot-de-vin au cours des 12 mois précédents</t>
   </si>
   <si>
+    <t>Le pourcentage d'entreprises ayant subi au moins une demande de paiement de pot-de-vin dans 6 transactions publiques portant sur l'accès aux services publics, les permis, les licences et les taxes.</t>
+  </si>
+  <si>
     <t>L'indicateur est calculé pour chaque pays, en examinant la proportion d'entreprises qui ont répondu « oui » aux questions de l'enquête. Pour tous les projets d'enquête auprès des entreprises menés depuis 2006, l'ensemble de données résultant a des poids d'échantillonnage. Par conséquent, la valeur de l'indicateur, qui est calculée à l'aide de Stata, intègre ces poids d'échantillonnage ainsi que les strates de conception.</t>
   </si>
   <si>
     <t>http://www.enterprisesurveys.org/, Ministère de l'économie et des finances + ARMP + DNCMP</t>
   </si>
   <si>
     <t>4.7</t>
   </si>
   <si>
     <t>16.6</t>
   </si>
   <si>
     <t>16.6.1</t>
   </si>
   <si>
     <t>Dépenses publiques primaires en proportion du budget initial approuvé, par secteur (ou par code budgétaire ou autre critère similaire)</t>
   </si>
   <si>
+    <t>Dépenses des administrations primaires en proportion du budget initial approuvéCet indicateur mesure la mesure dans laquelle les dépenses budgétaires agrégées reflètent le montant initialement approuvé, tel que défini dans les documents budgétaires et les rapports fiscaux du gouvernement. Le champ couvert est celui de l'administration centrale budgétaire (BCG) et la période couvre chaque année fiscale pour les pays suivants</t>
+  </si>
+  <si>
     <t>L'indicateur PI-1 du PEFA (décrit ci-dessous) est utilisé comme base pour l'indicateur de l'ODD 16.6.1, conformément aux orientations en matière de mesure et de couverture. Afin de faciliter le calcul et l'analyse des données dans le temps et de les rendre applicables à tous les pays, il a été décidé que l'indicateur de l'ODD 16.6.1 serait basé sur la collecte annuelle de données sur les budgets approuvés et exécutés pour tous les pays et qu'il serait calculé chaque année.</t>
   </si>
   <si>
     <t>MEF    /  Situation ses indicateurs de suivi ODD2023   / www.pefa.org</t>
   </si>
   <si>
     <t>73.13</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
     <t>44.46</t>
   </si>
   <si>
     <t>32.52</t>
   </si>
   <si>
     <t>57.75</t>
   </si>
   <si>
     <t>57.87</t>
   </si>
   <si>
     <t>65.01</t>
   </si>
   <si>
     <t>16.7.1a</t>
   </si>
   <si>
     <t>Répartition des postes (par sexe, âge, situation au regard du handicap et groupe de population) dans les institutions publiques (organes législatifs, services publics et organes judiciaires aux niveaux local et national), par rapport à la répartition nationale</t>
   </si>
   <si>
+    <t>Il mesure la représentation dans la fonction publique en fonction du sexe, de l'âge, du handicap et du statut de groupe de population des fonctionnaires, et évalue dans quelle mesure ceux-ci correspondent à la proportion de ces groupes dans la société dans son ensemble. Plus précisément, cet indicateur mesure la représentation proportionnelle de divers groupes démographiques (femmes, jeunes, personnes handicapées et groupes de population pertinents au niveau national) dans diverses catégories professionnelles ainsi qu'à deux niveaux administratifs (national et infranational).</t>
+  </si>
+  <si>
     <t>Le calcul simple pour chaque année et pour chaque pays dans la feuille Excel soumise est le suivant</t>
   </si>
   <si>
     <t>Annuaire statistique national 2014-2019 (page 38), Ministère de la Fonction Publique du Travail et de la Reforme Administrative</t>
   </si>
   <si>
     <t>42429</t>
   </si>
   <si>
     <t>42501</t>
   </si>
   <si>
     <t>43436</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
     <t>10451</t>
   </si>
   <si>
     <t>10571</t>
   </si>
   <si>
     <t>52808</t>
   </si>
   <si>
     <t>52952</t>
   </si>
   <si>
     <t>54007</t>
   </si>
   <si>
     <t>16.7.2</t>
   </si>
   <si>
     <t>Proportion de la population qui estime que la prise de décisions est ouverte et réactive, par sexe, âge, situation au regard du handicap et groupe de la population</t>
   </si>
   <si>
+    <t>Cet indicateur basé sur des enquêtes mesure les niveaux d'« efficacité politique externe » autodéclarés, c'est-à-dire la mesure dans laquelle les gens pensent que les politiciens et/ou les institutions politiques écouteront et agiront en fonction des opinions des citoyens ordinaires.</t>
+  </si>
+  <si>
     <t>Résultat global des dépenses = Budget exécuté/Budget approuvé*100</t>
   </si>
   <si>
     <t>23.7</t>
   </si>
   <si>
     <t>24.6</t>
   </si>
   <si>
     <t>17.1</t>
   </si>
   <si>
     <t>17.1.1</t>
   </si>
   <si>
     <t>Total des recettes publiques en proportion du PIB, par source</t>
   </si>
   <si>
+    <t>Les recettes sont définies au chapitre 4 (paragraphe 4.23) du Manuel des statistiques de finances publiques (GFSM) 2014 comme une augmentation de la valeur nette résultant d'une transaction. Il s'agit d'un indicateur budgétaire permettant d'évaluer la viabilité des activités budgétaires. Les administrations publiques ont quatre types de recettes. Les principaux types de recettes sont les impôts (code SFP 11), les cotisations sociales (code SFP 12), les subventions (code SFP 13) et les autres recettes (code SFP 14). Parmi ceux-ci, les prélèvements obligatoires et les transferts sont les principales sources de recettes pour la plupart des administrations publiques. En particulier, les impôts sont des montants obligatoires sans contrepartie à recevoir par les administrations publiques des unités institutionnelles. Les cotisations sociales sont des recettes réelles ou imputées à recevoir par les régimes d'assurance sociale pour couvrir les prestations d'assurance sociale à payer. Les subventions sont des transferts à recevoir par les administrations publiques d'autres administrations publiques résidentes ou non résidentes ou d'organisations internationales, et qui ne répondent pas à la définition d'un impôt, d'une subvention ou d'une contribution sociale.</t>
+  </si>
+  <si>
     <t>L’indicateur 17.1.1 sera dérivé des séries qui constituent la base du cadre de reporting du GFS. Les séries de revenus du GFS gérées par le Département des statistiques du FMI sont rassemblées dans le tableau 1 du questionnaire standard sur les données annuelles. Chaque opération de recettes est classée selon qu'il s'agit d'un impôt ou d'un autre type de recettes. Les agrégats de revenus du GFS sont des sommations d'entrées et d'éléments individuels dans cette classe particulière de flux et permettent à ces données d'être organisées de manière gérable et analytiquement utile. Par exemple, les recettes fiscales sont la somme de tous les flux classés comme impôts. Conceptuellement, la valeur de chaque agrégat principal de revenus est la somme des valeurs de tous les éléments de la catégorie concernée.</t>
   </si>
   <si>
     <t>Ministère de l'Economie et des Finances/ DGEAE, Ministère de l'économie et des finances + Comité PIB</t>
   </si>
   <si>
     <t>12.4</t>
   </si>
   <si>
     <t>12.5</t>
   </si>
   <si>
     <t>13.1</t>
   </si>
   <si>
     <t>17.3.2</t>
   </si>
   <si>
     <t>Volume des envois de fonds de travailleurs migrants (en dollars des États-Unis) en proportion du PIB total</t>
   </si>
   <si>
+    <t>Les envois de fonds personnels reçus en proportion du PIB correspondent à l'afflux d'envois de fonds personnels exprimé en</t>
+  </si>
+  <si>
     <t>Les envois de fonds personnels sont la somme de deux éléments définis dans la sixième édition de la Balance des</t>
   </si>
   <si>
     <t>11.9</t>
   </si>
   <si>
     <t>17.4.1a</t>
   </si>
   <si>
     <t>Taux d’endettement</t>
   </si>
   <si>
+    <t>pourcentage du produit intérieur brut (PIB).</t>
+  </si>
+  <si>
     <t>Manuel des paiements : transferts personnels et rémunération des salariés. Les estimations des services de la Banque mondiale sur</t>
   </si>
   <si>
     <t>Indicateurs additionnels pour l'Objectif 17 tirés du VNR 2022 mais il n' y a pas de sources indiquées</t>
   </si>
   <si>
     <t>27.6</t>
   </si>
   <si>
     <t>17.4.1S1</t>
   </si>
   <si>
     <t>Service de la dette extérieure en proportion des exportations de biens et services</t>
   </si>
   <si>
+    <t>Le service de la dette extérieure en proportion des exportations de biens et services est un indicateur économique qui mesure la charge financière que représente le remboursement de la dette extérieure pour un pays par rapport à ses exportations de biens et services. Cela permet d'évaluer la capacité d'un pays à honorer ses obligations de paiement de la dette en fonction de ses revenus générés par les exportations.</t>
+  </si>
+  <si>
     <t>Le volume des données sur les envois de fonds personnels est utilisé à des fins de comblement des lacunes. Données sur le PIB, provenant du monde</t>
   </si>
   <si>
     <t>MEF/ DGTCP/DDPF</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>4.47</t>
   </si>
   <si>
     <t>4.84</t>
   </si>
   <si>
     <t>3.36</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>17.6.1P1</t>
   </si>
   <si>
     <t>Abonnements à une connexion à Internet à haut débit fixe pour 100 habitants</t>
   </si>
   <si>
+    <t>Le nombre d'abonnements à une connexion à Internet à haut débit fixe pour 100 habitants est un indicateur qui mesure la pénétration de l'accès à Internet à haut débit fixe dans une population donnée. Il représente le nombre d'abonnements à ce type de service pour chaque tranche de 100 habitants.Cet indicateur est important car il permet d'évaluer le niveau d'accessibilité à l'Internet haut débit fixe dans une région ou un pays, ce qui est crucial pour le développement économique, social et technologique. L'accès à Internet à haut débit fixe offre des possibilités d'éducation en ligne, de commerce électronique, de communication, d'accès à l'information et d'autres services en ligne.</t>
+  </si>
+  <si>
     <t>La base de données des Indicateurs du développement dans le monde (WDI) de la Banque est ensuite utilisée pour exprimer l’indicateur sous forme de</t>
   </si>
   <si>
     <t>ARCEP/ Rapport sur l'évolution des taux de pénétration au Togo depuis 2010</t>
   </si>
   <si>
     <t>0.95</t>
   </si>
   <si>
     <t>0.23</t>
   </si>
   <si>
     <t>0.35</t>
   </si>
   <si>
     <t>0.42</t>
   </si>
   <si>
     <t>0.83</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>17.8</t>
   </si>
   <si>
     <t>17.8.1</t>
   </si>
   <si>
     <t>Proportion de la population utilisant Internet</t>
+  </si>
+  <si>
+    <t>La proportion indicatrice d'individus utilisant Internet est définie comme la proportion d'individus qui ont utilisé Internet à partir de n'importe quel endroit au cours des trois derniers mois.</t>
   </si>
   <si>
     <t>pourcentage du PIB.</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
     <t>20.8</t>
   </si>
   <si>
     <t>20.73</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
 </sst>
 </file>
 
@@ -5373,29332 +5703,29332 @@
       </c>
       <c r="J35" t="s">
         <v>104</v>
       </c>
       <c r="K35" t="s">
         <v>98</v>
       </c>
       <c r="L35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" t="s">
         <v>107</v>
       </c>
       <c r="D36" t="s">
         <v>108</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F36" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H36">
         <v>2015</v>
       </c>
       <c r="I36" t="s">
         <v>23</v>
       </c>
       <c r="J36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>108</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H37">
         <v>2017</v>
       </c>
       <c r="I37" t="s">
         <v>23</v>
       </c>
       <c r="J37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>16</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" t="s">
         <v>107</v>
       </c>
       <c r="D38" t="s">
         <v>108</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H38">
         <v>2018</v>
       </c>
       <c r="I38" t="s">
         <v>23</v>
       </c>
       <c r="J38" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K38" t="s">
         <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>16</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
       <c r="D39" t="s">
         <v>108</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H39">
         <v>2019</v>
       </c>
       <c r="I39" t="s">
         <v>23</v>
       </c>
       <c r="J39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K39" t="s">
         <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>16</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" t="s">
         <v>107</v>
       </c>
       <c r="D40" t="s">
         <v>108</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H40">
         <v>2020</v>
       </c>
       <c r="I40" t="s">
         <v>23</v>
       </c>
       <c r="J40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K40" t="s">
         <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>16</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>108</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F41" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41" t="s">
         <v>23</v>
       </c>
       <c r="J41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K41" t="s">
         <v>25</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>16</v>
       </c>
       <c r="B42" t="s">
         <v>106</v>
       </c>
       <c r="C42" t="s">
         <v>107</v>
       </c>
       <c r="D42" t="s">
         <v>108</v>
       </c>
       <c r="E42" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H42">
         <v>2022</v>
       </c>
       <c r="I42" t="s">
         <v>23</v>
       </c>
       <c r="J42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K42" t="s">
         <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>16</v>
       </c>
       <c r="B43" t="s">
         <v>106</v>
       </c>
       <c r="C43" t="s">
         <v>107</v>
       </c>
       <c r="D43" t="s">
         <v>108</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G43" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H43">
         <v>2015</v>
       </c>
       <c r="I43" t="s">
         <v>23</v>
       </c>
       <c r="J43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K43" t="s">
         <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>16</v>
       </c>
       <c r="B44" t="s">
         <v>106</v>
       </c>
       <c r="C44" t="s">
         <v>107</v>
       </c>
       <c r="D44" t="s">
         <v>108</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H44">
         <v>2017</v>
       </c>
       <c r="I44" t="s">
         <v>23</v>
       </c>
       <c r="J44" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K44" t="s">
         <v>25</v>
       </c>
       <c r="L44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>16</v>
       </c>
       <c r="B45" t="s">
         <v>106</v>
       </c>
       <c r="C45" t="s">
         <v>107</v>
       </c>
       <c r="D45" t="s">
         <v>108</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H45">
         <v>2018</v>
       </c>
       <c r="I45" t="s">
         <v>23</v>
       </c>
       <c r="J45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K45" t="s">
         <v>25</v>
       </c>
       <c r="L45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" t="s">
         <v>106</v>
       </c>
       <c r="C46" t="s">
         <v>107</v>
       </c>
       <c r="D46" t="s">
         <v>108</v>
       </c>
       <c r="E46" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F46" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G46" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H46">
         <v>2019</v>
       </c>
       <c r="I46" t="s">
         <v>23</v>
       </c>
       <c r="J46" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K46" t="s">
         <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>16</v>
       </c>
       <c r="B47" t="s">
         <v>106</v>
       </c>
       <c r="C47" t="s">
         <v>107</v>
       </c>
       <c r="D47" t="s">
         <v>108</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F47" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G47" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H47">
         <v>2020</v>
       </c>
       <c r="I47" t="s">
         <v>23</v>
       </c>
       <c r="J47" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K47" t="s">
         <v>25</v>
       </c>
       <c r="L47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
         <v>106</v>
       </c>
       <c r="C48" t="s">
         <v>107</v>
       </c>
       <c r="D48" t="s">
         <v>108</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F48" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G48" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H48">
         <v>2017</v>
       </c>
       <c r="I48" t="s">
         <v>23</v>
       </c>
       <c r="J48" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K48" t="s">
         <v>25</v>
       </c>
       <c r="L48" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
         <v>106</v>
       </c>
       <c r="C49" t="s">
         <v>107</v>
       </c>
       <c r="D49" t="s">
         <v>108</v>
       </c>
       <c r="E49" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F49" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G49" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H49">
         <v>2018</v>
       </c>
       <c r="I49" t="s">
         <v>23</v>
       </c>
       <c r="J49" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K49" t="s">
         <v>25</v>
       </c>
       <c r="L49" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>16</v>
       </c>
       <c r="B50" t="s">
         <v>106</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50" t="s">
         <v>108</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F50" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G50" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H50">
         <v>2019</v>
       </c>
       <c r="I50" t="s">
         <v>23</v>
       </c>
       <c r="J50" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K50" t="s">
         <v>25</v>
       </c>
       <c r="L50" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>16</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51" t="s">
         <v>107</v>
       </c>
       <c r="D51" t="s">
         <v>108</v>
       </c>
       <c r="E51" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G51" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H51">
         <v>2020</v>
       </c>
       <c r="I51" t="s">
         <v>23</v>
       </c>
       <c r="J51" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K51" t="s">
         <v>25</v>
       </c>
       <c r="L51" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>16</v>
       </c>
       <c r="B52" t="s">
         <v>106</v>
       </c>
       <c r="C52" t="s">
         <v>107</v>
       </c>
       <c r="D52" t="s">
         <v>108</v>
       </c>
       <c r="E52" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F52" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G52" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H52">
         <v>2015</v>
       </c>
       <c r="I52" t="s">
         <v>23</v>
       </c>
       <c r="J52" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="K52" t="s">
         <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>16</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" t="s">
         <v>107</v>
       </c>
       <c r="D53" t="s">
         <v>108</v>
       </c>
       <c r="E53" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F53" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G53" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H53">
         <v>2018</v>
       </c>
       <c r="I53" t="s">
         <v>23</v>
       </c>
       <c r="J53" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="K53" t="s">
         <v>25</v>
       </c>
       <c r="L53" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" t="s">
         <v>106</v>
       </c>
       <c r="C54" t="s">
         <v>107</v>
       </c>
       <c r="D54" t="s">
         <v>108</v>
       </c>
       <c r="E54" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F54" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G54" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H54">
         <v>2019</v>
       </c>
       <c r="I54" t="s">
         <v>23</v>
       </c>
       <c r="J54" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="K54" t="s">
         <v>25</v>
       </c>
       <c r="L54" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>16</v>
       </c>
       <c r="B55" t="s">
         <v>106</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55" t="s">
         <v>108</v>
       </c>
       <c r="E55" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F55" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G55" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H55">
         <v>2020</v>
       </c>
       <c r="I55" t="s">
         <v>23</v>
       </c>
       <c r="J55" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>16</v>
       </c>
       <c r="B56" t="s">
         <v>106</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56" t="s">
         <v>108</v>
       </c>
       <c r="E56" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F56" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G56" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H56">
         <v>2015</v>
       </c>
       <c r="I56" t="s">
         <v>23</v>
       </c>
       <c r="J56" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>16</v>
       </c>
       <c r="B57" t="s">
         <v>106</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57" t="s">
         <v>108</v>
       </c>
       <c r="E57" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F57" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G57" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H57">
         <v>2017</v>
       </c>
       <c r="I57" t="s">
         <v>23</v>
       </c>
       <c r="J57" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K57" t="s">
         <v>25</v>
       </c>
       <c r="L57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>16</v>
       </c>
       <c r="B58" t="s">
         <v>106</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58" t="s">
         <v>108</v>
       </c>
       <c r="E58" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F58" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G58" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H58">
         <v>2018</v>
       </c>
       <c r="I58" t="s">
         <v>23</v>
       </c>
       <c r="J58" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K58" t="s">
         <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>16</v>
       </c>
       <c r="B59" t="s">
         <v>106</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59" t="s">
         <v>108</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F59" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G59" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H59">
         <v>2019</v>
       </c>
       <c r="I59" t="s">
         <v>23</v>
       </c>
       <c r="J59" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K59" t="s">
         <v>25</v>
       </c>
       <c r="L59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>16</v>
       </c>
       <c r="B60" t="s">
         <v>106</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60" t="s">
         <v>108</v>
       </c>
       <c r="E60" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F60" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G60" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H60">
         <v>2020</v>
       </c>
       <c r="I60" t="s">
         <v>23</v>
       </c>
       <c r="J60" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K60" t="s">
         <v>25</v>
       </c>
       <c r="L60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>16</v>
       </c>
       <c r="B61" t="s">
         <v>106</v>
       </c>
       <c r="C61" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D61" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E61" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F61" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2017</v>
       </c>
       <c r="I61" t="s">
         <v>23</v>
       </c>
       <c r="J61" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="K61" t="s">
         <v>42</v>
       </c>
       <c r="L61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>16</v>
       </c>
       <c r="B62" t="s">
         <v>106</v>
       </c>
       <c r="C62" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D62" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E62" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F62" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>2018</v>
       </c>
       <c r="I62" t="s">
         <v>23</v>
       </c>
       <c r="J62" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K62" t="s">
         <v>42</v>
       </c>
       <c r="L62" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="63" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>16</v>
       </c>
       <c r="B63" t="s">
         <v>106</v>
       </c>
       <c r="C63" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D63" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E63" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F63" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>2019</v>
       </c>
       <c r="I63" t="s">
         <v>23</v>
       </c>
       <c r="J63" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K63" t="s">
         <v>42</v>
       </c>
       <c r="L63" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>16</v>
       </c>
       <c r="B64" t="s">
         <v>106</v>
       </c>
       <c r="C64" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D64" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E64" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F64" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
         <v>2020</v>
       </c>
       <c r="I64" t="s">
         <v>23</v>
       </c>
       <c r="J64" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K64" t="s">
         <v>42</v>
       </c>
       <c r="L64" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>16</v>
       </c>
       <c r="B65" t="s">
         <v>106</v>
       </c>
       <c r="C65" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D65" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E65" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F65" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
         <v>2017</v>
       </c>
       <c r="I65" t="s">
         <v>23</v>
       </c>
       <c r="J65" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K65" t="s">
         <v>42</v>
       </c>
       <c r="L65" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>16</v>
       </c>
       <c r="B66" t="s">
         <v>106</v>
       </c>
       <c r="C66" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D66" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E66" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F66" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>2018</v>
       </c>
       <c r="I66" t="s">
         <v>23</v>
       </c>
       <c r="J66" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K66" t="s">
         <v>42</v>
       </c>
       <c r="L66" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>16</v>
       </c>
       <c r="B67" t="s">
         <v>106</v>
       </c>
       <c r="C67" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D67" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E67" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F67" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>2019</v>
       </c>
       <c r="I67" t="s">
         <v>23</v>
       </c>
       <c r="J67" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K67" t="s">
         <v>42</v>
       </c>
       <c r="L67" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>16</v>
       </c>
       <c r="B68" t="s">
         <v>106</v>
       </c>
       <c r="C68" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D68" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E68" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F68" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>2020</v>
       </c>
       <c r="I68" t="s">
         <v>23</v>
       </c>
       <c r="J68" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K68" t="s">
         <v>42</v>
       </c>
       <c r="L68" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>16</v>
       </c>
       <c r="B69" t="s">
         <v>106</v>
       </c>
       <c r="C69" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D69" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E69" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F69" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2017</v>
       </c>
       <c r="I69" t="s">
         <v>23</v>
       </c>
       <c r="J69" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K69" t="s">
         <v>42</v>
       </c>
       <c r="L69" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>16</v>
       </c>
       <c r="B70" t="s">
         <v>106</v>
       </c>
       <c r="C70" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D70" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E70" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F70" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
         <v>2018</v>
       </c>
       <c r="I70" t="s">
         <v>23</v>
       </c>
       <c r="J70" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K70" t="s">
         <v>42</v>
       </c>
       <c r="L70" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>16</v>
       </c>
       <c r="B71" t="s">
         <v>106</v>
       </c>
       <c r="C71" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D71" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E71" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F71" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>2019</v>
       </c>
       <c r="I71" t="s">
         <v>23</v>
       </c>
       <c r="J71" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K71" t="s">
         <v>42</v>
       </c>
       <c r="L71" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>16</v>
       </c>
       <c r="B72" t="s">
         <v>106</v>
       </c>
       <c r="C72" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D72" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E72" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F72" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2020</v>
       </c>
       <c r="I72" t="s">
         <v>23</v>
       </c>
       <c r="J72" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K72" t="s">
         <v>42</v>
       </c>
       <c r="L72" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>16</v>
       </c>
       <c r="B73" t="s">
         <v>106</v>
       </c>
       <c r="C73" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D73" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E73" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F73" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2017</v>
       </c>
       <c r="I73" t="s">
         <v>23</v>
       </c>
       <c r="J73" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K73" t="s">
         <v>42</v>
       </c>
       <c r="L73" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>16</v>
       </c>
       <c r="B74" t="s">
         <v>106</v>
       </c>
       <c r="C74" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D74" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E74" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F74" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2018</v>
       </c>
       <c r="I74" t="s">
         <v>23</v>
       </c>
       <c r="J74" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="K74" t="s">
         <v>42</v>
       </c>
       <c r="L74" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>16</v>
       </c>
       <c r="B75" t="s">
         <v>106</v>
       </c>
       <c r="C75" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D75" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E75" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F75" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2019</v>
       </c>
       <c r="I75" t="s">
         <v>23</v>
       </c>
       <c r="J75" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="K75" t="s">
         <v>42</v>
       </c>
       <c r="L75" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>16</v>
       </c>
       <c r="B76" t="s">
         <v>106</v>
       </c>
       <c r="C76" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D76" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E76" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F76" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
         <v>2020</v>
       </c>
       <c r="I76" t="s">
         <v>23</v>
       </c>
       <c r="J76" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="K76" t="s">
         <v>42</v>
       </c>
       <c r="L76" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>16</v>
       </c>
       <c r="B77" t="s">
         <v>106</v>
       </c>
       <c r="C77" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D77" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E77" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F77" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
         <v>2017</v>
       </c>
       <c r="I77" t="s">
         <v>23</v>
       </c>
       <c r="J77" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K77" t="s">
         <v>42</v>
       </c>
       <c r="L77" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>16</v>
       </c>
       <c r="B78" t="s">
         <v>106</v>
       </c>
       <c r="C78" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D78" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E78" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F78" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
         <v>2018</v>
       </c>
       <c r="I78" t="s">
         <v>23</v>
       </c>
       <c r="J78" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K78" t="s">
         <v>42</v>
       </c>
       <c r="L78" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>16</v>
       </c>
       <c r="B79" t="s">
         <v>106</v>
       </c>
       <c r="C79" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D79" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E79" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F79" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
         <v>2019</v>
       </c>
       <c r="I79" t="s">
         <v>23</v>
       </c>
       <c r="J79" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K79" t="s">
         <v>42</v>
       </c>
       <c r="L79" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>16</v>
       </c>
       <c r="B80" t="s">
         <v>106</v>
       </c>
       <c r="C80" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D80" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E80" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F80" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>2020</v>
       </c>
       <c r="I80" t="s">
         <v>23</v>
       </c>
       <c r="J80" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K80" t="s">
         <v>42</v>
       </c>
       <c r="L80" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>16</v>
       </c>
       <c r="B81" t="s">
         <v>106</v>
       </c>
       <c r="C81" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D81" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E81" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F81" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
         <v>2015</v>
       </c>
       <c r="I81" t="s">
         <v>23</v>
       </c>
       <c r="J81" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="K81" t="s">
         <v>55</v>
       </c>
       <c r="L81" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>16</v>
       </c>
       <c r="B82" t="s">
         <v>106</v>
       </c>
       <c r="C82" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D82" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E82" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F82" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
         <v>2018</v>
       </c>
       <c r="I82" t="s">
         <v>23</v>
       </c>
       <c r="J82" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K82" t="s">
         <v>55</v>
       </c>
       <c r="L82" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>16</v>
       </c>
       <c r="B83" t="s">
         <v>106</v>
       </c>
       <c r="C83" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D83" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E83" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F83" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>2019</v>
       </c>
       <c r="I83" t="s">
         <v>23</v>
       </c>
       <c r="J83" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K83" t="s">
         <v>55</v>
       </c>
       <c r="L83" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>16</v>
       </c>
       <c r="B84" t="s">
         <v>106</v>
       </c>
       <c r="C84" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D84" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E84" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F84" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2020</v>
       </c>
       <c r="I84" t="s">
         <v>23</v>
       </c>
       <c r="J84" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K84" t="s">
         <v>55</v>
       </c>
       <c r="L84" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>16</v>
       </c>
       <c r="B85" t="s">
         <v>106</v>
       </c>
       <c r="C85" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D85" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E85" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F85" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>2015</v>
       </c>
       <c r="I85" t="s">
         <v>23</v>
       </c>
       <c r="J85" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K85" t="s">
         <v>55</v>
       </c>
       <c r="L85" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>16</v>
       </c>
       <c r="B86" t="s">
         <v>106</v>
       </c>
       <c r="C86" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D86" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E86" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F86" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>2018</v>
       </c>
       <c r="I86" t="s">
         <v>23</v>
       </c>
       <c r="J86" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K86" t="s">
         <v>55</v>
       </c>
       <c r="L86" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>16</v>
       </c>
       <c r="B87" t="s">
         <v>106</v>
       </c>
       <c r="C87" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D87" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E87" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F87" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
         <v>2019</v>
       </c>
       <c r="I87" t="s">
         <v>23</v>
       </c>
       <c r="J87" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K87" t="s">
         <v>55</v>
       </c>
       <c r="L87" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>16</v>
       </c>
       <c r="B88" t="s">
         <v>106</v>
       </c>
       <c r="C88" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D88" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E88" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F88" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
         <v>2020</v>
       </c>
       <c r="I88" t="s">
         <v>23</v>
       </c>
       <c r="J88" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K88" t="s">
         <v>55</v>
       </c>
       <c r="L88" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>16</v>
       </c>
       <c r="B89" t="s">
         <v>106</v>
       </c>
       <c r="C89" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D89" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E89" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F89" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>2015</v>
       </c>
       <c r="I89" t="s">
         <v>23</v>
       </c>
       <c r="J89" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="K89" t="s">
         <v>62</v>
       </c>
       <c r="L89" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>16</v>
       </c>
       <c r="B90" t="s">
         <v>106</v>
       </c>
       <c r="C90" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D90" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E90" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F90" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
         <v>2018</v>
       </c>
       <c r="I90" t="s">
         <v>23</v>
       </c>
       <c r="J90" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K90" t="s">
         <v>62</v>
       </c>
       <c r="L90" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>16</v>
       </c>
       <c r="B91" t="s">
         <v>106</v>
       </c>
       <c r="C91" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D91" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E91" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F91" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
         <v>2019</v>
       </c>
       <c r="I91" t="s">
         <v>23</v>
       </c>
       <c r="J91" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K91" t="s">
         <v>62</v>
       </c>
       <c r="L91" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>16</v>
       </c>
       <c r="B92" t="s">
         <v>106</v>
       </c>
       <c r="C92" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D92" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E92" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F92" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92">
         <v>2020</v>
       </c>
       <c r="I92" t="s">
         <v>23</v>
       </c>
       <c r="J92" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K92" t="s">
         <v>62</v>
       </c>
       <c r="L92" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>16</v>
       </c>
       <c r="B93" t="s">
         <v>106</v>
       </c>
       <c r="C93" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D93" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E93" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F93" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
         <v>2015</v>
       </c>
       <c r="I93" t="s">
         <v>23</v>
       </c>
       <c r="J93" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="K93" t="s">
         <v>62</v>
       </c>
       <c r="L93" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>16</v>
       </c>
       <c r="B94" t="s">
         <v>106</v>
       </c>
       <c r="C94" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D94" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E94" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F94" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
         <v>2018</v>
       </c>
       <c r="I94" t="s">
         <v>23</v>
       </c>
       <c r="J94" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K94" t="s">
         <v>62</v>
       </c>
       <c r="L94" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>16</v>
       </c>
       <c r="B95" t="s">
         <v>106</v>
       </c>
       <c r="C95" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D95" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E95" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F95" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
         <v>2019</v>
       </c>
       <c r="I95" t="s">
         <v>23</v>
       </c>
       <c r="J95" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K95" t="s">
         <v>62</v>
       </c>
       <c r="L95" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>16</v>
       </c>
       <c r="B96" t="s">
         <v>106</v>
       </c>
       <c r="C96" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D96" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E96" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F96" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G96" t="s">
         <v>22</v>
       </c>
       <c r="H96">
         <v>2020</v>
       </c>
       <c r="I96" t="s">
         <v>23</v>
       </c>
       <c r="J96" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K96" t="s">
         <v>62</v>
       </c>
       <c r="L96" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>16</v>
       </c>
       <c r="B97" t="s">
         <v>106</v>
       </c>
       <c r="C97" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D97" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E97" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F97" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
         <v>2015</v>
       </c>
       <c r="I97" t="s">
         <v>23</v>
       </c>
       <c r="J97" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K97" t="s">
         <v>62</v>
       </c>
       <c r="L97" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>16</v>
       </c>
       <c r="B98" t="s">
         <v>106</v>
       </c>
       <c r="C98" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D98" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E98" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F98" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
         <v>2018</v>
       </c>
       <c r="I98" t="s">
         <v>23</v>
       </c>
       <c r="J98" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K98" t="s">
         <v>62</v>
       </c>
       <c r="L98" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>16</v>
       </c>
       <c r="B99" t="s">
         <v>106</v>
       </c>
       <c r="C99" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D99" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E99" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F99" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99">
         <v>2019</v>
       </c>
       <c r="I99" t="s">
         <v>23</v>
       </c>
       <c r="J99" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K99" t="s">
         <v>62</v>
       </c>
       <c r="L99" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>16</v>
       </c>
       <c r="B100" t="s">
         <v>106</v>
       </c>
       <c r="C100" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D100" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E100" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F100" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
         <v>2020</v>
       </c>
       <c r="I100" t="s">
         <v>23</v>
       </c>
       <c r="J100" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K100" t="s">
         <v>62</v>
       </c>
       <c r="L100" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>16</v>
       </c>
       <c r="B101" t="s">
         <v>106</v>
       </c>
       <c r="C101" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D101" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E101" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F101" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G101" t="s">
         <v>22</v>
       </c>
       <c r="H101">
         <v>2015</v>
       </c>
       <c r="I101" t="s">
         <v>23</v>
       </c>
       <c r="J101" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K101" t="s">
         <v>62</v>
       </c>
       <c r="L101" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>16</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D102" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E102" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F102" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G102" t="s">
         <v>22</v>
       </c>
       <c r="H102">
         <v>2018</v>
       </c>
       <c r="I102" t="s">
         <v>23</v>
       </c>
       <c r="J102" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="K102" t="s">
         <v>62</v>
       </c>
       <c r="L102" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>16</v>
       </c>
       <c r="B103" t="s">
         <v>106</v>
       </c>
       <c r="C103" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D103" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E103" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F103" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>2019</v>
       </c>
       <c r="I103" t="s">
         <v>23</v>
       </c>
       <c r="J103" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="K103" t="s">
         <v>62</v>
       </c>
       <c r="L103" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>16</v>
       </c>
       <c r="B104" t="s">
         <v>106</v>
       </c>
       <c r="C104" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D104" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E104" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F104" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
         <v>2020</v>
       </c>
       <c r="I104" t="s">
         <v>23</v>
       </c>
       <c r="J104" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="K104" t="s">
         <v>62</v>
       </c>
       <c r="L104" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="105" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>16</v>
       </c>
       <c r="B105" t="s">
         <v>106</v>
       </c>
       <c r="C105" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D105" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E105" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F105" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G105" t="s">
         <v>22</v>
       </c>
       <c r="H105">
         <v>2015</v>
       </c>
       <c r="I105" t="s">
         <v>23</v>
       </c>
       <c r="J105" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K105" t="s">
         <v>73</v>
       </c>
       <c r="L105" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>16</v>
       </c>
       <c r="B106" t="s">
         <v>106</v>
       </c>
       <c r="C106" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D106" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E106" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F106" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
         <v>2018</v>
       </c>
       <c r="I106" t="s">
         <v>23</v>
       </c>
       <c r="J106" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K106" t="s">
         <v>73</v>
       </c>
       <c r="L106" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="107" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>16</v>
       </c>
       <c r="B107" t="s">
         <v>106</v>
       </c>
       <c r="C107" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D107" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E107" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F107" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G107" t="s">
         <v>22</v>
       </c>
       <c r="H107">
         <v>2019</v>
       </c>
       <c r="I107" t="s">
         <v>23</v>
       </c>
       <c r="J107" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K107" t="s">
         <v>73</v>
       </c>
       <c r="L107" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>16</v>
       </c>
       <c r="B108" t="s">
         <v>106</v>
       </c>
       <c r="C108" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D108" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E108" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F108" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G108" t="s">
         <v>22</v>
       </c>
       <c r="H108">
         <v>2020</v>
       </c>
       <c r="I108" t="s">
         <v>23</v>
       </c>
       <c r="J108" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K108" t="s">
         <v>73</v>
       </c>
       <c r="L108" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="109" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>16</v>
       </c>
       <c r="B109" t="s">
         <v>106</v>
       </c>
       <c r="C109" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D109" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E109" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F109" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G109" t="s">
         <v>22</v>
       </c>
       <c r="H109">
         <v>2015</v>
       </c>
       <c r="I109" t="s">
         <v>23</v>
       </c>
       <c r="J109" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="K109" t="s">
         <v>73</v>
       </c>
       <c r="L109" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="110" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>16</v>
       </c>
       <c r="B110" t="s">
         <v>106</v>
       </c>
       <c r="C110" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D110" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E110" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F110" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G110" t="s">
         <v>22</v>
       </c>
       <c r="H110">
         <v>2018</v>
       </c>
       <c r="I110" t="s">
         <v>23</v>
       </c>
       <c r="J110" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K110" t="s">
         <v>73</v>
       </c>
       <c r="L110" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>16</v>
       </c>
       <c r="B111" t="s">
         <v>106</v>
       </c>
       <c r="C111" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D111" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E111" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F111" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G111" t="s">
         <v>22</v>
       </c>
       <c r="H111">
         <v>2019</v>
       </c>
       <c r="I111" t="s">
         <v>23</v>
       </c>
       <c r="J111" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K111" t="s">
         <v>73</v>
       </c>
       <c r="L111" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>16</v>
       </c>
       <c r="B112" t="s">
         <v>106</v>
       </c>
       <c r="C112" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D112" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E112" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F112" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G112" t="s">
         <v>22</v>
       </c>
       <c r="H112">
         <v>2020</v>
       </c>
       <c r="I112" t="s">
         <v>23</v>
       </c>
       <c r="J112" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K112" t="s">
         <v>73</v>
       </c>
       <c r="L112" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>16</v>
       </c>
       <c r="B113" t="s">
         <v>106</v>
       </c>
       <c r="C113" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D113" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E113" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F113" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G113" t="s">
         <v>22</v>
       </c>
       <c r="H113">
         <v>2015</v>
       </c>
       <c r="I113" t="s">
         <v>23</v>
       </c>
       <c r="J113" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="K113" t="s">
         <v>73</v>
       </c>
       <c r="L113" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="114" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>16</v>
       </c>
       <c r="B114" t="s">
         <v>106</v>
       </c>
       <c r="C114" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D114" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E114" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F114" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G114" t="s">
         <v>22</v>
       </c>
       <c r="H114">
         <v>2018</v>
       </c>
       <c r="I114" t="s">
         <v>23</v>
       </c>
       <c r="J114" t="s">
         <v>48</v>
       </c>
       <c r="K114" t="s">
         <v>73</v>
       </c>
       <c r="L114" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="115" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>16</v>
       </c>
       <c r="B115" t="s">
         <v>106</v>
       </c>
       <c r="C115" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D115" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E115" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F115" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G115" t="s">
         <v>22</v>
       </c>
       <c r="H115">
         <v>2019</v>
       </c>
       <c r="I115" t="s">
         <v>23</v>
       </c>
       <c r="J115" t="s">
         <v>48</v>
       </c>
       <c r="K115" t="s">
         <v>73</v>
       </c>
       <c r="L115" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="116" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>16</v>
       </c>
       <c r="B116" t="s">
         <v>106</v>
       </c>
       <c r="C116" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D116" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E116" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F116" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G116" t="s">
         <v>22</v>
       </c>
       <c r="H116">
         <v>2020</v>
       </c>
       <c r="I116" t="s">
         <v>23</v>
       </c>
       <c r="J116" t="s">
         <v>48</v>
       </c>
       <c r="K116" t="s">
         <v>73</v>
       </c>
       <c r="L116" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>16</v>
       </c>
       <c r="B117" t="s">
         <v>106</v>
       </c>
       <c r="C117" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D117" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E117" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F117" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>2015</v>
       </c>
       <c r="I117" t="s">
         <v>23</v>
       </c>
       <c r="J117" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K117" t="s">
         <v>73</v>
       </c>
       <c r="L117" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>16</v>
       </c>
       <c r="B118" t="s">
         <v>106</v>
       </c>
       <c r="C118" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D118" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E118" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F118" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G118" t="s">
         <v>22</v>
       </c>
       <c r="H118">
         <v>2018</v>
       </c>
       <c r="I118" t="s">
         <v>23</v>
       </c>
       <c r="J118" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K118" t="s">
         <v>73</v>
       </c>
       <c r="L118" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>16</v>
       </c>
       <c r="B119" t="s">
         <v>106</v>
       </c>
       <c r="C119" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D119" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E119" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F119" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
       <c r="H119">
         <v>2019</v>
       </c>
       <c r="I119" t="s">
         <v>23</v>
       </c>
       <c r="J119" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K119" t="s">
         <v>73</v>
       </c>
       <c r="L119" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>16</v>
       </c>
       <c r="B120" t="s">
         <v>106</v>
       </c>
       <c r="C120" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D120" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E120" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F120" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G120" t="s">
         <v>22</v>
       </c>
       <c r="H120">
         <v>2020</v>
       </c>
       <c r="I120" t="s">
         <v>23</v>
       </c>
       <c r="J120" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K120" t="s">
         <v>73</v>
       </c>
       <c r="L120" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="121" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>16</v>
       </c>
       <c r="B121" t="s">
         <v>106</v>
       </c>
       <c r="C121" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D121" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E121" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F121" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G121" t="s">
         <v>22</v>
       </c>
       <c r="H121">
         <v>2015</v>
       </c>
       <c r="I121" t="s">
         <v>23</v>
       </c>
       <c r="J121" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K121" t="s">
         <v>73</v>
       </c>
       <c r="L121" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="122" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>16</v>
       </c>
       <c r="B122" t="s">
         <v>106</v>
       </c>
       <c r="C122" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D122" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E122" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F122" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G122" t="s">
         <v>22</v>
       </c>
       <c r="H122">
         <v>2018</v>
       </c>
       <c r="I122" t="s">
         <v>23</v>
       </c>
       <c r="J122" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="K122" t="s">
         <v>73</v>
       </c>
       <c r="L122" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="123" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>16</v>
       </c>
       <c r="B123" t="s">
         <v>106</v>
       </c>
       <c r="C123" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D123" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E123" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F123" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G123" t="s">
         <v>22</v>
       </c>
       <c r="H123">
         <v>2019</v>
       </c>
       <c r="I123" t="s">
         <v>23</v>
       </c>
       <c r="J123" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="K123" t="s">
         <v>73</v>
       </c>
       <c r="L123" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="124" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>16</v>
       </c>
       <c r="B124" t="s">
         <v>106</v>
       </c>
       <c r="C124" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D124" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E124" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F124" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G124" t="s">
         <v>22</v>
       </c>
       <c r="H124">
         <v>2020</v>
       </c>
       <c r="I124" t="s">
         <v>23</v>
       </c>
       <c r="J124" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="K124" t="s">
         <v>73</v>
       </c>
       <c r="L124" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="125" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>16</v>
       </c>
       <c r="B125" t="s">
         <v>106</v>
       </c>
       <c r="C125" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D125" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E125" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F125" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G125" t="s">
         <v>22</v>
       </c>
       <c r="H125">
         <v>2015</v>
       </c>
       <c r="I125" t="s">
         <v>23</v>
       </c>
       <c r="J125" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K125" t="s">
         <v>86</v>
       </c>
       <c r="L125" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="126" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>16</v>
       </c>
       <c r="B126" t="s">
         <v>106</v>
       </c>
       <c r="C126" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D126" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E126" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F126" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G126" t="s">
         <v>22</v>
       </c>
       <c r="H126">
         <v>2018</v>
       </c>
       <c r="I126" t="s">
         <v>23</v>
       </c>
       <c r="J126" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K126" t="s">
         <v>86</v>
       </c>
       <c r="L126" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="127" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>16</v>
       </c>
       <c r="B127" t="s">
         <v>106</v>
       </c>
       <c r="C127" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D127" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E127" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F127" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G127" t="s">
         <v>22</v>
       </c>
       <c r="H127">
         <v>2019</v>
       </c>
       <c r="I127" t="s">
         <v>23</v>
       </c>
       <c r="J127" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K127" t="s">
         <v>86</v>
       </c>
       <c r="L127" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="128" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>16</v>
       </c>
       <c r="B128" t="s">
         <v>106</v>
       </c>
       <c r="C128" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D128" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E128" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F128" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G128" t="s">
         <v>22</v>
       </c>
       <c r="H128">
         <v>2020</v>
       </c>
       <c r="I128" t="s">
         <v>23</v>
       </c>
       <c r="J128" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K128" t="s">
         <v>86</v>
       </c>
       <c r="L128" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="129" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>16</v>
       </c>
       <c r="B129" t="s">
         <v>106</v>
       </c>
       <c r="C129" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D129" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E129" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F129" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G129" t="s">
         <v>22</v>
       </c>
       <c r="H129">
         <v>2015</v>
       </c>
       <c r="I129" t="s">
         <v>23</v>
       </c>
       <c r="J129" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K129" t="s">
         <v>86</v>
       </c>
       <c r="L129" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="130" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>16</v>
       </c>
       <c r="B130" t="s">
         <v>106</v>
       </c>
       <c r="C130" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D130" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E130" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F130" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G130" t="s">
         <v>22</v>
       </c>
       <c r="H130">
         <v>2018</v>
       </c>
       <c r="I130" t="s">
         <v>23</v>
       </c>
       <c r="J130" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K130" t="s">
         <v>86</v>
       </c>
       <c r="L130" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="131" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>16</v>
       </c>
       <c r="B131" t="s">
         <v>106</v>
       </c>
       <c r="C131" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D131" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E131" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F131" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G131" t="s">
         <v>22</v>
       </c>
       <c r="H131">
         <v>2019</v>
       </c>
       <c r="I131" t="s">
         <v>23</v>
       </c>
       <c r="J131" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K131" t="s">
         <v>86</v>
       </c>
       <c r="L131" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>16</v>
       </c>
       <c r="B132" t="s">
         <v>106</v>
       </c>
       <c r="C132" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D132" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E132" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F132" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G132" t="s">
         <v>22</v>
       </c>
       <c r="H132">
         <v>2020</v>
       </c>
       <c r="I132" t="s">
         <v>23</v>
       </c>
       <c r="J132" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K132" t="s">
         <v>86</v>
       </c>
       <c r="L132" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>16</v>
       </c>
       <c r="B133" t="s">
         <v>106</v>
       </c>
       <c r="C133" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D133" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E133" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F133" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G133" t="s">
         <v>22</v>
       </c>
       <c r="H133">
         <v>2015</v>
       </c>
       <c r="I133" t="s">
         <v>23</v>
       </c>
       <c r="J133" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K133" t="s">
         <v>86</v>
       </c>
       <c r="L133" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>16</v>
       </c>
       <c r="B134" t="s">
         <v>106</v>
       </c>
       <c r="C134" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D134" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E134" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F134" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G134" t="s">
         <v>22</v>
       </c>
       <c r="H134">
         <v>2018</v>
       </c>
       <c r="I134" t="s">
         <v>23</v>
       </c>
       <c r="J134" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K134" t="s">
         <v>86</v>
       </c>
       <c r="L134" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="135" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>16</v>
       </c>
       <c r="B135" t="s">
         <v>106</v>
       </c>
       <c r="C135" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D135" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E135" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F135" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G135" t="s">
         <v>22</v>
       </c>
       <c r="H135">
         <v>2019</v>
       </c>
       <c r="I135" t="s">
         <v>23</v>
       </c>
       <c r="J135" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K135" t="s">
         <v>86</v>
       </c>
       <c r="L135" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="136" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>16</v>
       </c>
       <c r="B136" t="s">
         <v>106</v>
       </c>
       <c r="C136" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D136" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E136" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F136" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G136" t="s">
         <v>22</v>
       </c>
       <c r="H136">
         <v>2020</v>
       </c>
       <c r="I136" t="s">
         <v>23</v>
       </c>
       <c r="J136" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K136" t="s">
         <v>86</v>
       </c>
       <c r="L136" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="137" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>16</v>
       </c>
       <c r="B137" t="s">
         <v>106</v>
       </c>
       <c r="C137" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D137" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E137" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F137" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G137" t="s">
         <v>22</v>
       </c>
       <c r="H137">
         <v>2015</v>
       </c>
       <c r="I137" t="s">
         <v>23</v>
       </c>
       <c r="J137" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="K137" t="s">
         <v>86</v>
       </c>
       <c r="L137" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="138" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>16</v>
       </c>
       <c r="B138" t="s">
         <v>106</v>
       </c>
       <c r="C138" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D138" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E138" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F138" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G138" t="s">
         <v>22</v>
       </c>
       <c r="H138">
         <v>2018</v>
       </c>
       <c r="I138" t="s">
         <v>23</v>
       </c>
       <c r="J138" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="K138" t="s">
         <v>86</v>
       </c>
       <c r="L138" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="139" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>16</v>
       </c>
       <c r="B139" t="s">
         <v>106</v>
       </c>
       <c r="C139" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D139" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E139" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F139" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G139" t="s">
         <v>22</v>
       </c>
       <c r="H139">
         <v>2019</v>
       </c>
       <c r="I139" t="s">
         <v>23</v>
       </c>
       <c r="J139" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="K139" t="s">
         <v>86</v>
       </c>
       <c r="L139" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="140" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>16</v>
       </c>
       <c r="B140" t="s">
         <v>106</v>
       </c>
       <c r="C140" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D140" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E140" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F140" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G140" t="s">
         <v>22</v>
       </c>
       <c r="H140">
         <v>2020</v>
       </c>
       <c r="I140" t="s">
         <v>23</v>
       </c>
       <c r="J140" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="K140" t="s">
         <v>86</v>
       </c>
       <c r="L140" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="141" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>16</v>
       </c>
       <c r="B141" t="s">
         <v>106</v>
       </c>
       <c r="C141" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D141" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E141" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F141" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G141" t="s">
         <v>22</v>
       </c>
       <c r="H141">
         <v>2015</v>
       </c>
       <c r="I141" t="s">
         <v>23</v>
       </c>
       <c r="J141" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K141" t="s">
         <v>86</v>
       </c>
       <c r="L141" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="142" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>16</v>
       </c>
       <c r="B142" t="s">
         <v>106</v>
       </c>
       <c r="C142" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D142" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E142" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F142" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G142" t="s">
         <v>22</v>
       </c>
       <c r="H142">
         <v>2018</v>
       </c>
       <c r="I142" t="s">
         <v>23</v>
       </c>
       <c r="J142" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="K142" t="s">
         <v>86</v>
       </c>
       <c r="L142" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="143" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>16</v>
       </c>
       <c r="B143" t="s">
         <v>106</v>
       </c>
       <c r="C143" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D143" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E143" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F143" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G143" t="s">
         <v>22</v>
       </c>
       <c r="H143">
         <v>2019</v>
       </c>
       <c r="I143" t="s">
         <v>23</v>
       </c>
       <c r="J143" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="K143" t="s">
         <v>86</v>
       </c>
       <c r="L143" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="144" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>16</v>
       </c>
       <c r="B144" t="s">
         <v>106</v>
       </c>
       <c r="C144" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D144" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E144" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F144" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G144" t="s">
         <v>22</v>
       </c>
       <c r="H144">
         <v>2020</v>
       </c>
       <c r="I144" t="s">
         <v>23</v>
       </c>
       <c r="J144" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="K144" t="s">
         <v>86</v>
       </c>
       <c r="L144" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="145" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>16</v>
       </c>
       <c r="B145" t="s">
         <v>106</v>
       </c>
       <c r="C145" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D145" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E145" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F145" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G145" t="s">
         <v>22</v>
       </c>
       <c r="H145">
         <v>2015</v>
       </c>
       <c r="I145" t="s">
         <v>23</v>
       </c>
       <c r="J145" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K145" t="s">
         <v>98</v>
       </c>
       <c r="L145" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="146" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>16</v>
       </c>
       <c r="B146" t="s">
         <v>106</v>
       </c>
       <c r="C146" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D146" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E146" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F146" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G146" t="s">
         <v>22</v>
       </c>
       <c r="H146">
         <v>2018</v>
       </c>
       <c r="I146" t="s">
         <v>23</v>
       </c>
       <c r="J146" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K146" t="s">
         <v>98</v>
       </c>
       <c r="L146" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="147" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>16</v>
       </c>
       <c r="B147" t="s">
         <v>106</v>
       </c>
       <c r="C147" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D147" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E147" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F147" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G147" t="s">
         <v>22</v>
       </c>
       <c r="H147">
         <v>2019</v>
       </c>
       <c r="I147" t="s">
         <v>23</v>
       </c>
       <c r="J147" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K147" t="s">
         <v>98</v>
       </c>
       <c r="L147" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="148" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>16</v>
       </c>
       <c r="B148" t="s">
         <v>106</v>
       </c>
       <c r="C148" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D148" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E148" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F148" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G148" t="s">
         <v>22</v>
       </c>
       <c r="H148">
         <v>2020</v>
       </c>
       <c r="I148" t="s">
         <v>23</v>
       </c>
       <c r="J148" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K148" t="s">
         <v>98</v>
       </c>
       <c r="L148" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="149" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>16</v>
       </c>
       <c r="B149" t="s">
         <v>106</v>
       </c>
       <c r="C149" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D149" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E149" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F149" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G149" t="s">
         <v>22</v>
       </c>
       <c r="H149">
         <v>2015</v>
       </c>
       <c r="I149" t="s">
         <v>23</v>
       </c>
       <c r="J149" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K149" t="s">
         <v>98</v>
       </c>
       <c r="L149" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="150" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>16</v>
       </c>
       <c r="B150" t="s">
         <v>106</v>
       </c>
       <c r="C150" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D150" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E150" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F150" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G150" t="s">
         <v>22</v>
       </c>
       <c r="H150">
         <v>2018</v>
       </c>
       <c r="I150" t="s">
         <v>23</v>
       </c>
       <c r="J150" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K150" t="s">
         <v>98</v>
       </c>
       <c r="L150" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="151" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>16</v>
       </c>
       <c r="B151" t="s">
         <v>106</v>
       </c>
       <c r="C151" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D151" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E151" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F151" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G151" t="s">
         <v>22</v>
       </c>
       <c r="H151">
         <v>2019</v>
       </c>
       <c r="I151" t="s">
         <v>23</v>
       </c>
       <c r="J151" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K151" t="s">
         <v>98</v>
       </c>
       <c r="L151" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="152" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>16</v>
       </c>
       <c r="B152" t="s">
         <v>106</v>
       </c>
       <c r="C152" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D152" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E152" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F152" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G152" t="s">
         <v>22</v>
       </c>
       <c r="H152">
         <v>2020</v>
       </c>
       <c r="I152" t="s">
         <v>23</v>
       </c>
       <c r="J152" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K152" t="s">
         <v>98</v>
       </c>
       <c r="L152" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>16</v>
       </c>
       <c r="B153" t="s">
         <v>106</v>
       </c>
       <c r="C153" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D153" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E153" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F153" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G153" t="s">
         <v>22</v>
       </c>
       <c r="H153">
         <v>2015</v>
       </c>
       <c r="I153" t="s">
         <v>23</v>
       </c>
       <c r="J153" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K153" t="s">
         <v>98</v>
       </c>
       <c r="L153" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>16</v>
       </c>
       <c r="B154" t="s">
         <v>106</v>
       </c>
       <c r="C154" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D154" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E154" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F154" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G154" t="s">
         <v>22</v>
       </c>
       <c r="H154">
         <v>2018</v>
       </c>
       <c r="I154" t="s">
         <v>23</v>
       </c>
       <c r="J154" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="K154" t="s">
         <v>98</v>
       </c>
       <c r="L154" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="155" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>16</v>
       </c>
       <c r="B155" t="s">
         <v>106</v>
       </c>
       <c r="C155" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D155" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E155" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F155" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G155" t="s">
         <v>22</v>
       </c>
       <c r="H155">
         <v>2019</v>
       </c>
       <c r="I155" t="s">
         <v>23</v>
       </c>
       <c r="J155" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="K155" t="s">
         <v>98</v>
       </c>
       <c r="L155" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>16</v>
       </c>
       <c r="B156" t="s">
         <v>106</v>
       </c>
       <c r="C156" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D156" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E156" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F156" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G156" t="s">
         <v>22</v>
       </c>
       <c r="H156">
         <v>2020</v>
       </c>
       <c r="I156" t="s">
         <v>23</v>
       </c>
       <c r="J156" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="K156" t="s">
         <v>98</v>
       </c>
       <c r="L156" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>16</v>
       </c>
       <c r="B157" t="s">
         <v>106</v>
       </c>
       <c r="C157" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D157" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E157" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F157" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G157" t="s">
         <v>22</v>
       </c>
       <c r="H157">
         <v>2015</v>
       </c>
       <c r="I157" t="s">
         <v>23</v>
       </c>
       <c r="J157" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="K157" t="s">
         <v>98</v>
       </c>
       <c r="L157" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>16</v>
       </c>
       <c r="B158" t="s">
         <v>106</v>
       </c>
       <c r="C158" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D158" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E158" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F158" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G158" t="s">
         <v>22</v>
       </c>
       <c r="H158">
         <v>2018</v>
       </c>
       <c r="I158" t="s">
         <v>23</v>
       </c>
       <c r="J158" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K158" t="s">
         <v>98</v>
       </c>
       <c r="L158" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>16</v>
       </c>
       <c r="B159" t="s">
         <v>106</v>
       </c>
       <c r="C159" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D159" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E159" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F159" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G159" t="s">
         <v>22</v>
       </c>
       <c r="H159">
         <v>2019</v>
       </c>
       <c r="I159" t="s">
         <v>23</v>
       </c>
       <c r="J159" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K159" t="s">
         <v>98</v>
       </c>
       <c r="L159" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>16</v>
       </c>
       <c r="B160" t="s">
         <v>106</v>
       </c>
       <c r="C160" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D160" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E160" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F160" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G160" t="s">
         <v>22</v>
       </c>
       <c r="H160">
         <v>2020</v>
       </c>
       <c r="I160" t="s">
         <v>23</v>
       </c>
       <c r="J160" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K160" t="s">
         <v>98</v>
       </c>
       <c r="L160" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="161" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>16</v>
       </c>
       <c r="B161" t="s">
         <v>106</v>
       </c>
       <c r="C161" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D161" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E161" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="F161" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G161" t="s">
         <v>22</v>
       </c>
       <c r="H161">
         <v>2015</v>
       </c>
       <c r="I161" t="s">
         <v>23</v>
       </c>
       <c r="J161" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K161" t="s">
         <v>98</v>
       </c>
       <c r="L161" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="162" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>16</v>
       </c>
       <c r="B162" t="s">
         <v>106</v>
       </c>
       <c r="C162" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D162" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E162" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
       <c r="F162" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G162" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H162">
         <v>2013</v>
       </c>
       <c r="I162" t="s">
         <v>23</v>
       </c>
       <c r="J162" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>16</v>
       </c>
       <c r="B163" t="s">
         <v>106</v>
       </c>
       <c r="C163" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D163" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E163" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
       <c r="F163" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G163" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H163">
         <v>2015</v>
       </c>
       <c r="I163" t="s">
         <v>23</v>
       </c>
       <c r="J163" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="164" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>16</v>
       </c>
       <c r="B164" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C164" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D164" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E164" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="F164" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G164" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H164">
         <v>2018</v>
       </c>
       <c r="I164" t="s">
         <v>23</v>
       </c>
       <c r="J164" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>16</v>
       </c>
       <c r="B165" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C165" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D165" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E165" t="s">
-        <v>20</v>
+        <v>202</v>
       </c>
       <c r="F165" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="G165" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H165">
         <v>2017</v>
       </c>
       <c r="I165" t="s">
         <v>23</v>
       </c>
       <c r="J165" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>16</v>
       </c>
       <c r="B166" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C166" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D166" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E166" t="s">
-        <v>20</v>
+        <v>208</v>
       </c>
       <c r="F166" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="G166" t="s">
         <v>22</v>
       </c>
       <c r="H166">
         <v>2015</v>
       </c>
       <c r="I166" t="s">
         <v>23</v>
       </c>
       <c r="J166" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>16</v>
       </c>
       <c r="B167" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C167" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D167" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E167" t="s">
-        <v>20</v>
+        <v>208</v>
       </c>
       <c r="F167" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="G167" t="s">
         <v>22</v>
       </c>
       <c r="H167">
         <v>2018</v>
       </c>
       <c r="I167" t="s">
         <v>23</v>
       </c>
       <c r="J167" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="168" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>16</v>
       </c>
       <c r="B168" t="s">
         <v>38</v>
       </c>
       <c r="C168" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D168" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E168" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="F168" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G168" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H168">
         <v>2017</v>
       </c>
       <c r="I168" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J168" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>16</v>
       </c>
       <c r="B169" t="s">
         <v>38</v>
       </c>
       <c r="C169" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D169" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E169" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="F169" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G169" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H169">
         <v>2018</v>
       </c>
       <c r="I169" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J169" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="170" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>16</v>
       </c>
       <c r="B170" t="s">
         <v>38</v>
       </c>
       <c r="C170" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D170" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E170" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="F170" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G170" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H170">
         <v>2019</v>
       </c>
       <c r="I170" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J170" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="171" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>16</v>
       </c>
       <c r="B171" t="s">
         <v>38</v>
       </c>
       <c r="C171" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D171" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E171" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="F171" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G171" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H171">
         <v>2020</v>
       </c>
       <c r="I171" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J171" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="172" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>16</v>
       </c>
       <c r="B172" t="s">
         <v>38</v>
       </c>
       <c r="C172" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D172" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E172" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="F172" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G172" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H172">
         <v>2021</v>
       </c>
       <c r="I172" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J172" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="173" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>16</v>
       </c>
       <c r="B173" t="s">
         <v>38</v>
       </c>
       <c r="C173" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D173" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E173" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="F173" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G173" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H173">
         <v>2022</v>
       </c>
       <c r="I173" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J173" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="174" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B174" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C174" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D174" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E174" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F174" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G174" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H174">
         <v>2014</v>
       </c>
       <c r="I174" t="s">
         <v>23</v>
       </c>
       <c r="J174" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="175" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B175" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C175" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D175" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E175" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F175" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G175" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H175">
         <v>2015</v>
       </c>
       <c r="I175" t="s">
         <v>23</v>
       </c>
       <c r="J175" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="176" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B176" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C176" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D176" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E176" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F176" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G176" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H176">
         <v>2016</v>
       </c>
       <c r="I176" t="s">
         <v>23</v>
       </c>
       <c r="J176" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B177" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C177" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D177" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E177" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F177" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G177" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H177">
         <v>2017</v>
       </c>
       <c r="I177" t="s">
         <v>23</v>
       </c>
       <c r="J177" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B178" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C178" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D178" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E178" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F178" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G178" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H178">
         <v>2018</v>
       </c>
       <c r="I178" t="s">
         <v>23</v>
       </c>
       <c r="J178" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="179" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B179" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C179" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D179" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E179" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F179" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G179" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H179">
         <v>2019</v>
       </c>
       <c r="I179" t="s">
         <v>23</v>
       </c>
       <c r="J179" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="180" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B180" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C180" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D180" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E180" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F180" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G180" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H180">
         <v>2020</v>
       </c>
       <c r="I180" t="s">
         <v>23</v>
       </c>
       <c r="J180" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="181" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B181" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C181" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D181" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E181" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="F181" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="G181" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H181">
         <v>2021</v>
       </c>
       <c r="I181" t="s">
         <v>23</v>
       </c>
       <c r="J181" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
     <row r="182" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B182" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C182" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D182" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E182" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="F182" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="G182" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="H182">
         <v>2016</v>
       </c>
       <c r="I182" t="s">
         <v>23</v>
       </c>
       <c r="J182" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
     </row>
     <row r="183" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B183" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C183" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D183" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E183" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="F183" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="G183" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="H183">
         <v>2017</v>
       </c>
       <c r="I183" t="s">
         <v>23</v>
       </c>
       <c r="J183" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
     </row>
     <row r="184" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B184" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C184" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D184" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E184" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="F184" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="G184" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="H184">
         <v>2018</v>
       </c>
       <c r="I184" t="s">
         <v>23</v>
       </c>
       <c r="J184" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="185" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B185" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C185" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D185" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E185" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="F185" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="G185" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="H185">
         <v>2019</v>
       </c>
       <c r="I185" t="s">
         <v>23</v>
       </c>
       <c r="J185" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="186" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B186" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C186" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D186" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E186" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="F186" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="G186" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="H186">
         <v>2020</v>
       </c>
       <c r="I186" t="s">
         <v>23</v>
       </c>
       <c r="J186" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
     </row>
     <row r="187" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B187" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C187" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D187" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E187" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="F187" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="G187" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="H187">
         <v>2021</v>
       </c>
       <c r="I187" t="s">
         <v>23</v>
       </c>
       <c r="J187" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
     </row>
     <row r="188" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B188" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C188" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D188" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E188" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="F188" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="G188" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="H188">
         <v>2022</v>
       </c>
       <c r="I188" t="s">
         <v>23</v>
       </c>
       <c r="J188" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
     </row>
     <row r="189" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B189" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C189" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="D189" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="E189" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F189" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G189" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H189">
         <v>2013</v>
       </c>
       <c r="I189" t="s">
         <v>23</v>
       </c>
       <c r="J189" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="K189" t="s">
         <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="190" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B190" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C190" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="D190" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="E190" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F190" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G190" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H190">
         <v>2017</v>
       </c>
       <c r="I190" t="s">
         <v>23</v>
       </c>
       <c r="J190" t="s">
         <v>54</v>
       </c>
       <c r="K190" t="s">
         <v>25</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="191" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B191" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C191" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D191" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E191" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F191" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G191" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H191">
         <v>2013</v>
       </c>
       <c r="I191" t="s">
         <v>23</v>
       </c>
       <c r="J191" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="K191" t="s">
         <v>55</v>
       </c>
       <c r="L191" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="192" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B192" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C192" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D192" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E192" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F192" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G192" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H192">
         <v>2017</v>
       </c>
       <c r="I192" t="s">
         <v>23</v>
       </c>
       <c r="J192" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="K192" t="s">
         <v>55</v>
       </c>
       <c r="L192" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="193" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B193" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C193" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D193" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E193" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F193" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G193" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H193">
         <v>2013</v>
       </c>
       <c r="I193" t="s">
         <v>23</v>
       </c>
       <c r="J193" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="K193" t="s">
         <v>55</v>
       </c>
       <c r="L193" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="194" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B194" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C194" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="D194" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E194" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F194" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G194" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H194">
         <v>2017</v>
       </c>
       <c r="I194" t="s">
         <v>23</v>
       </c>
       <c r="J194" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="K194" t="s">
         <v>55</v>
       </c>
       <c r="L194" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B195" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C195" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D195" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E195" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F195" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G195" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H195">
         <v>2013</v>
       </c>
       <c r="I195" t="s">
         <v>23</v>
       </c>
       <c r="J195" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="K195" t="s">
         <v>62</v>
       </c>
       <c r="L195" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B196" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C196" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D196" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E196" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F196" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G196" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H196">
         <v>2017</v>
       </c>
       <c r="I196" t="s">
         <v>23</v>
       </c>
       <c r="J196" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="K196" t="s">
         <v>62</v>
       </c>
       <c r="L196" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
     </row>
     <row r="197" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B197" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C197" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D197" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E197" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F197" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G197" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H197">
         <v>2013</v>
       </c>
       <c r="I197" t="s">
         <v>23</v>
       </c>
       <c r="J197" t="s">
         <v>35</v>
       </c>
       <c r="K197" t="s">
         <v>62</v>
       </c>
       <c r="L197" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
     </row>
     <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B198" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C198" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D198" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E198" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F198" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G198" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H198">
         <v>2013</v>
       </c>
       <c r="I198" t="s">
         <v>23</v>
       </c>
       <c r="J198" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="K198" t="s">
         <v>62</v>
       </c>
       <c r="L198" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
     </row>
     <row r="199" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B199" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C199" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D199" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E199" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F199" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G199" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H199">
         <v>2013</v>
       </c>
       <c r="I199" t="s">
         <v>23</v>
       </c>
       <c r="J199" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="K199" t="s">
         <v>62</v>
       </c>
       <c r="L199" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
     </row>
     <row r="200" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B200" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C200" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D200" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E200" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F200" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G200" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H200">
         <v>2017</v>
       </c>
       <c r="I200" t="s">
         <v>23</v>
       </c>
       <c r="J200" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="K200" t="s">
         <v>62</v>
       </c>
       <c r="L200" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
     </row>
     <row r="201" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B201" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C201" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D201" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E201" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F201" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G201" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H201">
         <v>2013</v>
       </c>
       <c r="I201" t="s">
         <v>23</v>
       </c>
       <c r="J201" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="K201" t="s">
         <v>62</v>
       </c>
       <c r="L201" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
     </row>
     <row r="202" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B202" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C202" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D202" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E202" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F202" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G202" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H202">
         <v>2017</v>
       </c>
       <c r="I202" t="s">
         <v>23</v>
       </c>
       <c r="J202" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="K202" t="s">
         <v>62</v>
       </c>
       <c r="L202" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
     </row>
     <row r="203" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B203" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C203" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D203" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E203" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F203" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G203" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H203">
         <v>2013</v>
       </c>
       <c r="I203" t="s">
         <v>23</v>
       </c>
       <c r="J203" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="K203" t="s">
         <v>62</v>
       </c>
       <c r="L203" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
     </row>
     <row r="204" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B204" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C204" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D204" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E204" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F204" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G204" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H204">
         <v>2017</v>
       </c>
       <c r="I204" t="s">
         <v>23</v>
       </c>
       <c r="J204" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="K204" t="s">
         <v>62</v>
       </c>
       <c r="L204" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
     </row>
     <row r="205" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B205" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C205" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D205" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E205" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F205" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G205" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H205">
         <v>2013</v>
       </c>
       <c r="I205" t="s">
         <v>23</v>
       </c>
       <c r="J205" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K205" t="s">
         <v>62</v>
       </c>
       <c r="L205" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
     </row>
     <row r="206" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B206" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C206" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D206" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E206" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F206" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G206" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H206">
         <v>2017</v>
       </c>
       <c r="I206" t="s">
         <v>23</v>
       </c>
       <c r="J206" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="K206" t="s">
         <v>62</v>
       </c>
       <c r="L206" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
     </row>
     <row r="207" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B207" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C207" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D207" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E207" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F207" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G207" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H207">
         <v>2013</v>
       </c>
       <c r="I207" t="s">
         <v>23</v>
       </c>
       <c r="J207" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="K207" t="s">
         <v>62</v>
       </c>
       <c r="L207" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="208" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B208" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C208" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D208" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E208" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="F208" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G208" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H208">
         <v>2017</v>
       </c>
       <c r="I208" t="s">
         <v>23</v>
       </c>
       <c r="J208" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="K208" t="s">
         <v>62</v>
       </c>
       <c r="L208" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B209" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C209" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="D209" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="E209" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F209" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G209" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H209">
         <v>2013</v>
       </c>
       <c r="I209" t="s">
         <v>23</v>
       </c>
       <c r="J209" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="K209" t="s">
         <v>25</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="210" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B210" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C210" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="D210" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="E210" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F210" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G210" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H210">
         <v>2017</v>
       </c>
       <c r="I210" t="s">
         <v>23</v>
       </c>
       <c r="J210" t="s">
         <v>38</v>
       </c>
       <c r="K210" t="s">
         <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B211" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C211" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="D211" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="E211" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F211" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G211" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H211">
         <v>2013</v>
       </c>
       <c r="I211" t="s">
         <v>23</v>
       </c>
       <c r="J211" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="K211" t="s">
         <v>55</v>
       </c>
       <c r="L211" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="212" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B212" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C212" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="D212" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="E212" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F212" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G212" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H212">
         <v>2013</v>
       </c>
       <c r="I212" t="s">
         <v>23</v>
       </c>
       <c r="J212" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="K212" t="s">
         <v>55</v>
       </c>
       <c r="L212" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="213" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B213" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C213" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D213" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E213" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F213" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G213" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H213">
         <v>2013</v>
       </c>
       <c r="I213" t="s">
         <v>23</v>
       </c>
       <c r="J213" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="K213" t="s">
         <v>62</v>
       </c>
       <c r="L213" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
     </row>
     <row r="214" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B214" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C214" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D214" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E214" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F214" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G214" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H214">
         <v>2013</v>
       </c>
       <c r="I214" t="s">
         <v>23</v>
       </c>
       <c r="J214" t="s">
         <v>35</v>
       </c>
       <c r="K214" t="s">
         <v>62</v>
       </c>
       <c r="L214" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
     </row>
     <row r="215" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B215" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C215" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D215" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E215" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F215" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G215" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H215">
         <v>2013</v>
       </c>
       <c r="I215" t="s">
         <v>23</v>
       </c>
       <c r="J215" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="K215" t="s">
         <v>62</v>
       </c>
       <c r="L215" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B216" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C216" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D216" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E216" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F216" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G216" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H216">
         <v>2013</v>
       </c>
       <c r="I216" t="s">
         <v>23</v>
       </c>
       <c r="J216" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="K216" t="s">
         <v>62</v>
       </c>
       <c r="L216" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
     </row>
     <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B217" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C217" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D217" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E217" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F217" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G217" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H217">
         <v>2013</v>
       </c>
       <c r="I217" t="s">
         <v>23</v>
       </c>
       <c r="J217" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="K217" t="s">
         <v>62</v>
       </c>
       <c r="L217" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B218" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C218" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D218" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E218" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F218" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G218" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H218">
         <v>2013</v>
       </c>
       <c r="I218" t="s">
         <v>23</v>
       </c>
       <c r="J218" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="K218" t="s">
         <v>62</v>
       </c>
       <c r="L218" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
     </row>
     <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B219" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C219" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D219" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E219" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F219" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G219" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H219">
         <v>2013</v>
       </c>
       <c r="I219" t="s">
         <v>23</v>
       </c>
       <c r="J219" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K219" t="s">
         <v>62</v>
       </c>
       <c r="L219" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
     </row>
     <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B220" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C220" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D220" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="E220" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
       <c r="F220" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="G220" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H220">
         <v>2013</v>
       </c>
       <c r="I220" t="s">
         <v>23</v>
       </c>
       <c r="J220" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="K220" t="s">
         <v>62</v>
       </c>
       <c r="L220" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="221" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B221" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C221" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="D221" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="E221" t="s">
-        <v>20</v>
+        <v>295</v>
       </c>
       <c r="F221" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="G221" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H221">
         <v>2013</v>
       </c>
       <c r="I221" t="s">
         <v>23</v>
       </c>
       <c r="J221" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K221" t="s">
         <v>25</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="222" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B222" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C222" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="D222" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="E222" t="s">
-        <v>20</v>
+        <v>295</v>
       </c>
       <c r="F222" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="G222" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H222">
         <v>2017</v>
       </c>
       <c r="I222" t="s">
         <v>23</v>
       </c>
       <c r="J222" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="K222" t="s">
         <v>25</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="223" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B223" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C223" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="D223" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="E223" t="s">
-        <v>20</v>
+        <v>295</v>
       </c>
       <c r="F223" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="G223" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H223">
         <v>2013</v>
       </c>
       <c r="I223" t="s">
         <v>23</v>
       </c>
       <c r="J223" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="K223" t="s">
         <v>62</v>
       </c>
       <c r="L223" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B224" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C224" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="D224" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="E224" t="s">
-        <v>20</v>
+        <v>295</v>
       </c>
       <c r="F224" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="G224" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H224">
         <v>2013</v>
       </c>
       <c r="I224" t="s">
         <v>23</v>
       </c>
       <c r="J224" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="K224" t="s">
         <v>62</v>
       </c>
       <c r="L224" t="s">
-        <v>292</v>
+        <v>303</v>
       </c>
     </row>
     <row r="225" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C225" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="D225" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="E225" t="s">
-        <v>20</v>
+        <v>295</v>
       </c>
       <c r="F225" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="G225" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H225">
         <v>2013</v>
       </c>
       <c r="I225" t="s">
         <v>23</v>
       </c>
       <c r="J225" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="K225" t="s">
         <v>62</v>
       </c>
       <c r="L225" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B226" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="C226" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D226" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E226" t="s">
-        <v>20</v>
+        <v>309</v>
       </c>
       <c r="F226" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="G226" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="H226">
         <v>2017</v>
       </c>
       <c r="I226" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="J226" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
     </row>
     <row r="227" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B227" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="C227" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D227" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E227" t="s">
-        <v>20</v>
+        <v>309</v>
       </c>
       <c r="F227" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="G227" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="H227">
         <v>2018</v>
       </c>
       <c r="I227" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="J227" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
     </row>
     <row r="228" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B228" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="C228" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="D228" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="E228" t="s">
-        <v>20</v>
+        <v>309</v>
       </c>
       <c r="F228" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="G228" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="H228">
         <v>2019</v>
       </c>
       <c r="I228" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="J228" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
     </row>
     <row r="229" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B229" t="s">
         <v>81</v>
       </c>
       <c r="C229" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D229" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="E229" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="F229" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="G229" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H229">
         <v>2016</v>
       </c>
       <c r="I229" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J229" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="230" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B230" t="s">
         <v>81</v>
       </c>
       <c r="C230" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D230" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="E230" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="F230" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="G230" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H230">
         <v>2017</v>
       </c>
       <c r="I230" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J230" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="231" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B231" t="s">
         <v>81</v>
       </c>
       <c r="C231" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D231" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="E231" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="F231" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="G231" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H231">
         <v>2018</v>
       </c>
       <c r="I231" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J231" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="232" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B232" t="s">
         <v>81</v>
       </c>
       <c r="C232" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D232" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="E232" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="F232" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="G232" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H232">
         <v>2019</v>
       </c>
       <c r="I232" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J232" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="233" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B233" t="s">
         <v>81</v>
       </c>
       <c r="C233" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D233" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="E233" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="F233" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="G233" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H233">
         <v>2020</v>
       </c>
       <c r="I233" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J233" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
     </row>
     <row r="234" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B234" t="s">
         <v>81</v>
       </c>
       <c r="C234" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="D234" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="E234" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="F234" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="G234" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H234">
         <v>2021</v>
       </c>
       <c r="I234" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J234" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
     </row>
     <row r="235" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B235" t="s">
         <v>81</v>
       </c>
       <c r="C235" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="D235" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="E235" t="s">
-        <v>20</v>
+        <v>325</v>
       </c>
       <c r="F235" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="G235" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H235">
         <v>2020</v>
       </c>
       <c r="I235" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J235" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="236" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B236" t="s">
         <v>81</v>
       </c>
       <c r="C236" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="D236" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="E236" t="s">
-        <v>20</v>
+        <v>325</v>
       </c>
       <c r="F236" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="G236" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H236">
         <v>2021</v>
       </c>
       <c r="I236" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J236" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="237" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B237" t="s">
         <v>81</v>
       </c>
       <c r="C237" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="D237" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="E237" t="s">
-        <v>20</v>
+        <v>325</v>
       </c>
       <c r="F237" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="G237" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H237">
         <v>2022</v>
       </c>
       <c r="I237" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J237" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="238" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B238" t="s">
         <v>81</v>
       </c>
       <c r="C238" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="D238" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="E238" t="s">
-        <v>20</v>
+        <v>325</v>
       </c>
       <c r="F238" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="G238" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H238">
         <v>2023</v>
       </c>
       <c r="I238" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J238" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="239" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B239" t="s">
         <v>81</v>
       </c>
       <c r="C239" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D239" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E239" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F239" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G239" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H239">
         <v>2016</v>
       </c>
       <c r="I239" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J239" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
     </row>
     <row r="240" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B240" t="s">
         <v>81</v>
       </c>
       <c r="C240" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D240" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E240" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F240" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G240" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H240">
         <v>2017</v>
       </c>
       <c r="I240" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J240" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
     </row>
     <row r="241" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B241" t="s">
         <v>81</v>
       </c>
       <c r="C241" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D241" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E241" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F241" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G241" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H241">
         <v>2018</v>
       </c>
       <c r="I241" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J241" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
     </row>
     <row r="242" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B242" t="s">
         <v>81</v>
       </c>
       <c r="C242" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D242" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E242" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F242" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G242" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H242">
         <v>2019</v>
       </c>
       <c r="I242" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J242" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
     </row>
     <row r="243" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B243" t="s">
         <v>81</v>
       </c>
       <c r="C243" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D243" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E243" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F243" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G243" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H243">
         <v>2020</v>
       </c>
       <c r="I243" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J243" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
     </row>
     <row r="244" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B244" t="s">
         <v>81</v>
       </c>
       <c r="C244" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D244" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E244" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F244" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G244" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H244">
         <v>2021</v>
       </c>
       <c r="I244" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J244" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
     </row>
     <row r="245" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B245" t="s">
         <v>81</v>
       </c>
       <c r="C245" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D245" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E245" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F245" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G245" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H245">
         <v>2022</v>
       </c>
       <c r="I245" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J245" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
     </row>
     <row r="246" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B246" t="s">
         <v>81</v>
       </c>
       <c r="C246" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="D246" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="E246" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="F246" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="G246" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="H246">
         <v>2023</v>
       </c>
       <c r="I246" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J246" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
     </row>
     <row r="247" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B247" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C247" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="D247" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="E247" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
       <c r="F247" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="G247" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H247">
         <v>2015</v>
       </c>
       <c r="I247" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J247" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
     </row>
     <row r="248" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B248" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C248" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="D248" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="E248" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
       <c r="F248" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="G248" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H248">
         <v>2016</v>
       </c>
       <c r="I248" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J248" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B249" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C249" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="D249" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="E249" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
       <c r="F249" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="G249" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H249">
         <v>2017</v>
       </c>
       <c r="I249" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J249" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
     </row>
     <row r="250" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B250" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C250" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="D250" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="E250" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
       <c r="F250" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="G250" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H250">
         <v>2018</v>
       </c>
       <c r="I250" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J250" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
     </row>
     <row r="251" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B251" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C251" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="D251" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="E251" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
       <c r="F251" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="G251" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H251">
         <v>2019</v>
       </c>
       <c r="I251" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J251" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
     </row>
     <row r="252" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B252" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C252" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="D252" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="E252" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
       <c r="F252" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="G252" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H252">
         <v>2020</v>
       </c>
       <c r="I252" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J252" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
     </row>
     <row r="253" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B253" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C253" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="D253" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="E253" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
       <c r="F253" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="G253" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H253">
         <v>2021</v>
       </c>
       <c r="I253" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J253" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
     </row>
     <row r="254" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B254" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C254" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="D254" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="E254" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
       <c r="F254" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="G254" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="H254">
         <v>2022</v>
       </c>
       <c r="I254" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J254" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
     </row>
     <row r="255" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B255" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C255" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="D255" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="E255" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="F255" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="G255" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H255">
         <v>2015</v>
       </c>
       <c r="I255" t="s">
         <v>23</v>
       </c>
       <c r="J255" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
     </row>
     <row r="256" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B256" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C256" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="D256" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="E256" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="F256" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="G256" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H256">
         <v>2016</v>
       </c>
       <c r="I256" t="s">
         <v>23</v>
       </c>
       <c r="J256" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
     </row>
     <row r="257" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B257" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C257" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="D257" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="E257" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="F257" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="G257" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H257">
         <v>2017</v>
       </c>
       <c r="I257" t="s">
         <v>23</v>
       </c>
       <c r="J257" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
     </row>
     <row r="258" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B258" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C258" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="D258" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="E258" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="F258" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="G258" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H258">
         <v>2018</v>
       </c>
       <c r="I258" t="s">
         <v>23</v>
       </c>
       <c r="J258" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
     </row>
     <row r="259" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B259" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C259" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="D259" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="E259" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="F259" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="G259" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H259">
         <v>2019</v>
       </c>
       <c r="I259" t="s">
         <v>23</v>
       </c>
       <c r="J259" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
     </row>
     <row r="260" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B260" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C260" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="D260" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="E260" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="F260" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="G260" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H260">
         <v>2020</v>
       </c>
       <c r="I260" t="s">
         <v>23</v>
       </c>
       <c r="J260" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
     </row>
     <row r="261" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B261" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C261" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="D261" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="E261" t="s">
-        <v>20</v>
+        <v>350</v>
       </c>
       <c r="F261" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="G261" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H261">
         <v>2021</v>
       </c>
       <c r="I261" t="s">
         <v>23</v>
       </c>
       <c r="J261" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
     </row>
     <row r="262" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B262" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C262" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D262" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="E262" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="F262" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="G262" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="H262">
         <v>2016</v>
       </c>
       <c r="I262" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J262" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
     </row>
     <row r="263" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B263" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C263" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D263" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="E263" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="F263" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="G263" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="H263">
         <v>2017</v>
       </c>
       <c r="I263" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J263" t="s">
-        <v>349</v>
+        <v>367</v>
       </c>
     </row>
     <row r="264" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B264" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C264" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D264" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="E264" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="F264" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="G264" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="H264">
         <v>2018</v>
       </c>
       <c r="I264" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J264" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B265" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C265" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D265" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="E265" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="F265" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="G265" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="H265">
         <v>2019</v>
       </c>
       <c r="I265" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J265" t="s">
-        <v>350</v>
+        <v>368</v>
       </c>
     </row>
     <row r="266" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B266" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C266" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D266" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="E266" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="F266" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="G266" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="H266">
         <v>2020</v>
       </c>
       <c r="I266" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J266" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
     </row>
     <row r="267" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B267" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="C267" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D267" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="E267" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="F267" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="G267" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="H267">
         <v>2021</v>
       </c>
       <c r="I267" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J267" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
     </row>
     <row r="268" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B268" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="C268" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="D268" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="E268" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="F268" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="G268" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="H268">
         <v>2016</v>
       </c>
       <c r="I268" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J268" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
     </row>
     <row r="269" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B269" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="C269" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="D269" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="E269" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="F269" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="G269" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="H269">
         <v>2017</v>
       </c>
       <c r="I269" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J269" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
     </row>
     <row r="270" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B270" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="C270" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="D270" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="E270" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="F270" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="G270" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="H270">
         <v>2018</v>
       </c>
       <c r="I270" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J270" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
     </row>
     <row r="271" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B271" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="C271" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="D271" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="E271" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="F271" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="G271" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="H271">
         <v>2019</v>
       </c>
       <c r="I271" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J271" t="s">
-        <v>358</v>
+        <v>377</v>
       </c>
     </row>
     <row r="272" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B272" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="C272" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="D272" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="E272" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="F272" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="G272" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="H272">
         <v>2020</v>
       </c>
       <c r="I272" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J272" t="s">
-        <v>359</v>
+        <v>378</v>
       </c>
     </row>
     <row r="273" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B273" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="C273" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="D273" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="E273" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="F273" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="G273" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="H273">
         <v>2021</v>
       </c>
       <c r="I273" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J273" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
     </row>
     <row r="274" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B274" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C274" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="D274" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="E274" t="s">
-        <v>20</v>
+        <v>382</v>
       </c>
       <c r="F274" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="G274" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="H274">
         <v>2013</v>
       </c>
       <c r="I274" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="J274" t="s">
-        <v>366</v>
+        <v>386</v>
       </c>
     </row>
     <row r="275" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B275" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C275" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="D275" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="E275" t="s">
-        <v>20</v>
+        <v>382</v>
       </c>
       <c r="F275" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="G275" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="H275">
         <v>2016</v>
       </c>
       <c r="I275" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="J275" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
     </row>
     <row r="276" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B276" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C276" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="D276" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="E276" t="s">
-        <v>20</v>
+        <v>382</v>
       </c>
       <c r="F276" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="G276" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="H276">
         <v>2017</v>
       </c>
       <c r="I276" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="J276" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
     </row>
     <row r="277" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B277" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C277" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="D277" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="E277" t="s">
-        <v>20</v>
+        <v>382</v>
       </c>
       <c r="F277" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="G277" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="H277">
         <v>2018</v>
       </c>
       <c r="I277" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="J277" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
     </row>
     <row r="278" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B278" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C278" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="D278" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="E278" t="s">
-        <v>20</v>
+        <v>382</v>
       </c>
       <c r="F278" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="G278" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="H278">
         <v>2019</v>
       </c>
       <c r="I278" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="J278" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
     </row>
     <row r="279" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B279" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C279" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="D279" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="E279" t="s">
-        <v>20</v>
+        <v>382</v>
       </c>
       <c r="F279" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="G279" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="H279">
         <v>2020</v>
       </c>
       <c r="I279" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="J279" t="s">
-        <v>371</v>
+        <v>391</v>
       </c>
     </row>
     <row r="280" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B280" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C280" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="D280" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="E280" t="s">
-        <v>20</v>
+        <v>394</v>
       </c>
       <c r="F280" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="G280" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H280">
         <v>2013</v>
       </c>
       <c r="I280" t="s">
         <v>23</v>
       </c>
       <c r="J280" t="s">
-        <v>375</v>
+        <v>396</v>
       </c>
     </row>
     <row r="281" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B281" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C281" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="D281" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="E281" t="s">
-        <v>20</v>
+        <v>394</v>
       </c>
       <c r="F281" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="G281" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H281">
         <v>2017</v>
       </c>
       <c r="I281" t="s">
         <v>23</v>
       </c>
       <c r="J281" t="s">
-        <v>376</v>
+        <v>397</v>
       </c>
     </row>
     <row r="282" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B282" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C282" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="D282" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="E282" t="s">
-        <v>20</v>
+        <v>394</v>
       </c>
       <c r="F282" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="G282" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H282">
         <v>2019</v>
       </c>
       <c r="I282" t="s">
         <v>23</v>
       </c>
       <c r="J282" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
     </row>
     <row r="283" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B283" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C283" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="D283" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="E283" t="s">
-        <v>20</v>
+        <v>394</v>
       </c>
       <c r="F283" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="G283" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H283">
         <v>2020</v>
       </c>
       <c r="I283" t="s">
         <v>23</v>
       </c>
       <c r="J283" t="s">
-        <v>378</v>
+        <v>399</v>
       </c>
     </row>
     <row r="284" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B284" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C284" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="D284" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="E284" t="s">
-        <v>20</v>
+        <v>394</v>
       </c>
       <c r="F284" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="G284" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H284">
         <v>2021</v>
       </c>
       <c r="I284" t="s">
         <v>23</v>
       </c>
       <c r="J284" t="s">
-        <v>379</v>
+        <v>400</v>
       </c>
     </row>
     <row r="285" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B285" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C285" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="D285" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="E285" t="s">
-        <v>20</v>
+        <v>394</v>
       </c>
       <c r="F285" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="G285" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H285">
         <v>2022</v>
       </c>
       <c r="I285" t="s">
         <v>23</v>
       </c>
       <c r="J285" t="s">
-        <v>380</v>
+        <v>401</v>
       </c>
     </row>
     <row r="286" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B286" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C286" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D286" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E286" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F286" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G286" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H286">
         <v>2013</v>
       </c>
       <c r="I286" t="s">
         <v>23</v>
       </c>
       <c r="J286" t="s">
-        <v>385</v>
+        <v>407</v>
       </c>
       <c r="K286" t="s">
         <v>42</v>
       </c>
       <c r="L286" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B287" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C287" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D287" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E287" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F287" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G287" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H287">
         <v>2017</v>
       </c>
       <c r="I287" t="s">
         <v>23</v>
       </c>
       <c r="J287" t="s">
-        <v>387</v>
+        <v>409</v>
       </c>
       <c r="K287" t="s">
         <v>42</v>
       </c>
       <c r="L287" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="288" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B288" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C288" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D288" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E288" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F288" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G288" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H288">
         <v>2019</v>
       </c>
       <c r="I288" t="s">
         <v>23</v>
       </c>
       <c r="J288" t="s">
-        <v>388</v>
+        <v>410</v>
       </c>
       <c r="K288" t="s">
         <v>42</v>
       </c>
       <c r="L288" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="289" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B289" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C289" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D289" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E289" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F289" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G289" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H289">
         <v>2020</v>
       </c>
       <c r="I289" t="s">
         <v>23</v>
       </c>
       <c r="J289" t="s">
-        <v>389</v>
+        <v>411</v>
       </c>
       <c r="K289" t="s">
         <v>42</v>
       </c>
       <c r="L289" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B290" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C290" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D290" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E290" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F290" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G290" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H290">
         <v>2021</v>
       </c>
       <c r="I290" t="s">
         <v>23</v>
       </c>
       <c r="J290" t="s">
-        <v>390</v>
+        <v>412</v>
       </c>
       <c r="K290" t="s">
         <v>42</v>
       </c>
       <c r="L290" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B291" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C291" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D291" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E291" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F291" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G291" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H291">
         <v>2013</v>
       </c>
       <c r="I291" t="s">
         <v>23</v>
       </c>
       <c r="J291" t="s">
-        <v>390</v>
+        <v>412</v>
       </c>
       <c r="K291" t="s">
         <v>42</v>
       </c>
       <c r="L291" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="292" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B292" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C292" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D292" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E292" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F292" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G292" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H292">
         <v>2013</v>
       </c>
       <c r="I292" t="s">
         <v>23</v>
       </c>
       <c r="J292" t="s">
-        <v>391</v>
+        <v>413</v>
       </c>
       <c r="K292" t="s">
         <v>42</v>
       </c>
       <c r="L292" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B293" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C293" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D293" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E293" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F293" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G293" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H293">
         <v>2013</v>
       </c>
       <c r="I293" t="s">
         <v>23</v>
       </c>
       <c r="J293" t="s">
-        <v>392</v>
+        <v>414</v>
       </c>
       <c r="K293" t="s">
         <v>42</v>
       </c>
       <c r="L293" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B294" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C294" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D294" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E294" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F294" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G294" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H294">
         <v>2013</v>
       </c>
       <c r="I294" t="s">
         <v>23</v>
       </c>
       <c r="J294" t="s">
-        <v>393</v>
+        <v>415</v>
       </c>
       <c r="K294" t="s">
         <v>42</v>
       </c>
       <c r="L294" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B295" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C295" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D295" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E295" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F295" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G295" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H295">
         <v>2013</v>
       </c>
       <c r="I295" t="s">
         <v>23</v>
       </c>
       <c r="J295" t="s">
-        <v>394</v>
+        <v>416</v>
       </c>
       <c r="K295" t="s">
         <v>42</v>
       </c>
       <c r="L295" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="296" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B296" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C296" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
       <c r="D296" t="s">
-        <v>383</v>
+        <v>404</v>
       </c>
       <c r="E296" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F296" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="G296" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H296">
         <v>2013</v>
       </c>
       <c r="I296" t="s">
         <v>23</v>
       </c>
       <c r="J296" t="s">
-        <v>395</v>
+        <v>417</v>
       </c>
       <c r="K296" t="s">
         <v>42</v>
       </c>
       <c r="L296" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="297" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B297" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C297" t="s">
-        <v>396</v>
+        <v>418</v>
       </c>
       <c r="D297" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="E297" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F297" t="s">
-        <v>398</v>
+        <v>420</v>
       </c>
       <c r="G297" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H297">
         <v>2013</v>
       </c>
       <c r="I297" t="s">
         <v>23</v>
       </c>
       <c r="J297" t="s">
-        <v>399</v>
+        <v>421</v>
       </c>
       <c r="K297" t="s">
         <v>25</v>
       </c>
       <c r="L297" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="298" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B298" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C298" t="s">
-        <v>396</v>
+        <v>418</v>
       </c>
       <c r="D298" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="E298" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F298" t="s">
-        <v>398</v>
+        <v>420</v>
       </c>
       <c r="G298" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H298">
         <v>2013</v>
       </c>
       <c r="I298" t="s">
         <v>23</v>
       </c>
       <c r="J298" t="s">
-        <v>400</v>
+        <v>422</v>
       </c>
       <c r="K298" t="s">
         <v>25</v>
       </c>
       <c r="L298" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B299" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C299" t="s">
-        <v>401</v>
+        <v>423</v>
       </c>
       <c r="D299" t="s">
-        <v>402</v>
+        <v>424</v>
       </c>
       <c r="E299" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F299" t="s">
-        <v>403</v>
+        <v>425</v>
       </c>
       <c r="G299" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H299">
         <v>2013</v>
       </c>
       <c r="I299" t="s">
         <v>23</v>
       </c>
       <c r="J299" t="s">
-        <v>404</v>
+        <v>426</v>
       </c>
       <c r="K299" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L299" t="s">
-        <v>406</v>
+        <v>428</v>
       </c>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B300" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C300" t="s">
-        <v>401</v>
+        <v>423</v>
       </c>
       <c r="D300" t="s">
-        <v>402</v>
+        <v>424</v>
       </c>
       <c r="E300" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F300" t="s">
-        <v>403</v>
+        <v>425</v>
       </c>
       <c r="G300" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H300">
         <v>2013</v>
       </c>
       <c r="I300" t="s">
         <v>23</v>
       </c>
       <c r="J300" t="s">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="K300" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L300" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B301" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C301" t="s">
-        <v>401</v>
+        <v>423</v>
       </c>
       <c r="D301" t="s">
-        <v>402</v>
+        <v>424</v>
       </c>
       <c r="E301" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F301" t="s">
-        <v>403</v>
+        <v>425</v>
       </c>
       <c r="G301" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H301">
         <v>2013</v>
       </c>
       <c r="I301" t="s">
         <v>23</v>
       </c>
       <c r="J301" t="s">
-        <v>390</v>
+        <v>412</v>
       </c>
       <c r="K301" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L301" t="s">
-        <v>408</v>
+        <v>430</v>
       </c>
     </row>
     <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B302" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C302" t="s">
-        <v>409</v>
+        <v>431</v>
       </c>
       <c r="D302" t="s">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="E302" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F302" t="s">
-        <v>411</v>
+        <v>433</v>
       </c>
       <c r="G302" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H302">
         <v>2013</v>
       </c>
       <c r="I302" t="s">
         <v>23</v>
       </c>
       <c r="J302" t="s">
-        <v>412</v>
+        <v>434</v>
       </c>
       <c r="K302" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L302" t="s">
-        <v>414</v>
+        <v>436</v>
       </c>
     </row>
     <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B303" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C303" t="s">
-        <v>409</v>
+        <v>431</v>
       </c>
       <c r="D303" t="s">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="E303" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F303" t="s">
-        <v>411</v>
+        <v>433</v>
       </c>
       <c r="G303" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H303">
         <v>2013</v>
       </c>
       <c r="I303" t="s">
         <v>23</v>
       </c>
       <c r="J303" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
       <c r="K303" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L303" t="s">
-        <v>416</v>
+        <v>438</v>
       </c>
     </row>
     <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B304" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C304" t="s">
-        <v>409</v>
+        <v>431</v>
       </c>
       <c r="D304" t="s">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="E304" t="s">
-        <v>20</v>
+        <v>405</v>
       </c>
       <c r="F304" t="s">
-        <v>411</v>
+        <v>433</v>
       </c>
       <c r="G304" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H304">
         <v>2013</v>
       </c>
       <c r="I304" t="s">
         <v>23</v>
       </c>
       <c r="J304" t="s">
-        <v>417</v>
+        <v>439</v>
       </c>
       <c r="K304" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L304" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
     </row>
     <row r="305" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B305" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C305" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D305" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="E305" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F305" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="G305" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H305">
         <v>2013</v>
       </c>
       <c r="I305" t="s">
         <v>23</v>
       </c>
       <c r="J305" t="s">
-        <v>423</v>
+        <v>446</v>
       </c>
       <c r="K305" t="s">
         <v>42</v>
       </c>
       <c r="L305" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="306" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B306" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C306" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D306" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="E306" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F306" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="G306" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H306">
         <v>2017</v>
       </c>
       <c r="I306" t="s">
         <v>23</v>
       </c>
       <c r="J306" t="s">
-        <v>423</v>
+        <v>446</v>
       </c>
       <c r="K306" t="s">
         <v>42</v>
       </c>
       <c r="L306" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B307" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C307" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D307" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="E307" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F307" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="G307" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H307">
         <v>2013</v>
       </c>
       <c r="I307" t="s">
         <v>23</v>
       </c>
       <c r="J307" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="K307" t="s">
         <v>42</v>
       </c>
       <c r="L307" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="308" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B308" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C308" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D308" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="E308" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F308" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="G308" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H308">
         <v>2013</v>
       </c>
       <c r="I308" t="s">
         <v>23</v>
       </c>
       <c r="J308" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="K308" t="s">
         <v>42</v>
       </c>
       <c r="L308" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B309" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C309" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D309" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="E309" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F309" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="G309" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H309">
         <v>2013</v>
       </c>
       <c r="I309" t="s">
         <v>23</v>
       </c>
       <c r="J309" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="K309" t="s">
         <v>42</v>
       </c>
       <c r="L309" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="310" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B310" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C310" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D310" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="E310" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F310" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="G310" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H310">
         <v>2013</v>
       </c>
       <c r="I310" t="s">
         <v>23</v>
       </c>
       <c r="J310" t="s">
-        <v>427</v>
+        <v>450</v>
       </c>
       <c r="K310" t="s">
         <v>42</v>
       </c>
       <c r="L310" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="311" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B311" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C311" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D311" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="E311" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F311" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="G311" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H311">
         <v>2013</v>
       </c>
       <c r="I311" t="s">
         <v>23</v>
       </c>
       <c r="J311" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="K311" t="s">
         <v>42</v>
       </c>
       <c r="L311" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="312" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B312" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C312" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D312" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="E312" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F312" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
       <c r="G312" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H312">
         <v>2013</v>
       </c>
       <c r="I312" t="s">
         <v>23</v>
       </c>
       <c r="J312" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="K312" t="s">
         <v>42</v>
       </c>
       <c r="L312" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="313" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B313" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C313" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="D313" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="E313" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F313" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="G313" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H313">
         <v>2013</v>
       </c>
       <c r="I313" t="s">
         <v>23</v>
       </c>
       <c r="J313" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="K313" t="s">
         <v>25</v>
       </c>
       <c r="L313" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="314" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B314" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C314" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="D314" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="E314" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F314" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="G314" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H314">
         <v>2013</v>
       </c>
       <c r="I314" t="s">
         <v>23</v>
       </c>
       <c r="J314" t="s">
-        <v>431</v>
+        <v>454</v>
       </c>
       <c r="K314" t="s">
         <v>25</v>
       </c>
       <c r="L314" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="315" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B315" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C315" t="s">
-        <v>432</v>
+        <v>455</v>
       </c>
       <c r="D315" t="s">
-        <v>433</v>
+        <v>456</v>
       </c>
       <c r="E315" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F315" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="G315" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H315">
         <v>2013</v>
       </c>
       <c r="I315" t="s">
         <v>23</v>
       </c>
       <c r="J315" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
       <c r="K315" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L315" t="s">
-        <v>406</v>
+        <v>428</v>
       </c>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B316" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C316" t="s">
-        <v>432</v>
+        <v>455</v>
       </c>
       <c r="D316" t="s">
-        <v>433</v>
+        <v>456</v>
       </c>
       <c r="E316" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F316" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="G316" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H316">
         <v>2013</v>
       </c>
       <c r="I316" t="s">
         <v>23</v>
       </c>
       <c r="J316" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="K316" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L316" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B317" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C317" t="s">
-        <v>432</v>
+        <v>455</v>
       </c>
       <c r="D317" t="s">
-        <v>433</v>
+        <v>456</v>
       </c>
       <c r="E317" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F317" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="G317" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H317">
         <v>2013</v>
       </c>
       <c r="I317" t="s">
         <v>23</v>
       </c>
       <c r="J317" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="K317" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L317" t="s">
-        <v>408</v>
+        <v>430</v>
       </c>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B318" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C318" t="s">
-        <v>436</v>
+        <v>459</v>
       </c>
       <c r="D318" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="E318" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F318" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="G318" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H318">
         <v>2013</v>
       </c>
       <c r="I318" t="s">
         <v>23</v>
       </c>
       <c r="J318" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
       <c r="K318" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L318" t="s">
-        <v>414</v>
+        <v>436</v>
       </c>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B319" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C319" t="s">
-        <v>436</v>
+        <v>459</v>
       </c>
       <c r="D319" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="E319" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F319" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="G319" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H319">
         <v>2013</v>
       </c>
       <c r="I319" t="s">
         <v>23</v>
       </c>
       <c r="J319" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
       <c r="K319" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L319" t="s">
-        <v>416</v>
+        <v>438</v>
       </c>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B320" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="C320" t="s">
-        <v>436</v>
+        <v>459</v>
       </c>
       <c r="D320" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="E320" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="F320" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="G320" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H320">
         <v>2013</v>
       </c>
       <c r="I320" t="s">
         <v>23</v>
       </c>
       <c r="J320" t="s">
-        <v>439</v>
+        <v>462</v>
       </c>
       <c r="K320" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L320" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
     </row>
     <row r="321" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B321" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C321" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D321" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E321" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F321" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G321" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H321">
         <v>2010</v>
       </c>
       <c r="I321" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J321" t="s">
-        <v>446</v>
+        <v>470</v>
       </c>
     </row>
     <row r="322" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B322" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C322" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D322" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E322" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F322" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G322" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H322">
         <v>2011</v>
       </c>
       <c r="I322" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J322" t="s">
-        <v>447</v>
+        <v>471</v>
       </c>
     </row>
     <row r="323" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B323" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C323" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D323" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E323" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F323" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G323" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H323">
         <v>2012</v>
       </c>
       <c r="I323" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J323" t="s">
-        <v>399</v>
+        <v>421</v>
       </c>
     </row>
     <row r="324" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B324" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C324" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D324" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E324" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F324" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G324" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H324">
         <v>2014</v>
       </c>
       <c r="I324" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J324" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="325" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B325" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C325" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D325" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E325" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F325" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G325" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H325">
         <v>2016</v>
       </c>
       <c r="I325" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J325" t="s">
-        <v>448</v>
+        <v>472</v>
       </c>
     </row>
     <row r="326" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B326" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C326" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D326" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E326" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F326" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G326" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H326">
         <v>2017</v>
       </c>
       <c r="I326" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J326" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
     </row>
     <row r="327" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B327" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C327" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D327" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E327" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F327" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G327" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H327">
         <v>2018</v>
       </c>
       <c r="I327" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J327" t="s">
-        <v>449</v>
+        <v>473</v>
       </c>
     </row>
     <row r="328" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B328" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C328" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D328" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E328" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F328" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G328" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H328">
         <v>2019</v>
       </c>
       <c r="I328" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J328" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
     </row>
     <row r="329" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B329" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C329" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D329" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E329" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F329" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G329" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H329">
         <v>2020</v>
       </c>
       <c r="I329" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J329" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
     </row>
     <row r="330" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B330" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C330" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="D330" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E330" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="F330" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="G330" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H330">
         <v>2021</v>
       </c>
       <c r="I330" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J330" t="s">
-        <v>439</v>
+        <v>462</v>
       </c>
     </row>
     <row r="331" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B331" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C331" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="D331" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="E331" t="s">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="F331" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="G331" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="H331">
         <v>2016</v>
       </c>
       <c r="I331" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="J331" t="s">
-        <v>457</v>
+        <v>482</v>
       </c>
     </row>
     <row r="332" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B332" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C332" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="D332" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="E332" t="s">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="F332" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="G332" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="H332">
         <v>2017</v>
       </c>
       <c r="I332" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="J332" t="s">
-        <v>458</v>
+        <v>483</v>
       </c>
     </row>
     <row r="333" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B333" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C333" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="D333" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="E333" t="s">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="F333" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="G333" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="H333">
         <v>2018</v>
       </c>
       <c r="I333" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="J333" t="s">
-        <v>459</v>
+        <v>484</v>
       </c>
     </row>
     <row r="334" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B334" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C334" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="D334" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="E334" t="s">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="F334" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="G334" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="H334">
         <v>2019</v>
       </c>
       <c r="I334" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="J334" t="s">
-        <v>460</v>
+        <v>485</v>
       </c>
     </row>
     <row r="335" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B335" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C335" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="D335" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="E335" t="s">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="F335" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="G335" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="H335">
         <v>2020</v>
       </c>
       <c r="I335" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="J335" t="s">
-        <v>461</v>
+        <v>486</v>
       </c>
     </row>
     <row r="336" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B336" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="C336" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="D336" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="E336" t="s">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="F336" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="G336" t="s">
-        <v>455</v>
+        <v>480</v>
       </c>
       <c r="H336">
         <v>2021</v>
       </c>
       <c r="I336" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="J336" t="s">
-        <v>462</v>
+        <v>487</v>
       </c>
     </row>
     <row r="337" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B337" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C337" t="s">
-        <v>464</v>
+        <v>489</v>
       </c>
       <c r="D337" t="s">
-        <v>465</v>
+        <v>490</v>
       </c>
       <c r="E337" t="s">
-        <v>20</v>
+        <v>491</v>
       </c>
       <c r="F337" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="G337" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H337">
         <v>2016</v>
       </c>
       <c r="I337" t="s">
         <v>23</v>
       </c>
       <c r="J337" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
     </row>
     <row r="338" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B338" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C338" t="s">
-        <v>464</v>
+        <v>489</v>
       </c>
       <c r="D338" t="s">
-        <v>465</v>
+        <v>490</v>
       </c>
       <c r="E338" t="s">
-        <v>20</v>
+        <v>491</v>
       </c>
       <c r="F338" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="G338" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H338">
         <v>2017</v>
       </c>
       <c r="I338" t="s">
         <v>23</v>
       </c>
       <c r="J338" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
     </row>
     <row r="339" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B339" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C339" t="s">
-        <v>464</v>
+        <v>489</v>
       </c>
       <c r="D339" t="s">
-        <v>465</v>
+        <v>490</v>
       </c>
       <c r="E339" t="s">
-        <v>20</v>
+        <v>491</v>
       </c>
       <c r="F339" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="G339" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H339">
         <v>2018</v>
       </c>
       <c r="I339" t="s">
         <v>23</v>
       </c>
       <c r="J339" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
     </row>
     <row r="340" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B340" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C340" t="s">
-        <v>464</v>
+        <v>489</v>
       </c>
       <c r="D340" t="s">
-        <v>465</v>
+        <v>490</v>
       </c>
       <c r="E340" t="s">
-        <v>20</v>
+        <v>491</v>
       </c>
       <c r="F340" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="G340" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H340">
         <v>2019</v>
       </c>
       <c r="I340" t="s">
         <v>23</v>
       </c>
       <c r="J340" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
     </row>
     <row r="341" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B341" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C341" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D341" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E341" t="s">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="F341" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="G341" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H341">
         <v>2016</v>
       </c>
       <c r="I341" t="s">
         <v>23</v>
       </c>
       <c r="J341" t="s">
-        <v>475</v>
+        <v>502</v>
       </c>
       <c r="K341" t="s">
         <v>55</v>
       </c>
       <c r="L341" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="342" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B342" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C342" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D342" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E342" t="s">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="F342" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="G342" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H342">
         <v>2017</v>
       </c>
       <c r="I342" t="s">
         <v>23</v>
       </c>
       <c r="J342" t="s">
-        <v>476</v>
+        <v>503</v>
       </c>
       <c r="K342" t="s">
         <v>55</v>
       </c>
       <c r="L342" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="343" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B343" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C343" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D343" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E343" t="s">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="F343" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="G343" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H343">
         <v>2018</v>
       </c>
       <c r="I343" t="s">
         <v>23</v>
       </c>
       <c r="J343" t="s">
         <v>36</v>
       </c>
       <c r="K343" t="s">
         <v>55</v>
       </c>
       <c r="L343" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="344" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B344" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C344" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D344" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E344" t="s">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="F344" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="G344" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H344">
         <v>2019</v>
       </c>
       <c r="I344" t="s">
         <v>23</v>
       </c>
       <c r="J344" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="K344" t="s">
         <v>55</v>
       </c>
       <c r="L344" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="345" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B345" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C345" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D345" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E345" t="s">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="F345" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="G345" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H345">
         <v>2016</v>
       </c>
       <c r="I345" t="s">
         <v>23</v>
       </c>
       <c r="J345" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="K345" t="s">
         <v>55</v>
       </c>
       <c r="L345" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="346" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B346" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C346" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D346" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E346" t="s">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="F346" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="G346" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H346">
         <v>2017</v>
       </c>
       <c r="I346" t="s">
         <v>23</v>
       </c>
       <c r="J346" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="K346" t="s">
         <v>55</v>
       </c>
       <c r="L346" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="347" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B347" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C347" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D347" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E347" t="s">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="F347" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="G347" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H347">
         <v>2018</v>
       </c>
       <c r="I347" t="s">
         <v>23</v>
       </c>
       <c r="J347" t="s">
-        <v>480</v>
+        <v>507</v>
       </c>
       <c r="K347" t="s">
         <v>55</v>
       </c>
       <c r="L347" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="348" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B348" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="C348" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D348" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="E348" t="s">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="F348" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="G348" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H348">
         <v>2019</v>
       </c>
       <c r="I348" t="s">
         <v>23</v>
       </c>
       <c r="J348" t="s">
-        <v>480</v>
+        <v>507</v>
       </c>
       <c r="K348" t="s">
         <v>55</v>
       </c>
       <c r="L348" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="349" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B349" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="C349" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D349" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="E349" t="s">
-        <v>20</v>
+        <v>511</v>
       </c>
       <c r="F349" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="G349" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H349">
         <v>2016</v>
       </c>
       <c r="I349" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J349" t="s">
-        <v>485</v>
+        <v>513</v>
       </c>
     </row>
     <row r="350" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B350" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="C350" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D350" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="E350" t="s">
-        <v>20</v>
+        <v>511</v>
       </c>
       <c r="F350" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="G350" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H350">
         <v>2017</v>
       </c>
       <c r="I350" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J350" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
     </row>
     <row r="351" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B351" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="C351" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D351" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="E351" t="s">
-        <v>20</v>
+        <v>511</v>
       </c>
       <c r="F351" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="G351" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H351">
         <v>2018</v>
       </c>
       <c r="I351" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J351" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
     </row>
     <row r="352" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B352" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="C352" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D352" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="E352" t="s">
-        <v>20</v>
+        <v>511</v>
       </c>
       <c r="F352" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="G352" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H352">
         <v>2019</v>
       </c>
       <c r="I352" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J352" t="s">
-        <v>487</v>
+        <v>515</v>
       </c>
     </row>
     <row r="353" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B353" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="C353" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D353" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="E353" t="s">
-        <v>20</v>
+        <v>511</v>
       </c>
       <c r="F353" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="G353" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H353">
         <v>2020</v>
       </c>
       <c r="I353" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J353" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
     </row>
     <row r="354" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B354" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="C354" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D354" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="E354" t="s">
-        <v>20</v>
+        <v>511</v>
       </c>
       <c r="F354" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="G354" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H354">
         <v>2021</v>
       </c>
       <c r="I354" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J354" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="355" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B355" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="C355" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D355" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="E355" t="s">
-        <v>20</v>
+        <v>511</v>
       </c>
       <c r="F355" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="G355" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H355">
         <v>2022</v>
       </c>
       <c r="I355" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J355" t="s">
-        <v>488</v>
+        <v>516</v>
       </c>
     </row>
     <row r="356" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B356" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="C356" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="D356" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="E356" t="s">
-        <v>20</v>
+        <v>511</v>
       </c>
       <c r="F356" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="G356" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H356">
         <v>2023</v>
       </c>
       <c r="I356" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J356" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
     </row>
     <row r="357" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B357" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C357" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="D357" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="E357" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F357" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G357" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H357">
         <v>2013</v>
       </c>
       <c r="I357" t="s">
         <v>23</v>
       </c>
       <c r="J357" t="s">
-        <v>494</v>
+        <v>523</v>
       </c>
       <c r="K357" t="s">
         <v>42</v>
       </c>
       <c r="L357" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="358" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B358" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C358" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="D358" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="E358" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F358" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G358" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H358">
         <v>2017</v>
       </c>
       <c r="I358" t="s">
         <v>23</v>
       </c>
       <c r="J358" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K358" t="s">
         <v>42</v>
       </c>
       <c r="L358" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
     </row>
     <row r="359" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B359" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C359" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="D359" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="E359" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F359" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G359" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H359">
         <v>2013</v>
       </c>
       <c r="I359" t="s">
         <v>23</v>
       </c>
       <c r="J359" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="K359" t="s">
         <v>42</v>
       </c>
       <c r="L359" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="360" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B360" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C360" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="D360" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="E360" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F360" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G360" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H360">
         <v>2013</v>
       </c>
       <c r="I360" t="s">
         <v>23</v>
       </c>
       <c r="J360" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="K360" t="s">
         <v>42</v>
       </c>
       <c r="L360" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="361" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B361" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C361" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="D361" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="E361" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F361" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G361" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H361">
         <v>2013</v>
       </c>
       <c r="I361" t="s">
         <v>23</v>
       </c>
       <c r="J361" t="s">
-        <v>496</v>
+        <v>525</v>
       </c>
       <c r="K361" t="s">
         <v>42</v>
       </c>
       <c r="L361" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="362" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B362" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C362" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="D362" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="E362" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F362" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G362" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H362">
         <v>2013</v>
       </c>
       <c r="I362" t="s">
         <v>23</v>
       </c>
       <c r="J362" t="s">
         <v>66</v>
       </c>
       <c r="K362" t="s">
         <v>42</v>
       </c>
       <c r="L362" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="363" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B363" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C363" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="D363" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="E363" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F363" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G363" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H363">
         <v>2013</v>
       </c>
       <c r="I363" t="s">
         <v>23</v>
       </c>
       <c r="J363" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="K363" t="s">
         <v>42</v>
       </c>
       <c r="L363" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="364" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B364" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C364" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="D364" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="E364" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F364" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G364" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H364">
         <v>2013</v>
       </c>
       <c r="I364" t="s">
         <v>23</v>
       </c>
       <c r="J364" t="s">
-        <v>497</v>
+        <v>526</v>
       </c>
       <c r="K364" t="s">
         <v>42</v>
       </c>
       <c r="L364" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="365" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B365" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C365" t="s">
-        <v>498</v>
+        <v>527</v>
       </c>
       <c r="D365" t="s">
-        <v>499</v>
+        <v>528</v>
       </c>
       <c r="E365" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F365" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G365" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H365">
         <v>2013</v>
       </c>
       <c r="I365" t="s">
         <v>23</v>
       </c>
       <c r="J365" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="K365" t="s">
         <v>25</v>
       </c>
       <c r="L365" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="366" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B366" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C366" t="s">
-        <v>498</v>
+        <v>527</v>
       </c>
       <c r="D366" t="s">
-        <v>499</v>
+        <v>528</v>
       </c>
       <c r="E366" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F366" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G366" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H366">
         <v>2013</v>
       </c>
       <c r="I366" t="s">
         <v>23</v>
       </c>
       <c r="J366" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="K366" t="s">
         <v>25</v>
       </c>
       <c r="L366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="367" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B367" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C367" t="s">
-        <v>501</v>
+        <v>530</v>
       </c>
       <c r="D367" t="s">
-        <v>502</v>
+        <v>531</v>
       </c>
       <c r="E367" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F367" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G367" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H367">
         <v>2013</v>
       </c>
       <c r="I367" t="s">
         <v>23</v>
       </c>
       <c r="J367" t="s">
         <v>33</v>
       </c>
       <c r="K367" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L367" t="s">
-        <v>406</v>
+        <v>428</v>
       </c>
     </row>
     <row r="368" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B368" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C368" t="s">
-        <v>501</v>
+        <v>530</v>
       </c>
       <c r="D368" t="s">
-        <v>502</v>
+        <v>531</v>
       </c>
       <c r="E368" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F368" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G368" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H368">
         <v>2013</v>
       </c>
       <c r="I368" t="s">
         <v>23</v>
       </c>
       <c r="J368" t="s">
-        <v>503</v>
+        <v>532</v>
       </c>
       <c r="K368" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L368" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="369" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B369" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C369" t="s">
-        <v>501</v>
+        <v>530</v>
       </c>
       <c r="D369" t="s">
-        <v>502</v>
+        <v>531</v>
       </c>
       <c r="E369" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F369" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G369" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H369">
         <v>2013</v>
       </c>
       <c r="I369" t="s">
         <v>23</v>
       </c>
       <c r="J369" t="s">
-        <v>504</v>
+        <v>533</v>
       </c>
       <c r="K369" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L369" t="s">
-        <v>408</v>
+        <v>430</v>
       </c>
     </row>
     <row r="370" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B370" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C370" t="s">
-        <v>505</v>
+        <v>534</v>
       </c>
       <c r="D370" t="s">
-        <v>506</v>
+        <v>535</v>
       </c>
       <c r="E370" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F370" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G370" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H370">
         <v>2013</v>
       </c>
       <c r="I370" t="s">
         <v>23</v>
       </c>
       <c r="J370" t="s">
-        <v>507</v>
+        <v>536</v>
       </c>
       <c r="K370" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L370" t="s">
-        <v>414</v>
+        <v>436</v>
       </c>
     </row>
     <row r="371" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B371" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C371" t="s">
-        <v>505</v>
+        <v>534</v>
       </c>
       <c r="D371" t="s">
-        <v>506</v>
+        <v>535</v>
       </c>
       <c r="E371" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F371" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G371" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H371">
         <v>2013</v>
       </c>
       <c r="I371" t="s">
         <v>23</v>
       </c>
       <c r="J371" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="K371" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L371" t="s">
-        <v>416</v>
+        <v>438</v>
       </c>
     </row>
     <row r="372" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B372" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C372" t="s">
-        <v>505</v>
+        <v>534</v>
       </c>
       <c r="D372" t="s">
-        <v>506</v>
+        <v>535</v>
       </c>
       <c r="E372" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F372" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G372" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H372">
         <v>2013</v>
       </c>
       <c r="I372" t="s">
         <v>23</v>
       </c>
       <c r="J372" t="s">
-        <v>509</v>
+        <v>538</v>
       </c>
       <c r="K372" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L372" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
     </row>
     <row r="373" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B373" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C373" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="D373" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="E373" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F373" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G373" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H373">
         <v>2013</v>
       </c>
       <c r="I373" t="s">
         <v>23</v>
       </c>
       <c r="J373" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="K373" t="s">
         <v>62</v>
       </c>
       <c r="L373" t="s">
-        <v>513</v>
+        <v>542</v>
       </c>
     </row>
     <row r="374" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B374" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C374" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="D374" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="E374" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F374" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G374" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H374">
         <v>2013</v>
       </c>
       <c r="I374" t="s">
         <v>23</v>
       </c>
       <c r="J374" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="K374" t="s">
         <v>62</v>
       </c>
       <c r="L374" t="s">
-        <v>515</v>
+        <v>544</v>
       </c>
     </row>
     <row r="375" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B375" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C375" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="D375" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="E375" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F375" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G375" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H375">
         <v>2013</v>
       </c>
       <c r="I375" t="s">
         <v>23</v>
       </c>
       <c r="J375" t="s">
         <v>57</v>
       </c>
       <c r="K375" t="s">
         <v>62</v>
       </c>
       <c r="L375" t="s">
-        <v>516</v>
+        <v>545</v>
       </c>
     </row>
     <row r="376" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B376" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C376" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="D376" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="E376" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F376" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G376" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H376">
         <v>2013</v>
       </c>
       <c r="I376" t="s">
         <v>23</v>
       </c>
       <c r="J376" t="s">
-        <v>494</v>
+        <v>523</v>
       </c>
       <c r="K376" t="s">
         <v>62</v>
       </c>
       <c r="L376" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="377" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B377" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C377" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="D377" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="E377" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F377" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G377" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H377">
         <v>2013</v>
       </c>
       <c r="I377" t="s">
         <v>23</v>
       </c>
       <c r="J377" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="K377" t="s">
         <v>62</v>
       </c>
       <c r="L377" t="s">
-        <v>518</v>
+        <v>547</v>
       </c>
     </row>
     <row r="378" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B378" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C378" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="D378" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="E378" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F378" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G378" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H378">
         <v>2013</v>
       </c>
       <c r="I378" t="s">
         <v>23</v>
       </c>
       <c r="J378" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
       <c r="K378" t="s">
         <v>62</v>
       </c>
       <c r="L378" t="s">
-        <v>520</v>
+        <v>549</v>
       </c>
     </row>
     <row r="379" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B379" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C379" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="D379" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="E379" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="F379" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="G379" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H379">
         <v>2013</v>
       </c>
       <c r="I379" t="s">
         <v>23</v>
       </c>
       <c r="J379" t="s">
-        <v>521</v>
+        <v>550</v>
       </c>
       <c r="K379" t="s">
         <v>62</v>
       </c>
       <c r="L379" t="s">
-        <v>522</v>
+        <v>551</v>
       </c>
     </row>
     <row r="380" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B380" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C380" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D380" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E380" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F380" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G380" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H380">
         <v>2013</v>
       </c>
       <c r="I380" t="s">
         <v>23</v>
       </c>
       <c r="J380" t="s">
-        <v>526</v>
+        <v>556</v>
       </c>
       <c r="K380" t="s">
         <v>42</v>
       </c>
       <c r="L380" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
       <c r="M380" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="N380" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="381" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B381" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C381" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D381" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E381" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F381" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G381" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H381">
         <v>2017</v>
       </c>
       <c r="I381" t="s">
         <v>23</v>
       </c>
       <c r="J381" t="s">
-        <v>391</v>
+        <v>413</v>
       </c>
       <c r="K381" t="s">
         <v>42</v>
       </c>
       <c r="L381" t="s">
-        <v>386</v>
+        <v>408</v>
       </c>
       <c r="M381" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="N381" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="382" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B382" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C382" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D382" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E382" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F382" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G382" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H382">
         <v>2013</v>
       </c>
       <c r="I382" t="s">
         <v>23</v>
       </c>
       <c r="J382" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="K382" t="s">
         <v>42</v>
       </c>
       <c r="L382" t="s">
         <v>37</v>
       </c>
       <c r="M382" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="N382" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="383" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B383" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C383" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D383" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E383" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F383" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G383" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H383">
         <v>2013</v>
       </c>
       <c r="I383" t="s">
         <v>23</v>
       </c>
       <c r="J383" t="s">
-        <v>509</v>
+        <v>538</v>
       </c>
       <c r="K383" t="s">
         <v>42</v>
       </c>
       <c r="L383" t="s">
         <v>43</v>
       </c>
       <c r="M383" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="N383" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="384" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B384" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C384" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D384" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E384" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F384" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G384" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H384">
         <v>2013</v>
       </c>
       <c r="I384" t="s">
         <v>23</v>
       </c>
       <c r="J384" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="K384" t="s">
         <v>42</v>
       </c>
       <c r="L384" t="s">
         <v>45</v>
       </c>
       <c r="M384" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="N384" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="385" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B385" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C385" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D385" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E385" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F385" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G385" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H385">
         <v>2013</v>
       </c>
       <c r="I385" t="s">
         <v>23</v>
       </c>
       <c r="J385" t="s">
         <v>54</v>
       </c>
       <c r="K385" t="s">
         <v>42</v>
       </c>
       <c r="L385" t="s">
         <v>47</v>
       </c>
       <c r="M385" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="N385" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="386" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B386" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C386" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D386" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E386" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F386" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G386" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H386">
         <v>2013</v>
       </c>
       <c r="I386" t="s">
         <v>23</v>
       </c>
       <c r="J386" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="K386" t="s">
         <v>42</v>
       </c>
       <c r="L386" t="s">
         <v>49</v>
       </c>
       <c r="M386" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="N386" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="387" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B387" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C387" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D387" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E387" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F387" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G387" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H387">
         <v>2013</v>
       </c>
       <c r="I387" t="s">
         <v>23</v>
       </c>
       <c r="J387" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="K387" t="s">
         <v>42</v>
       </c>
       <c r="L387" t="s">
         <v>51</v>
       </c>
       <c r="M387" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="N387" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="388" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B388" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C388" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="D388" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="E388" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="F388" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G388" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H388">
         <v>2013</v>
       </c>
       <c r="I388" t="s">
         <v>23</v>
       </c>
       <c r="J388" t="s">
-        <v>529</v>
+        <v>559</v>
       </c>
       <c r="K388" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="L388" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="M388" t="s">
         <v>62</v>
       </c>
       <c r="N388" t="s">
-        <v>530</v>
+        <v>560</v>
       </c>
     </row>
     <row r="389" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B389" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C389" t="s">
-        <v>531</v>
+        <v>561</v>
       </c>
       <c r="D389" t="s">
-        <v>532</v>
+        <v>562</v>
       </c>
       <c r="E389" t="s">
-        <v>20</v>
+        <v>563</v>
       </c>
       <c r="F389" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G389" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H389">
         <v>2013</v>
       </c>
       <c r="I389" t="s">
         <v>23</v>
       </c>
       <c r="J389" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="K389" t="s">
         <v>25</v>
       </c>
       <c r="L389" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="390" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B390" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C390" t="s">
-        <v>531</v>
+        <v>561</v>
       </c>
       <c r="D390" t="s">
-        <v>532</v>
+        <v>562</v>
       </c>
       <c r="E390" t="s">
-        <v>20</v>
+        <v>563</v>
       </c>
       <c r="F390" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G390" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H390">
         <v>2013</v>
       </c>
       <c r="I390" t="s">
         <v>23</v>
       </c>
       <c r="J390" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="K390" t="s">
         <v>25</v>
       </c>
       <c r="L390" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="391" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B391" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C391" t="s">
-        <v>534</v>
+        <v>565</v>
       </c>
       <c r="D391" t="s">
-        <v>535</v>
+        <v>566</v>
       </c>
       <c r="E391" t="s">
-        <v>20</v>
+        <v>567</v>
       </c>
       <c r="F391" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G391" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H391">
         <v>2013</v>
       </c>
       <c r="I391" t="s">
         <v>23</v>
       </c>
       <c r="J391" t="s">
-        <v>536</v>
+        <v>568</v>
       </c>
       <c r="K391" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L391" t="s">
-        <v>406</v>
+        <v>428</v>
       </c>
     </row>
     <row r="392" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B392" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C392" t="s">
-        <v>534</v>
+        <v>565</v>
       </c>
       <c r="D392" t="s">
-        <v>535</v>
+        <v>566</v>
       </c>
       <c r="E392" t="s">
-        <v>20</v>
+        <v>567</v>
       </c>
       <c r="F392" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G392" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H392">
         <v>2013</v>
       </c>
       <c r="I392" t="s">
         <v>23</v>
       </c>
       <c r="J392" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="K392" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L392" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="393" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B393" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C393" t="s">
-        <v>534</v>
+        <v>565</v>
       </c>
       <c r="D393" t="s">
-        <v>535</v>
+        <v>566</v>
       </c>
       <c r="E393" t="s">
-        <v>20</v>
+        <v>567</v>
       </c>
       <c r="F393" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G393" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H393">
         <v>2013</v>
       </c>
       <c r="I393" t="s">
         <v>23</v>
       </c>
       <c r="J393" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="K393" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="L393" t="s">
-        <v>408</v>
+        <v>430</v>
       </c>
     </row>
     <row r="394" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B394" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C394" t="s">
-        <v>538</v>
+        <v>570</v>
       </c>
       <c r="D394" t="s">
-        <v>539</v>
+        <v>571</v>
       </c>
       <c r="E394" t="s">
-        <v>20</v>
+        <v>572</v>
       </c>
       <c r="F394" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G394" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H394">
         <v>2013</v>
       </c>
       <c r="I394" t="s">
         <v>23</v>
       </c>
       <c r="J394" t="s">
+        <v>458</v>
+      </c>
+      <c r="K394" t="s">
         <v>435</v>
       </c>
-      <c r="K394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L394" t="s">
-        <v>414</v>
+        <v>436</v>
       </c>
     </row>
     <row r="395" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B395" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C395" t="s">
-        <v>538</v>
+        <v>570</v>
       </c>
       <c r="D395" t="s">
-        <v>539</v>
+        <v>571</v>
       </c>
       <c r="E395" t="s">
-        <v>20</v>
+        <v>572</v>
       </c>
       <c r="F395" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G395" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H395">
         <v>2013</v>
       </c>
       <c r="I395" t="s">
         <v>23</v>
       </c>
       <c r="J395" t="s">
-        <v>540</v>
+        <v>573</v>
       </c>
       <c r="K395" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L395" t="s">
-        <v>416</v>
+        <v>438</v>
       </c>
     </row>
     <row r="396" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B396" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C396" t="s">
-        <v>538</v>
+        <v>570</v>
       </c>
       <c r="D396" t="s">
-        <v>539</v>
+        <v>571</v>
       </c>
       <c r="E396" t="s">
-        <v>20</v>
+        <v>572</v>
       </c>
       <c r="F396" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G396" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H396">
         <v>2013</v>
       </c>
       <c r="I396" t="s">
         <v>23</v>
       </c>
       <c r="J396" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="K396" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="L396" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
     </row>
     <row r="397" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B397" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C397" t="s">
-        <v>541</v>
+        <v>574</v>
       </c>
       <c r="D397" t="s">
-        <v>542</v>
+        <v>575</v>
       </c>
       <c r="E397" t="s">
-        <v>20</v>
+        <v>576</v>
       </c>
       <c r="F397" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G397" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H397">
         <v>2013</v>
       </c>
       <c r="I397" t="s">
         <v>23</v>
       </c>
       <c r="J397" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="K397" t="s">
         <v>62</v>
       </c>
       <c r="L397" t="s">
-        <v>543</v>
+        <v>577</v>
       </c>
     </row>
     <row r="398" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B398" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C398" t="s">
-        <v>541</v>
+        <v>574</v>
       </c>
       <c r="D398" t="s">
-        <v>542</v>
+        <v>575</v>
       </c>
       <c r="E398" t="s">
-        <v>20</v>
+        <v>576</v>
       </c>
       <c r="F398" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G398" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H398">
         <v>2013</v>
       </c>
       <c r="I398" t="s">
         <v>23</v>
       </c>
       <c r="J398" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="K398" t="s">
         <v>62</v>
       </c>
       <c r="L398" t="s">
-        <v>544</v>
+        <v>578</v>
       </c>
     </row>
     <row r="399" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B399" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C399" t="s">
-        <v>541</v>
+        <v>574</v>
       </c>
       <c r="D399" t="s">
-        <v>542</v>
+        <v>575</v>
       </c>
       <c r="E399" t="s">
-        <v>20</v>
+        <v>576</v>
       </c>
       <c r="F399" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G399" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H399">
         <v>2013</v>
       </c>
       <c r="I399" t="s">
         <v>23</v>
       </c>
       <c r="J399" t="s">
-        <v>545</v>
+        <v>579</v>
       </c>
       <c r="K399" t="s">
         <v>62</v>
       </c>
       <c r="L399" t="s">
-        <v>546</v>
+        <v>580</v>
       </c>
     </row>
     <row r="400" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B400" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="C400" t="s">
-        <v>541</v>
+        <v>574</v>
       </c>
       <c r="D400" t="s">
-        <v>542</v>
+        <v>575</v>
       </c>
       <c r="E400" t="s">
-        <v>20</v>
+        <v>576</v>
       </c>
       <c r="F400" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G400" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H400">
         <v>2013</v>
       </c>
       <c r="I400" t="s">
         <v>23</v>
       </c>
       <c r="J400" t="s">
         <v>68</v>
       </c>
       <c r="K400" t="s">
         <v>62</v>
       </c>
       <c r="L400" t="s">
-        <v>547</v>
+        <v>581</v>
       </c>
     </row>
     <row r="401" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B401" t="s">
-        <v>548</v>
+        <v>582</v>
       </c>
       <c r="C401" t="s">
-        <v>549</v>
+        <v>583</v>
       </c>
       <c r="D401" t="s">
-        <v>550</v>
+        <v>584</v>
       </c>
       <c r="E401" t="s">
-        <v>20</v>
+        <v>585</v>
       </c>
       <c r="F401" t="s">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="G401" t="s">
-        <v>552</v>
+        <v>587</v>
       </c>
       <c r="H401">
         <v>2018</v>
       </c>
       <c r="I401" t="s">
         <v>23</v>
       </c>
       <c r="J401" t="s">
-        <v>553</v>
+        <v>588</v>
       </c>
     </row>
     <row r="402" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B402" t="s">
-        <v>548</v>
+        <v>582</v>
       </c>
       <c r="C402" t="s">
-        <v>549</v>
+        <v>583</v>
       </c>
       <c r="D402" t="s">
-        <v>550</v>
+        <v>584</v>
       </c>
       <c r="E402" t="s">
-        <v>20</v>
+        <v>585</v>
       </c>
       <c r="F402" t="s">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="G402" t="s">
-        <v>552</v>
+        <v>587</v>
       </c>
       <c r="H402">
         <v>2019</v>
       </c>
       <c r="I402" t="s">
         <v>23</v>
       </c>
       <c r="J402" t="s">
-        <v>554</v>
+        <v>589</v>
       </c>
     </row>
     <row r="403" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B403" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C403" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="D403" t="s">
-        <v>557</v>
+        <v>592</v>
       </c>
       <c r="E403" t="s">
-        <v>20</v>
+        <v>593</v>
       </c>
       <c r="F403" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="G403" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="H403">
         <v>2017</v>
       </c>
       <c r="I403" t="s">
         <v>23</v>
       </c>
       <c r="J403" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="K403" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="L403" t="s">
-        <v>562</v>
+        <v>598</v>
       </c>
       <c r="M403" t="s">
         <v>55</v>
       </c>
       <c r="N403" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="404" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B404" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C404" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="D404" t="s">
-        <v>557</v>
+        <v>592</v>
       </c>
       <c r="E404" t="s">
-        <v>20</v>
+        <v>593</v>
       </c>
       <c r="F404" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="G404" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="H404">
         <v>2017</v>
       </c>
       <c r="I404" t="s">
         <v>23</v>
       </c>
       <c r="J404" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K404" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="L404" t="s">
-        <v>562</v>
+        <v>598</v>
       </c>
       <c r="M404" t="s">
         <v>55</v>
       </c>
       <c r="N404" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="405" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B405" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C405" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="D405" t="s">
-        <v>557</v>
+        <v>592</v>
       </c>
       <c r="E405" t="s">
-        <v>20</v>
+        <v>593</v>
       </c>
       <c r="F405" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="G405" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="H405">
         <v>2017</v>
       </c>
       <c r="I405" t="s">
         <v>23</v>
       </c>
       <c r="J405" t="s">
-        <v>563</v>
+        <v>599</v>
       </c>
       <c r="K405" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="L405" t="s">
-        <v>562</v>
+        <v>598</v>
       </c>
       <c r="M405" t="s">
         <v>55</v>
       </c>
       <c r="N405" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="406" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B406" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C406" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="D406" t="s">
-        <v>557</v>
+        <v>592</v>
       </c>
       <c r="E406" t="s">
-        <v>20</v>
+        <v>593</v>
       </c>
       <c r="F406" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="G406" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="H406">
         <v>2017</v>
       </c>
       <c r="I406" t="s">
         <v>23</v>
       </c>
       <c r="J406" t="s">
-        <v>565</v>
+        <v>601</v>
       </c>
       <c r="K406" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="L406" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
       <c r="M406" t="s">
         <v>55</v>
       </c>
       <c r="N406" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="407" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B407" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C407" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="D407" t="s">
-        <v>557</v>
+        <v>592</v>
       </c>
       <c r="E407" t="s">
-        <v>20</v>
+        <v>593</v>
       </c>
       <c r="F407" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="G407" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="H407">
         <v>2017</v>
       </c>
       <c r="I407" t="s">
         <v>23</v>
       </c>
       <c r="J407" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="K407" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="L407" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
       <c r="M407" t="s">
         <v>55</v>
       </c>
       <c r="N407" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="408" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B408" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C408" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="D408" t="s">
-        <v>557</v>
+        <v>592</v>
       </c>
       <c r="E408" t="s">
-        <v>20</v>
+        <v>593</v>
       </c>
       <c r="F408" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="G408" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="H408">
         <v>2017</v>
       </c>
       <c r="I408" t="s">
         <v>23</v>
       </c>
       <c r="J408" t="s">
-        <v>565</v>
+        <v>601</v>
       </c>
       <c r="K408" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="L408" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
       <c r="M408" t="s">
         <v>55</v>
       </c>
       <c r="N408" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="409" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B409" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C409" t="s">
-        <v>568</v>
+        <v>604</v>
       </c>
       <c r="D409" t="s">
-        <v>569</v>
+        <v>605</v>
       </c>
       <c r="E409" t="s">
-        <v>20</v>
+        <v>606</v>
       </c>
       <c r="F409" t="s">
-        <v>570</v>
+        <v>607</v>
       </c>
       <c r="G409" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H409">
         <v>2018</v>
       </c>
       <c r="I409" t="s">
         <v>23</v>
       </c>
       <c r="J409" t="s">
-        <v>572</v>
+        <v>609</v>
       </c>
     </row>
     <row r="410" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B410" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C410" t="s">
-        <v>568</v>
+        <v>604</v>
       </c>
       <c r="D410" t="s">
-        <v>569</v>
+        <v>605</v>
       </c>
       <c r="E410" t="s">
-        <v>20</v>
+        <v>606</v>
       </c>
       <c r="F410" t="s">
-        <v>570</v>
+        <v>607</v>
       </c>
       <c r="G410" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H410">
         <v>2020</v>
       </c>
       <c r="I410" t="s">
         <v>23</v>
       </c>
       <c r="J410" t="s">
-        <v>573</v>
+        <v>610</v>
       </c>
     </row>
     <row r="411" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B411" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C411" t="s">
-        <v>568</v>
+        <v>604</v>
       </c>
       <c r="D411" t="s">
-        <v>569</v>
+        <v>605</v>
       </c>
       <c r="E411" t="s">
-        <v>20</v>
+        <v>606</v>
       </c>
       <c r="F411" t="s">
-        <v>570</v>
+        <v>607</v>
       </c>
       <c r="G411" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H411">
         <v>2021</v>
       </c>
       <c r="I411" t="s">
         <v>23</v>
       </c>
       <c r="J411" t="s">
-        <v>573</v>
+        <v>610</v>
       </c>
     </row>
     <row r="412" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B412" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C412" t="s">
-        <v>574</v>
+        <v>611</v>
       </c>
       <c r="D412" t="s">
-        <v>575</v>
+        <v>612</v>
       </c>
       <c r="E412" t="s">
-        <v>20</v>
+        <v>613</v>
       </c>
       <c r="F412" t="s">
-        <v>576</v>
+        <v>614</v>
       </c>
       <c r="G412" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H412">
         <v>2018</v>
       </c>
       <c r="I412" t="s">
         <v>23</v>
       </c>
       <c r="J412" t="s">
-        <v>577</v>
+        <v>615</v>
       </c>
     </row>
     <row r="413" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B413" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C413" t="s">
-        <v>574</v>
+        <v>611</v>
       </c>
       <c r="D413" t="s">
-        <v>575</v>
+        <v>612</v>
       </c>
       <c r="E413" t="s">
-        <v>20</v>
+        <v>613</v>
       </c>
       <c r="F413" t="s">
-        <v>576</v>
+        <v>614</v>
       </c>
       <c r="G413" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H413">
         <v>2020</v>
       </c>
       <c r="I413" t="s">
         <v>23</v>
       </c>
       <c r="J413" t="s">
-        <v>578</v>
+        <v>616</v>
       </c>
     </row>
     <row r="414" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B414" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C414" t="s">
-        <v>574</v>
+        <v>611</v>
       </c>
       <c r="D414" t="s">
-        <v>575</v>
+        <v>612</v>
       </c>
       <c r="E414" t="s">
-        <v>20</v>
+        <v>613</v>
       </c>
       <c r="F414" t="s">
-        <v>576</v>
+        <v>614</v>
       </c>
       <c r="G414" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H414">
         <v>2021</v>
       </c>
       <c r="I414" t="s">
         <v>23</v>
       </c>
       <c r="J414" t="s">
-        <v>579</v>
+        <v>617</v>
       </c>
     </row>
     <row r="415" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B415" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C415" t="s">
-        <v>580</v>
+        <v>618</v>
       </c>
       <c r="D415" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
       <c r="E415" t="s">
-        <v>20</v>
+        <v>620</v>
       </c>
       <c r="F415" t="s">
-        <v>582</v>
+        <v>621</v>
       </c>
       <c r="G415" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H415">
         <v>2018</v>
       </c>
       <c r="I415" t="s">
         <v>23</v>
       </c>
       <c r="J415" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="416" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B416" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C416" t="s">
-        <v>580</v>
+        <v>618</v>
       </c>
       <c r="D416" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
       <c r="E416" t="s">
-        <v>20</v>
+        <v>620</v>
       </c>
       <c r="F416" t="s">
-        <v>582</v>
+        <v>621</v>
       </c>
       <c r="G416" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H416">
         <v>2020</v>
       </c>
       <c r="I416" t="s">
         <v>23</v>
       </c>
       <c r="J416" t="s">
-        <v>583</v>
+        <v>622</v>
       </c>
     </row>
     <row r="417" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B417" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C417" t="s">
-        <v>580</v>
+        <v>618</v>
       </c>
       <c r="D417" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
       <c r="E417" t="s">
-        <v>20</v>
+        <v>620</v>
       </c>
       <c r="F417" t="s">
-        <v>582</v>
+        <v>621</v>
       </c>
       <c r="G417" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H417">
         <v>2021</v>
       </c>
       <c r="I417" t="s">
         <v>23</v>
       </c>
       <c r="J417" t="s">
-        <v>584</v>
+        <v>623</v>
       </c>
     </row>
     <row r="418" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B418" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C418" t="s">
-        <v>585</v>
+        <v>624</v>
       </c>
       <c r="D418" t="s">
-        <v>586</v>
+        <v>625</v>
       </c>
       <c r="E418" t="s">
-        <v>20</v>
+        <v>626</v>
       </c>
       <c r="F418" t="s">
-        <v>587</v>
+        <v>627</v>
       </c>
       <c r="G418" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H418">
         <v>2018</v>
       </c>
       <c r="I418" t="s">
         <v>23</v>
       </c>
       <c r="J418" t="s">
-        <v>588</v>
+        <v>628</v>
       </c>
     </row>
     <row r="419" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B419" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C419" t="s">
-        <v>585</v>
+        <v>624</v>
       </c>
       <c r="D419" t="s">
-        <v>586</v>
+        <v>625</v>
       </c>
       <c r="E419" t="s">
-        <v>20</v>
+        <v>626</v>
       </c>
       <c r="F419" t="s">
-        <v>587</v>
+        <v>627</v>
       </c>
       <c r="G419" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H419">
         <v>2020</v>
       </c>
       <c r="I419" t="s">
         <v>23</v>
       </c>
       <c r="J419" t="s">
-        <v>589</v>
+        <v>629</v>
       </c>
     </row>
     <row r="420" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B420" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="C420" t="s">
-        <v>585</v>
+        <v>624</v>
       </c>
       <c r="D420" t="s">
-        <v>586</v>
+        <v>625</v>
       </c>
       <c r="E420" t="s">
-        <v>20</v>
+        <v>626</v>
       </c>
       <c r="F420" t="s">
-        <v>587</v>
+        <v>627</v>
       </c>
       <c r="G420" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H420">
         <v>2021</v>
       </c>
       <c r="I420" t="s">
         <v>23</v>
       </c>
       <c r="J420" t="s">
-        <v>590</v>
+        <v>630</v>
       </c>
     </row>
     <row r="421" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B421" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C421" t="s">
-        <v>591</v>
+        <v>631</v>
       </c>
       <c r="D421" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="E421" t="s">
-        <v>20</v>
+        <v>632</v>
       </c>
       <c r="F421" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="G421" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H421">
         <v>2016</v>
       </c>
       <c r="I421" t="s">
         <v>23</v>
       </c>
       <c r="J421" t="s">
-        <v>593</v>
+        <v>633</v>
       </c>
     </row>
     <row r="422" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B422" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C422" t="s">
-        <v>591</v>
+        <v>631</v>
       </c>
       <c r="D422" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="E422" t="s">
-        <v>20</v>
+        <v>632</v>
       </c>
       <c r="F422" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="G422" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H422">
         <v>2020</v>
       </c>
       <c r="I422" t="s">
         <v>23</v>
       </c>
       <c r="J422" t="s">
-        <v>594</v>
+        <v>634</v>
       </c>
     </row>
     <row r="423" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B423" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C423" t="s">
-        <v>591</v>
+        <v>631</v>
       </c>
       <c r="D423" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="E423" t="s">
-        <v>20</v>
+        <v>632</v>
       </c>
       <c r="F423" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="G423" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H423">
         <v>2021</v>
       </c>
       <c r="I423" t="s">
         <v>23</v>
       </c>
       <c r="J423" t="s">
-        <v>595</v>
+        <v>635</v>
       </c>
     </row>
     <row r="424" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B424" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C424" t="s">
-        <v>596</v>
+        <v>636</v>
       </c>
       <c r="D424" t="s">
-        <v>597</v>
+        <v>637</v>
       </c>
       <c r="E424" t="s">
-        <v>20</v>
+        <v>638</v>
       </c>
       <c r="F424" t="s">
-        <v>598</v>
+        <v>639</v>
       </c>
       <c r="G424" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H424">
         <v>2020</v>
       </c>
       <c r="I424" t="s">
         <v>23</v>
       </c>
       <c r="J424" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="425" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B425" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C425" t="s">
-        <v>596</v>
+        <v>636</v>
       </c>
       <c r="D425" t="s">
-        <v>597</v>
+        <v>637</v>
       </c>
       <c r="E425" t="s">
-        <v>20</v>
+        <v>638</v>
       </c>
       <c r="F425" t="s">
-        <v>598</v>
+        <v>639</v>
       </c>
       <c r="G425" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H425">
         <v>2021</v>
       </c>
       <c r="I425" t="s">
         <v>23</v>
       </c>
       <c r="J425" t="s">
-        <v>599</v>
+        <v>640</v>
       </c>
     </row>
     <row r="426" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B426" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C426" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="D426" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="E426" t="s">
-        <v>20</v>
+        <v>643</v>
       </c>
       <c r="F426" t="s">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="G426" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H426">
         <v>2017</v>
       </c>
       <c r="I426" t="s">
         <v>23</v>
       </c>
       <c r="J426" t="s">
-        <v>603</v>
+        <v>645</v>
       </c>
     </row>
     <row r="427" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B427" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C427" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="D427" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="E427" t="s">
-        <v>20</v>
+        <v>643</v>
       </c>
       <c r="F427" t="s">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="G427" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H427">
         <v>2018</v>
       </c>
       <c r="I427" t="s">
         <v>23</v>
       </c>
       <c r="J427" t="s">
-        <v>604</v>
+        <v>646</v>
       </c>
     </row>
     <row r="428" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B428" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C428" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="D428" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="E428" t="s">
-        <v>20</v>
+        <v>643</v>
       </c>
       <c r="F428" t="s">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="G428" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H428">
         <v>2019</v>
       </c>
       <c r="I428" t="s">
         <v>23</v>
       </c>
       <c r="J428" t="s">
-        <v>605</v>
+        <v>647</v>
       </c>
     </row>
     <row r="429" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B429" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C429" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="D429" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="E429" t="s">
-        <v>20</v>
+        <v>643</v>
       </c>
       <c r="F429" t="s">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="G429" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H429">
         <v>2020</v>
       </c>
       <c r="I429" t="s">
         <v>23</v>
       </c>
       <c r="J429" t="s">
-        <v>603</v>
+        <v>645</v>
       </c>
     </row>
     <row r="430" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B430" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C430" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="D430" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="E430" t="s">
-        <v>20</v>
+        <v>643</v>
       </c>
       <c r="F430" t="s">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="G430" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H430">
         <v>2021</v>
       </c>
       <c r="I430" t="s">
         <v>23</v>
       </c>
       <c r="J430" t="s">
-        <v>604</v>
+        <v>646</v>
       </c>
     </row>
     <row r="431" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B431" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="C431" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="D431" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="E431" t="s">
-        <v>20</v>
+        <v>643</v>
       </c>
       <c r="F431" t="s">
-        <v>602</v>
+        <v>644</v>
       </c>
       <c r="G431" t="s">
-        <v>571</v>
+        <v>608</v>
       </c>
       <c r="H431">
         <v>2022</v>
       </c>
       <c r="I431" t="s">
         <v>23</v>
       </c>
       <c r="J431" t="s">
-        <v>606</v>
+        <v>648</v>
       </c>
     </row>
     <row r="432" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B432" t="s">
-        <v>607</v>
+        <v>649</v>
       </c>
       <c r="C432" t="s">
-        <v>608</v>
+        <v>650</v>
       </c>
       <c r="D432" t="s">
-        <v>609</v>
+        <v>651</v>
       </c>
       <c r="E432" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
       <c r="F432" t="s">
-        <v>610</v>
+        <v>653</v>
       </c>
       <c r="G432" t="s">
-        <v>611</v>
+        <v>654</v>
       </c>
       <c r="H432">
         <v>2017</v>
       </c>
       <c r="I432" t="s">
         <v>23</v>
       </c>
       <c r="J432" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="K432" t="s">
         <v>55</v>
       </c>
       <c r="L432" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="M432" t="s">
         <v>62</v>
       </c>
       <c r="N432" t="s">
-        <v>613</v>
+        <v>656</v>
       </c>
     </row>
     <row r="433" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B433" t="s">
-        <v>607</v>
+        <v>649</v>
       </c>
       <c r="C433" t="s">
-        <v>608</v>
+        <v>650</v>
       </c>
       <c r="D433" t="s">
-        <v>609</v>
+        <v>651</v>
       </c>
       <c r="E433" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
       <c r="F433" t="s">
-        <v>610</v>
+        <v>653</v>
       </c>
       <c r="G433" t="s">
-        <v>611</v>
+        <v>654</v>
       </c>
       <c r="H433">
         <v>2017</v>
       </c>
       <c r="I433" t="s">
         <v>23</v>
       </c>
       <c r="J433" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
       <c r="K433" t="s">
         <v>55</v>
       </c>
       <c r="L433" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="M433" t="s">
         <v>62</v>
       </c>
       <c r="N433" t="s">
-        <v>613</v>
+        <v>656</v>
       </c>
     </row>
     <row r="434" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B434" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="C434" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="D434" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="E434" t="s">
-        <v>20</v>
+        <v>660</v>
       </c>
       <c r="F434" t="s">
-        <v>617</v>
+        <v>661</v>
       </c>
       <c r="G434" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H434">
         <v>2017</v>
       </c>
       <c r="I434" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J434" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="K434" t="s">
         <v>73</v>
       </c>
       <c r="L434" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="435" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B435" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="C435" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="D435" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="E435" t="s">
-        <v>20</v>
+        <v>660</v>
       </c>
       <c r="F435" t="s">
-        <v>617</v>
+        <v>661</v>
       </c>
       <c r="G435" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H435">
         <v>2017</v>
       </c>
       <c r="I435" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J435" t="s">
-        <v>618</v>
+        <v>662</v>
       </c>
       <c r="K435" t="s">
         <v>73</v>
       </c>
       <c r="L435" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="436" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="B436" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="C436" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="D436" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="E436" t="s">
-        <v>20</v>
+        <v>660</v>
       </c>
       <c r="F436" t="s">
-        <v>617</v>
+        <v>661</v>
       </c>
       <c r="G436" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="H436">
         <v>2017</v>
       </c>
       <c r="I436" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J436" t="s">
-        <v>619</v>
+        <v>663</v>
       </c>
       <c r="K436" t="s">
         <v>73</v>
       </c>
       <c r="L436" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="437" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B437" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
       <c r="C437" t="s">
-        <v>622</v>
+        <v>666</v>
       </c>
       <c r="D437" t="s">
-        <v>623</v>
+        <v>667</v>
       </c>
       <c r="E437" t="s">
-        <v>20</v>
+        <v>668</v>
       </c>
       <c r="F437" t="s">
-        <v>624</v>
+        <v>669</v>
       </c>
       <c r="G437" t="s">
-        <v>625</v>
+        <v>670</v>
       </c>
       <c r="H437">
         <v>2014</v>
       </c>
       <c r="I437" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J437" t="s">
-        <v>626</v>
+        <v>671</v>
       </c>
     </row>
     <row r="438" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B438" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
       <c r="C438" t="s">
-        <v>622</v>
+        <v>666</v>
       </c>
       <c r="D438" t="s">
-        <v>623</v>
+        <v>667</v>
       </c>
       <c r="E438" t="s">
-        <v>20</v>
+        <v>668</v>
       </c>
       <c r="F438" t="s">
-        <v>624</v>
+        <v>669</v>
       </c>
       <c r="G438" t="s">
-        <v>625</v>
+        <v>670</v>
       </c>
       <c r="H438">
         <v>2020</v>
       </c>
       <c r="I438" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J438" t="s">
-        <v>627</v>
+        <v>672</v>
       </c>
     </row>
     <row r="439" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B439" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
       <c r="C439" t="s">
-        <v>622</v>
+        <v>666</v>
       </c>
       <c r="D439" t="s">
-        <v>623</v>
+        <v>667</v>
       </c>
       <c r="E439" t="s">
-        <v>20</v>
+        <v>668</v>
       </c>
       <c r="F439" t="s">
-        <v>624</v>
+        <v>669</v>
       </c>
       <c r="G439" t="s">
-        <v>625</v>
+        <v>670</v>
       </c>
       <c r="H439">
         <v>2021</v>
       </c>
       <c r="I439" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J439" t="s">
-        <v>628</v>
+        <v>673</v>
       </c>
     </row>
     <row r="440" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B440" t="s">
-        <v>629</v>
+        <v>674</v>
       </c>
       <c r="C440" t="s">
-        <v>630</v>
+        <v>675</v>
       </c>
       <c r="D440" t="s">
-        <v>631</v>
+        <v>676</v>
       </c>
       <c r="E440" t="s">
-        <v>20</v>
+        <v>677</v>
       </c>
       <c r="F440" t="s">
-        <v>632</v>
+        <v>678</v>
       </c>
       <c r="G440" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H440">
         <v>2013</v>
       </c>
       <c r="I440" t="s">
         <v>23</v>
       </c>
       <c r="J440" t="s">
         <v>97</v>
       </c>
       <c r="K440" t="s">
         <v>62</v>
       </c>
       <c r="L440" t="s">
-        <v>633</v>
+        <v>679</v>
       </c>
     </row>
     <row r="441" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B441" t="s">
-        <v>629</v>
+        <v>674</v>
       </c>
       <c r="C441" t="s">
-        <v>630</v>
+        <v>675</v>
       </c>
       <c r="D441" t="s">
-        <v>631</v>
+        <v>676</v>
       </c>
       <c r="E441" t="s">
-        <v>20</v>
+        <v>677</v>
       </c>
       <c r="F441" t="s">
-        <v>632</v>
+        <v>678</v>
       </c>
       <c r="G441" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H441">
         <v>2017</v>
       </c>
       <c r="I441" t="s">
         <v>23</v>
       </c>
       <c r="J441" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="K441" t="s">
         <v>62</v>
       </c>
       <c r="L441" t="s">
-        <v>633</v>
+        <v>679</v>
       </c>
     </row>
     <row r="442" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B442" t="s">
-        <v>629</v>
+        <v>674</v>
       </c>
       <c r="C442" t="s">
-        <v>630</v>
+        <v>675</v>
       </c>
       <c r="D442" t="s">
-        <v>631</v>
+        <v>676</v>
       </c>
       <c r="E442" t="s">
-        <v>20</v>
+        <v>677</v>
       </c>
       <c r="F442" t="s">
-        <v>632</v>
+        <v>678</v>
       </c>
       <c r="G442" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H442">
         <v>2013</v>
       </c>
       <c r="I442" t="s">
         <v>23</v>
       </c>
       <c r="J442" t="s">
         <v>41</v>
       </c>
       <c r="K442" t="s">
         <v>62</v>
       </c>
       <c r="L442" t="s">
-        <v>635</v>
+        <v>681</v>
       </c>
     </row>
     <row r="443" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B443" t="s">
-        <v>629</v>
+        <v>674</v>
       </c>
       <c r="C443" t="s">
-        <v>630</v>
+        <v>675</v>
       </c>
       <c r="D443" t="s">
-        <v>631</v>
+        <v>676</v>
       </c>
       <c r="E443" t="s">
-        <v>20</v>
+        <v>677</v>
       </c>
       <c r="F443" t="s">
-        <v>632</v>
+        <v>678</v>
       </c>
       <c r="G443" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H443">
         <v>2017</v>
       </c>
       <c r="I443" t="s">
         <v>23</v>
       </c>
       <c r="J443" t="s">
         <v>93</v>
       </c>
       <c r="K443" t="s">
         <v>62</v>
       </c>
       <c r="L443" t="s">
-        <v>635</v>
+        <v>681</v>
       </c>
     </row>
     <row r="444" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B444" t="s">
         <v>97</v>
       </c>
       <c r="C444" t="s">
-        <v>636</v>
+        <v>682</v>
       </c>
       <c r="D444" t="s">
-        <v>637</v>
+        <v>683</v>
       </c>
       <c r="E444" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F444" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G444" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H444">
         <v>2016</v>
       </c>
       <c r="I444" t="s">
         <v>23</v>
       </c>
       <c r="J444" t="s">
-        <v>640</v>
+        <v>687</v>
       </c>
     </row>
     <row r="445" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B445" t="s">
         <v>97</v>
       </c>
       <c r="C445" t="s">
-        <v>636</v>
+        <v>682</v>
       </c>
       <c r="D445" t="s">
-        <v>637</v>
+        <v>683</v>
       </c>
       <c r="E445" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F445" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G445" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H445">
         <v>2017</v>
       </c>
       <c r="I445" t="s">
         <v>23</v>
       </c>
       <c r="J445" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
     </row>
     <row r="446" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B446" t="s">
         <v>97</v>
       </c>
       <c r="C446" t="s">
-        <v>636</v>
+        <v>682</v>
       </c>
       <c r="D446" t="s">
-        <v>637</v>
+        <v>683</v>
       </c>
       <c r="E446" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F446" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G446" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H446">
         <v>2018</v>
       </c>
       <c r="I446" t="s">
         <v>23</v>
       </c>
       <c r="J446" t="s">
-        <v>642</v>
+        <v>689</v>
       </c>
     </row>
     <row r="447" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B447" t="s">
         <v>97</v>
       </c>
       <c r="C447" t="s">
-        <v>636</v>
+        <v>682</v>
       </c>
       <c r="D447" t="s">
-        <v>637</v>
+        <v>683</v>
       </c>
       <c r="E447" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F447" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G447" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H447">
         <v>2019</v>
       </c>
       <c r="I447" t="s">
         <v>23</v>
       </c>
       <c r="J447" t="s">
-        <v>642</v>
+        <v>689</v>
       </c>
     </row>
     <row r="448" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B448" t="s">
         <v>97</v>
       </c>
       <c r="C448" t="s">
-        <v>636</v>
+        <v>682</v>
       </c>
       <c r="D448" t="s">
-        <v>637</v>
+        <v>683</v>
       </c>
       <c r="E448" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F448" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G448" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H448">
         <v>2020</v>
       </c>
       <c r="I448" t="s">
         <v>23</v>
       </c>
       <c r="J448" t="s">
-        <v>643</v>
+        <v>690</v>
       </c>
     </row>
     <row r="449" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B449" t="s">
         <v>97</v>
       </c>
       <c r="C449" t="s">
-        <v>636</v>
+        <v>682</v>
       </c>
       <c r="D449" t="s">
-        <v>637</v>
+        <v>683</v>
       </c>
       <c r="E449" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F449" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G449" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H449">
         <v>2021</v>
       </c>
       <c r="I449" t="s">
         <v>23</v>
       </c>
       <c r="J449" t="s">
-        <v>642</v>
+        <v>689</v>
       </c>
     </row>
     <row r="450" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B450" t="s">
         <v>97</v>
       </c>
       <c r="C450" t="s">
-        <v>636</v>
+        <v>682</v>
       </c>
       <c r="D450" t="s">
-        <v>637</v>
+        <v>683</v>
       </c>
       <c r="E450" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F450" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G450" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H450">
         <v>2022</v>
       </c>
       <c r="I450" t="s">
         <v>23</v>
       </c>
       <c r="J450" t="s">
-        <v>642</v>
+        <v>689</v>
       </c>
     </row>
     <row r="451" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B451" t="s">
         <v>97</v>
       </c>
       <c r="C451" t="s">
-        <v>644</v>
+        <v>691</v>
       </c>
       <c r="D451" t="s">
-        <v>645</v>
+        <v>692</v>
       </c>
       <c r="E451" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F451" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G451" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H451">
         <v>2016</v>
       </c>
       <c r="I451" t="s">
         <v>23</v>
       </c>
       <c r="J451" t="s">
-        <v>646</v>
+        <v>693</v>
       </c>
     </row>
     <row r="452" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B452" t="s">
         <v>97</v>
       </c>
       <c r="C452" t="s">
-        <v>644</v>
+        <v>691</v>
       </c>
       <c r="D452" t="s">
-        <v>645</v>
+        <v>692</v>
       </c>
       <c r="E452" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F452" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G452" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H452">
         <v>2020</v>
       </c>
       <c r="I452" t="s">
         <v>23</v>
       </c>
       <c r="J452" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="453" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B453" t="s">
         <v>97</v>
       </c>
       <c r="C453" t="s">
-        <v>644</v>
+        <v>691</v>
       </c>
       <c r="D453" t="s">
-        <v>645</v>
+        <v>692</v>
       </c>
       <c r="E453" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F453" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G453" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H453">
         <v>2021</v>
       </c>
       <c r="I453" t="s">
         <v>23</v>
       </c>
       <c r="J453" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="454" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B454" t="s">
         <v>97</v>
       </c>
       <c r="C454" t="s">
-        <v>644</v>
+        <v>691</v>
       </c>
       <c r="D454" t="s">
-        <v>645</v>
+        <v>692</v>
       </c>
       <c r="E454" t="s">
-        <v>20</v>
+        <v>684</v>
       </c>
       <c r="F454" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="G454" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="H454">
         <v>2022</v>
       </c>
       <c r="I454" t="s">
         <v>23</v>
       </c>
       <c r="J454" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="455" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B455" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C455" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D455" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E455" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F455" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G455" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H455">
         <v>2015</v>
       </c>
       <c r="I455" t="s">
         <v>23</v>
       </c>
       <c r="J455" t="s">
         <v>91</v>
       </c>
       <c r="K455" t="s">
         <v>55</v>
       </c>
       <c r="L455" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="456" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B456" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C456" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D456" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E456" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F456" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G456" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H456">
         <v>2016</v>
       </c>
       <c r="I456" t="s">
         <v>23</v>
       </c>
       <c r="J456" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K456" t="s">
         <v>55</v>
       </c>
       <c r="L456" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="457" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B457" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C457" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D457" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E457" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F457" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G457" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H457">
         <v>2017</v>
       </c>
       <c r="I457" t="s">
         <v>23</v>
       </c>
       <c r="J457" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K457" t="s">
         <v>55</v>
       </c>
       <c r="L457" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="458" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B458" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C458" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D458" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E458" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F458" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G458" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H458">
         <v>2018</v>
       </c>
       <c r="I458" t="s">
         <v>23</v>
       </c>
       <c r="J458" t="s">
-        <v>651</v>
+        <v>699</v>
       </c>
       <c r="K458" t="s">
         <v>55</v>
       </c>
       <c r="L458" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="459" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B459" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C459" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D459" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E459" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F459" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G459" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H459">
         <v>2019</v>
       </c>
       <c r="I459" t="s">
         <v>23</v>
       </c>
       <c r="J459" t="s">
-        <v>651</v>
+        <v>699</v>
       </c>
       <c r="K459" t="s">
         <v>55</v>
       </c>
       <c r="L459" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="460" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B460" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C460" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D460" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E460" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F460" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G460" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H460">
         <v>2020</v>
       </c>
       <c r="I460" t="s">
         <v>23</v>
       </c>
       <c r="J460" t="s">
-        <v>651</v>
+        <v>699</v>
       </c>
       <c r="K460" t="s">
         <v>55</v>
       </c>
       <c r="L460" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="461" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B461" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C461" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D461" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E461" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F461" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G461" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H461">
         <v>2021</v>
       </c>
       <c r="I461" t="s">
         <v>23</v>
       </c>
       <c r="J461" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="K461" t="s">
         <v>55</v>
       </c>
       <c r="L461" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="462" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B462" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C462" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D462" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E462" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F462" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G462" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H462">
         <v>2022</v>
       </c>
       <c r="I462" t="s">
         <v>23</v>
       </c>
       <c r="J462" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="K462" t="s">
         <v>55</v>
       </c>
       <c r="L462" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="463" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B463" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C463" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D463" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E463" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F463" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G463" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H463">
         <v>2015</v>
       </c>
       <c r="I463" t="s">
         <v>23</v>
       </c>
       <c r="J463" t="s">
-        <v>548</v>
+        <v>582</v>
       </c>
       <c r="K463" t="s">
         <v>55</v>
       </c>
       <c r="L463" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="464" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B464" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C464" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D464" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E464" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F464" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G464" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H464">
         <v>2016</v>
       </c>
       <c r="I464" t="s">
         <v>23</v>
       </c>
       <c r="J464" t="s">
-        <v>480</v>
+        <v>507</v>
       </c>
       <c r="K464" t="s">
         <v>55</v>
       </c>
       <c r="L464" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="465" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B465" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C465" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D465" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E465" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F465" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G465" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H465">
         <v>2017</v>
       </c>
       <c r="I465" t="s">
         <v>23</v>
       </c>
       <c r="J465" t="s">
-        <v>480</v>
+        <v>507</v>
       </c>
       <c r="K465" t="s">
         <v>55</v>
       </c>
       <c r="L465" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="466" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B466" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C466" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D466" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E466" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F466" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G466" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H466">
         <v>2018</v>
       </c>
       <c r="I466" t="s">
         <v>23</v>
       </c>
       <c r="J466" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="K466" t="s">
         <v>55</v>
       </c>
       <c r="L466" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="467" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B467" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C467" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D467" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E467" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F467" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G467" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H467">
         <v>2019</v>
       </c>
       <c r="I467" t="s">
         <v>23</v>
       </c>
       <c r="J467" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="K467" t="s">
         <v>55</v>
       </c>
       <c r="L467" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="468" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B468" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C468" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D468" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E468" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F468" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G468" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H468">
         <v>2020</v>
       </c>
       <c r="I468" t="s">
         <v>23</v>
       </c>
       <c r="J468" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="K468" t="s">
         <v>55</v>
       </c>
       <c r="L468" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="469" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B469" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C469" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D469" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E469" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F469" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G469" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H469">
         <v>2021</v>
       </c>
       <c r="I469" t="s">
         <v>23</v>
       </c>
       <c r="J469" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="K469" t="s">
         <v>55</v>
       </c>
       <c r="L469" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="470" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B470" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C470" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="D470" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="E470" t="s">
-        <v>20</v>
+        <v>697</v>
       </c>
       <c r="F470" t="s">
-        <v>650</v>
+        <v>698</v>
       </c>
       <c r="G470" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="H470">
         <v>2022</v>
       </c>
       <c r="I470" t="s">
         <v>23</v>
       </c>
       <c r="J470" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="K470" t="s">
         <v>55</v>
       </c>
       <c r="L470" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="471" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B471" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C471" t="s">
-        <v>652</v>
+        <v>700</v>
       </c>
       <c r="D471" t="s">
-        <v>653</v>
+        <v>701</v>
       </c>
       <c r="E471" t="s">
-        <v>20</v>
+        <v>702</v>
       </c>
       <c r="F471" t="s">
-        <v>654</v>
+        <v>703</v>
       </c>
       <c r="G471" t="s">
-        <v>625</v>
+        <v>670</v>
       </c>
       <c r="H471">
         <v>2015</v>
       </c>
       <c r="I471" t="s">
         <v>23</v>
       </c>
       <c r="J471" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="472" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
-        <v>620</v>
+        <v>664</v>
       </c>
       <c r="B472" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="C472" t="s">
-        <v>652</v>
+        <v>700</v>
       </c>
       <c r="D472" t="s">
-        <v>653</v>
+        <v>701</v>
       </c>
       <c r="E472" t="s">
-        <v>20</v>
+        <v>702</v>
       </c>
       <c r="F472" t="s">
-        <v>654</v>
+        <v>703</v>
       </c>
       <c r="G472" t="s">
-        <v>625</v>
+        <v>670</v>
       </c>
       <c r="H472">
         <v>2020</v>
       </c>
       <c r="I472" t="s">
         <v>23</v>
       </c>
       <c r="J472" t="s">
-        <v>655</v>
+        <v>704</v>
       </c>
     </row>
     <row r="473" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B473" t="s">
-        <v>656</v>
+        <v>705</v>
       </c>
       <c r="C473" t="s">
-        <v>657</v>
+        <v>706</v>
       </c>
       <c r="D473" t="s">
-        <v>658</v>
+        <v>707</v>
       </c>
       <c r="E473" t="s">
-        <v>20</v>
+        <v>708</v>
       </c>
       <c r="F473" t="s">
-        <v>659</v>
+        <v>709</v>
       </c>
       <c r="G473" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H473">
         <v>2015</v>
       </c>
       <c r="I473" t="s">
         <v>23</v>
       </c>
       <c r="J473" t="s">
-        <v>661</v>
+        <v>711</v>
       </c>
       <c r="K473" t="s">
         <v>25</v>
       </c>
       <c r="L473" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="474" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B474" t="s">
-        <v>656</v>
+        <v>705</v>
       </c>
       <c r="C474" t="s">
-        <v>657</v>
+        <v>706</v>
       </c>
       <c r="D474" t="s">
-        <v>658</v>
+        <v>707</v>
       </c>
       <c r="E474" t="s">
-        <v>20</v>
+        <v>708</v>
       </c>
       <c r="F474" t="s">
-        <v>659</v>
+        <v>709</v>
       </c>
       <c r="G474" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H474">
         <v>2018</v>
       </c>
       <c r="I474" t="s">
         <v>23</v>
       </c>
       <c r="J474" t="s">
-        <v>662</v>
+        <v>712</v>
       </c>
       <c r="K474" t="s">
         <v>25</v>
       </c>
       <c r="L474" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="475" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B475" t="s">
-        <v>656</v>
+        <v>705</v>
       </c>
       <c r="C475" t="s">
-        <v>657</v>
+        <v>706</v>
       </c>
       <c r="D475" t="s">
-        <v>658</v>
+        <v>707</v>
       </c>
       <c r="E475" t="s">
-        <v>20</v>
+        <v>708</v>
       </c>
       <c r="F475" t="s">
-        <v>659</v>
+        <v>709</v>
       </c>
       <c r="G475" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H475">
         <v>2015</v>
       </c>
       <c r="I475" t="s">
         <v>23</v>
       </c>
       <c r="J475" t="s">
-        <v>663</v>
+        <v>713</v>
       </c>
       <c r="K475" t="s">
         <v>25</v>
       </c>
       <c r="L475" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="476" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B476" t="s">
-        <v>656</v>
+        <v>705</v>
       </c>
       <c r="C476" t="s">
-        <v>657</v>
+        <v>706</v>
       </c>
       <c r="D476" t="s">
-        <v>658</v>
+        <v>707</v>
       </c>
       <c r="E476" t="s">
-        <v>20</v>
+        <v>708</v>
       </c>
       <c r="F476" t="s">
-        <v>659</v>
+        <v>709</v>
       </c>
       <c r="G476" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H476">
         <v>2015</v>
       </c>
       <c r="I476" t="s">
         <v>23</v>
       </c>
       <c r="J476" t="s">
-        <v>664</v>
+        <v>714</v>
       </c>
       <c r="K476" t="s">
         <v>25</v>
       </c>
       <c r="L476" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="477" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B477" t="s">
         <v>85</v>
       </c>
       <c r="C477" t="s">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="D477" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="E477" t="s">
-        <v>20</v>
+        <v>717</v>
       </c>
       <c r="F477" t="s">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="G477" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H477">
         <v>2015</v>
       </c>
       <c r="I477" t="s">
         <v>23</v>
       </c>
       <c r="J477" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
     </row>
     <row r="478" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B478" t="s">
         <v>85</v>
       </c>
       <c r="C478" t="s">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="D478" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="E478" t="s">
-        <v>20</v>
+        <v>717</v>
       </c>
       <c r="F478" t="s">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="G478" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H478">
         <v>2016</v>
       </c>
       <c r="I478" t="s">
         <v>23</v>
       </c>
       <c r="J478" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
     </row>
     <row r="479" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B479" t="s">
         <v>85</v>
       </c>
       <c r="C479" t="s">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="D479" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="E479" t="s">
-        <v>20</v>
+        <v>717</v>
       </c>
       <c r="F479" t="s">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="G479" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H479">
         <v>2017</v>
       </c>
       <c r="I479" t="s">
         <v>23</v>
       </c>
       <c r="J479" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
     </row>
     <row r="480" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B480" t="s">
         <v>85</v>
       </c>
       <c r="C480" t="s">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="D480" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="E480" t="s">
-        <v>20</v>
+        <v>717</v>
       </c>
       <c r="F480" t="s">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="G480" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H480">
         <v>2018</v>
       </c>
       <c r="I480" t="s">
         <v>23</v>
       </c>
       <c r="J480" t="s">
-        <v>671</v>
+        <v>722</v>
       </c>
     </row>
     <row r="481" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B481" t="s">
         <v>85</v>
       </c>
       <c r="C481" t="s">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="D481" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="E481" t="s">
-        <v>20</v>
+        <v>717</v>
       </c>
       <c r="F481" t="s">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="G481" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H481">
         <v>2019</v>
       </c>
       <c r="I481" t="s">
         <v>23</v>
       </c>
       <c r="J481" t="s">
-        <v>671</v>
+        <v>722</v>
       </c>
     </row>
     <row r="482" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B482" t="s">
         <v>85</v>
       </c>
       <c r="C482" t="s">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="D482" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="E482" t="s">
-        <v>20</v>
+        <v>717</v>
       </c>
       <c r="F482" t="s">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="G482" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H482">
         <v>2020</v>
       </c>
       <c r="I482" t="s">
         <v>23</v>
       </c>
       <c r="J482" t="s">
-        <v>494</v>
+        <v>523</v>
       </c>
     </row>
     <row r="483" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B483" t="s">
         <v>85</v>
       </c>
       <c r="C483" t="s">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="D483" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="E483" t="s">
-        <v>20</v>
+        <v>717</v>
       </c>
       <c r="F483" t="s">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="G483" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H483">
         <v>2021</v>
       </c>
       <c r="I483" t="s">
         <v>23</v>
       </c>
       <c r="J483" t="s">
-        <v>494</v>
+        <v>523</v>
       </c>
     </row>
     <row r="484" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B484" t="s">
         <v>85</v>
       </c>
       <c r="C484" t="s">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="D484" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="E484" t="s">
-        <v>20</v>
+        <v>717</v>
       </c>
       <c r="F484" t="s">
-        <v>667</v>
+        <v>718</v>
       </c>
       <c r="G484" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H484">
         <v>2022</v>
       </c>
       <c r="I484" t="s">
         <v>23</v>
       </c>
       <c r="J484" t="s">
-        <v>494</v>
+        <v>523</v>
       </c>
     </row>
     <row r="485" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B485" t="s">
         <v>85</v>
       </c>
       <c r="C485" t="s">
-        <v>672</v>
+        <v>723</v>
       </c>
       <c r="D485" t="s">
-        <v>673</v>
+        <v>724</v>
       </c>
       <c r="E485" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="F485" t="s">
-        <v>673</v>
+        <v>724</v>
       </c>
       <c r="G485" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H485">
         <v>2017</v>
       </c>
       <c r="I485" t="s">
         <v>23</v>
       </c>
       <c r="J485" t="s">
-        <v>675</v>
+        <v>726</v>
       </c>
     </row>
     <row r="486" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B486" t="s">
-        <v>676</v>
+        <v>727</v>
       </c>
       <c r="C486" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="D486" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="E486" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="F486" t="s">
-        <v>679</v>
+        <v>731</v>
       </c>
       <c r="G486" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H486">
         <v>2015</v>
       </c>
       <c r="I486" t="s">
         <v>23</v>
       </c>
       <c r="J486" t="s">
-        <v>680</v>
+        <v>732</v>
       </c>
     </row>
     <row r="487" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B487" t="s">
-        <v>676</v>
+        <v>727</v>
       </c>
       <c r="C487" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="D487" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="E487" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="F487" t="s">
-        <v>679</v>
+        <v>731</v>
       </c>
       <c r="G487" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H487">
         <v>2016</v>
       </c>
       <c r="I487" t="s">
         <v>23</v>
       </c>
       <c r="J487" t="s">
-        <v>680</v>
+        <v>732</v>
       </c>
     </row>
     <row r="488" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B488" t="s">
-        <v>676</v>
+        <v>727</v>
       </c>
       <c r="C488" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="D488" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="E488" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="F488" t="s">
-        <v>679</v>
+        <v>731</v>
       </c>
       <c r="G488" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H488">
         <v>2017</v>
       </c>
       <c r="I488" t="s">
         <v>23</v>
       </c>
       <c r="J488" t="s">
-        <v>680</v>
+        <v>732</v>
       </c>
     </row>
     <row r="489" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B489" t="s">
-        <v>676</v>
+        <v>727</v>
       </c>
       <c r="C489" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="D489" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="E489" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="F489" t="s">
-        <v>679</v>
+        <v>731</v>
       </c>
       <c r="G489" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H489">
         <v>2018</v>
       </c>
       <c r="I489" t="s">
         <v>23</v>
       </c>
       <c r="J489" t="s">
-        <v>680</v>
+        <v>732</v>
       </c>
     </row>
     <row r="490" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B490" t="s">
-        <v>676</v>
+        <v>727</v>
       </c>
       <c r="C490" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="D490" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="E490" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="F490" t="s">
-        <v>679</v>
+        <v>731</v>
       </c>
       <c r="G490" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H490">
         <v>2019</v>
       </c>
       <c r="I490" t="s">
         <v>23</v>
       </c>
       <c r="J490" t="s">
-        <v>680</v>
+        <v>732</v>
       </c>
     </row>
     <row r="491" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B491" t="s">
-        <v>676</v>
+        <v>727</v>
       </c>
       <c r="C491" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="D491" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="E491" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="F491" t="s">
-        <v>679</v>
+        <v>731</v>
       </c>
       <c r="G491" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H491">
         <v>2020</v>
       </c>
       <c r="I491" t="s">
         <v>23</v>
       </c>
       <c r="J491" t="s">
-        <v>680</v>
+        <v>732</v>
       </c>
     </row>
     <row r="492" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B492" t="s">
-        <v>676</v>
+        <v>727</v>
       </c>
       <c r="C492" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="D492" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="E492" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="F492" t="s">
-        <v>679</v>
+        <v>731</v>
       </c>
       <c r="G492" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H492">
         <v>2021</v>
       </c>
       <c r="I492" t="s">
         <v>23</v>
       </c>
       <c r="J492" t="s">
-        <v>680</v>
+        <v>732</v>
       </c>
     </row>
     <row r="493" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B493" t="s">
-        <v>676</v>
+        <v>727</v>
       </c>
       <c r="C493" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="D493" t="s">
-        <v>678</v>
+        <v>729</v>
       </c>
       <c r="E493" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="F493" t="s">
-        <v>679</v>
+        <v>731</v>
       </c>
       <c r="G493" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H493">
         <v>2022</v>
       </c>
       <c r="I493" t="s">
         <v>23</v>
       </c>
       <c r="J493" t="s">
-        <v>680</v>
+        <v>732</v>
       </c>
     </row>
     <row r="494" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B494" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C494" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D494" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E494" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F494" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G494" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H494">
         <v>2015</v>
       </c>
       <c r="I494" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J494" t="s">
-        <v>686</v>
+        <v>739</v>
       </c>
       <c r="K494" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="L494" t="s">
-        <v>688</v>
+        <v>741</v>
       </c>
     </row>
     <row r="495" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B495" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C495" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D495" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E495" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F495" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G495" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H495">
         <v>2016</v>
       </c>
       <c r="I495" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J495" t="s">
-        <v>686</v>
+        <v>739</v>
       </c>
       <c r="K495" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="L495" t="s">
-        <v>688</v>
+        <v>741</v>
       </c>
     </row>
     <row r="496" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B496" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C496" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D496" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E496" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F496" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G496" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H496">
         <v>2017</v>
       </c>
       <c r="I496" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J496" t="s">
-        <v>686</v>
+        <v>739</v>
       </c>
       <c r="K496" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="L496" t="s">
-        <v>688</v>
+        <v>741</v>
       </c>
     </row>
     <row r="497" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B497" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C497" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D497" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E497" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F497" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G497" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H497">
         <v>2018</v>
       </c>
       <c r="I497" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J497" t="s">
-        <v>686</v>
+        <v>739</v>
       </c>
       <c r="K497" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="L497" t="s">
-        <v>688</v>
+        <v>741</v>
       </c>
     </row>
     <row r="498" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B498" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C498" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D498" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E498" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F498" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G498" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H498">
         <v>2019</v>
       </c>
       <c r="I498" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J498" t="s">
-        <v>689</v>
+        <v>742</v>
       </c>
       <c r="K498" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="L498" t="s">
-        <v>690</v>
+        <v>743</v>
       </c>
     </row>
     <row r="499" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B499" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C499" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D499" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E499" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F499" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G499" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H499">
         <v>2020</v>
       </c>
       <c r="I499" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J499" t="s">
-        <v>691</v>
+        <v>744</v>
       </c>
       <c r="K499" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="L499" t="s">
-        <v>690</v>
+        <v>743</v>
       </c>
     </row>
     <row r="500" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B500" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C500" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D500" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E500" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F500" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G500" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H500">
         <v>2015</v>
       </c>
       <c r="I500" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J500" t="s">
-        <v>692</v>
+        <v>745</v>
       </c>
       <c r="K500" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="L500" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="501" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B501" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C501" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D501" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E501" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F501" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G501" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H501">
         <v>2016</v>
       </c>
       <c r="I501" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J501" t="s">
-        <v>693</v>
+        <v>746</v>
       </c>
       <c r="K501" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="L501" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="502" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B502" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C502" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D502" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E502" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F502" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G502" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H502">
         <v>2017</v>
       </c>
       <c r="I502" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J502" t="s">
-        <v>694</v>
+        <v>747</v>
       </c>
       <c r="K502" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="L502" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="503" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B503" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C503" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D503" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E503" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F503" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G503" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H503">
         <v>2018</v>
       </c>
       <c r="I503" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J503" t="s">
-        <v>695</v>
+        <v>748</v>
       </c>
       <c r="K503" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="L503" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="504" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B504" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C504" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D504" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E504" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F504" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G504" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H504">
         <v>2019</v>
       </c>
       <c r="I504" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J504" t="s">
-        <v>696</v>
+        <v>749</v>
       </c>
       <c r="K504" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="L504" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="505" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B505" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C505" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D505" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E505" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F505" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G505" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H505">
         <v>2020</v>
       </c>
       <c r="I505" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J505" t="s">
-        <v>697</v>
+        <v>750</v>
       </c>
       <c r="K505" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
       <c r="L505" t="s">
-        <v>20</v>
+        <v>374</v>
       </c>
     </row>
     <row r="506" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B506" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C506" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D506" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E506" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F506" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G506" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H506">
         <v>2019</v>
       </c>
       <c r="I506" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J506" t="s">
-        <v>698</v>
+        <v>751</v>
       </c>
       <c r="K506" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="L506" t="s">
-        <v>699</v>
+        <v>752</v>
       </c>
     </row>
     <row r="507" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B507" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C507" t="s">
-        <v>681</v>
+        <v>733</v>
       </c>
       <c r="D507" t="s">
-        <v>682</v>
+        <v>734</v>
       </c>
       <c r="E507" t="s">
-        <v>20</v>
+        <v>735</v>
       </c>
       <c r="F507" t="s">
-        <v>683</v>
+        <v>736</v>
       </c>
       <c r="G507" t="s">
-        <v>684</v>
+        <v>737</v>
       </c>
       <c r="H507">
         <v>2020</v>
       </c>
       <c r="I507" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
       <c r="J507" t="s">
-        <v>700</v>
+        <v>753</v>
       </c>
       <c r="K507" t="s">
-        <v>687</v>
+        <v>740</v>
       </c>
       <c r="L507" t="s">
-        <v>699</v>
+        <v>752</v>
       </c>
     </row>
     <row r="508" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B508" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C508" t="s">
-        <v>701</v>
+        <v>754</v>
       </c>
       <c r="D508" t="s">
-        <v>702</v>
+        <v>755</v>
       </c>
       <c r="E508" t="s">
-        <v>20</v>
+        <v>756</v>
       </c>
       <c r="F508" t="s">
-        <v>703</v>
+        <v>757</v>
       </c>
       <c r="G508" t="s">
-        <v>704</v>
+        <v>758</v>
       </c>
       <c r="H508">
         <v>2015</v>
       </c>
       <c r="I508" t="s">
         <v>23</v>
       </c>
       <c r="J508" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
     </row>
     <row r="509" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B509" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C509" t="s">
-        <v>701</v>
+        <v>754</v>
       </c>
       <c r="D509" t="s">
-        <v>702</v>
+        <v>755</v>
       </c>
       <c r="E509" t="s">
-        <v>20</v>
+        <v>756</v>
       </c>
       <c r="F509" t="s">
-        <v>703</v>
+        <v>757</v>
       </c>
       <c r="G509" t="s">
-        <v>704</v>
+        <v>758</v>
       </c>
       <c r="H509">
         <v>2016</v>
       </c>
       <c r="I509" t="s">
         <v>23</v>
       </c>
       <c r="J509" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
     </row>
     <row r="510" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B510" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C510" t="s">
-        <v>701</v>
+        <v>754</v>
       </c>
       <c r="D510" t="s">
-        <v>702</v>
+        <v>755</v>
       </c>
       <c r="E510" t="s">
-        <v>20</v>
+        <v>756</v>
       </c>
       <c r="F510" t="s">
-        <v>703</v>
+        <v>757</v>
       </c>
       <c r="G510" t="s">
-        <v>704</v>
+        <v>758</v>
       </c>
       <c r="H510">
         <v>2017</v>
       </c>
       <c r="I510" t="s">
         <v>23</v>
       </c>
       <c r="J510" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
     </row>
     <row r="511" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B511" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C511" t="s">
-        <v>701</v>
+        <v>754</v>
       </c>
       <c r="D511" t="s">
-        <v>702</v>
+        <v>755</v>
       </c>
       <c r="E511" t="s">
-        <v>20</v>
+        <v>756</v>
       </c>
       <c r="F511" t="s">
-        <v>703</v>
+        <v>757</v>
       </c>
       <c r="G511" t="s">
-        <v>704</v>
+        <v>758</v>
       </c>
       <c r="H511">
         <v>2018</v>
       </c>
       <c r="I511" t="s">
         <v>23</v>
       </c>
       <c r="J511" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
     </row>
     <row r="512" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B512" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C512" t="s">
-        <v>701</v>
+        <v>754</v>
       </c>
       <c r="D512" t="s">
-        <v>702</v>
+        <v>755</v>
       </c>
       <c r="E512" t="s">
-        <v>20</v>
+        <v>756</v>
       </c>
       <c r="F512" t="s">
-        <v>703</v>
+        <v>757</v>
       </c>
       <c r="G512" t="s">
-        <v>704</v>
+        <v>758</v>
       </c>
       <c r="H512">
         <v>2019</v>
       </c>
       <c r="I512" t="s">
         <v>23</v>
       </c>
       <c r="J512" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
     </row>
     <row r="513" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B513" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C513" t="s">
-        <v>701</v>
+        <v>754</v>
       </c>
       <c r="D513" t="s">
-        <v>702</v>
+        <v>755</v>
       </c>
       <c r="E513" t="s">
-        <v>20</v>
+        <v>756</v>
       </c>
       <c r="F513" t="s">
-        <v>703</v>
+        <v>757</v>
       </c>
       <c r="G513" t="s">
-        <v>704</v>
+        <v>758</v>
       </c>
       <c r="H513">
         <v>2020</v>
       </c>
       <c r="I513" t="s">
         <v>23</v>
       </c>
       <c r="J513" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="514" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B514" t="s">
-        <v>634</v>
+        <v>680</v>
       </c>
       <c r="C514" t="s">
-        <v>701</v>
+        <v>754</v>
       </c>
       <c r="D514" t="s">
-        <v>702</v>
+        <v>755</v>
       </c>
       <c r="E514" t="s">
-        <v>20</v>
+        <v>756</v>
       </c>
       <c r="F514" t="s">
-        <v>703</v>
+        <v>757</v>
       </c>
       <c r="G514" t="s">
-        <v>704</v>
+        <v>758</v>
       </c>
       <c r="H514">
         <v>2021</v>
       </c>
       <c r="I514" t="s">
         <v>23</v>
       </c>
       <c r="J514" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="515" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B515" t="s">
-        <v>705</v>
+        <v>759</v>
       </c>
       <c r="C515" t="s">
-        <v>706</v>
+        <v>760</v>
       </c>
       <c r="D515" t="s">
-        <v>707</v>
+        <v>761</v>
       </c>
       <c r="E515" t="s">
-        <v>20</v>
+        <v>762</v>
       </c>
       <c r="F515" t="s">
-        <v>708</v>
+        <v>763</v>
       </c>
       <c r="G515" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H515">
         <v>2017</v>
       </c>
       <c r="I515" t="s">
         <v>23</v>
       </c>
       <c r="J515" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
     </row>
     <row r="516" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B516" t="s">
-        <v>705</v>
+        <v>759</v>
       </c>
       <c r="C516" t="s">
-        <v>706</v>
+        <v>760</v>
       </c>
       <c r="D516" t="s">
-        <v>707</v>
+        <v>761</v>
       </c>
       <c r="E516" t="s">
-        <v>20</v>
+        <v>762</v>
       </c>
       <c r="F516" t="s">
-        <v>708</v>
+        <v>763</v>
       </c>
       <c r="G516" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H516">
         <v>2020</v>
       </c>
       <c r="I516" t="s">
         <v>23</v>
       </c>
       <c r="J516" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
     </row>
     <row r="517" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B517" t="s">
-        <v>705</v>
+        <v>759</v>
       </c>
       <c r="C517" t="s">
-        <v>706</v>
+        <v>760</v>
       </c>
       <c r="D517" t="s">
-        <v>707</v>
+        <v>761</v>
       </c>
       <c r="E517" t="s">
-        <v>20</v>
+        <v>762</v>
       </c>
       <c r="F517" t="s">
-        <v>708</v>
+        <v>763</v>
       </c>
       <c r="G517" t="s">
-        <v>668</v>
+        <v>719</v>
       </c>
       <c r="H517">
         <v>2023</v>
       </c>
       <c r="I517" t="s">
         <v>23</v>
       </c>
       <c r="J517" t="s">
-        <v>448</v>
+        <v>472</v>
       </c>
     </row>
     <row r="518" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B518" t="s">
-        <v>705</v>
+        <v>759</v>
       </c>
       <c r="C518" t="s">
-        <v>709</v>
+        <v>764</v>
       </c>
       <c r="D518" t="s">
-        <v>710</v>
+        <v>765</v>
       </c>
       <c r="E518" t="s">
-        <v>20</v>
+        <v>766</v>
       </c>
       <c r="F518" t="s">
-        <v>711</v>
+        <v>767</v>
       </c>
       <c r="G518" t="s">
-        <v>712</v>
+        <v>768</v>
       </c>
       <c r="H518">
         <v>2016</v>
       </c>
       <c r="I518" t="s">
         <v>23</v>
       </c>
       <c r="J518" t="s">
-        <v>431</v>
+        <v>454</v>
       </c>
     </row>
     <row r="519" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B519" t="s">
-        <v>705</v>
+        <v>759</v>
       </c>
       <c r="C519" t="s">
-        <v>709</v>
+        <v>764</v>
       </c>
       <c r="D519" t="s">
-        <v>710</v>
+        <v>765</v>
       </c>
       <c r="E519" t="s">
-        <v>20</v>
+        <v>766</v>
       </c>
       <c r="F519" t="s">
-        <v>711</v>
+        <v>767</v>
       </c>
       <c r="G519" t="s">
-        <v>712</v>
+        <v>768</v>
       </c>
       <c r="H519">
         <v>2018</v>
       </c>
       <c r="I519" t="s">
         <v>23</v>
       </c>
       <c r="J519" t="s">
-        <v>434</v>
+        <v>457</v>
       </c>
     </row>
     <row r="520" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B520" t="s">
-        <v>705</v>
+        <v>759</v>
       </c>
       <c r="C520" t="s">
-        <v>709</v>
+        <v>764</v>
       </c>
       <c r="D520" t="s">
-        <v>710</v>
+        <v>765</v>
       </c>
       <c r="E520" t="s">
-        <v>20</v>
+        <v>766</v>
       </c>
       <c r="F520" t="s">
-        <v>711</v>
+        <v>767</v>
       </c>
       <c r="G520" t="s">
-        <v>712</v>
+        <v>768</v>
       </c>
       <c r="H520">
         <v>2021</v>
       </c>
       <c r="I520" t="s">
         <v>23</v>
       </c>
       <c r="J520" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
     </row>
     <row r="521" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B521" t="s">
-        <v>713</v>
+        <v>769</v>
       </c>
       <c r="C521" t="s">
-        <v>714</v>
+        <v>770</v>
       </c>
       <c r="D521" t="s">
-        <v>715</v>
+        <v>771</v>
       </c>
       <c r="E521" t="s">
-        <v>20</v>
+        <v>772</v>
       </c>
       <c r="F521" t="s">
-        <v>716</v>
+        <v>773</v>
       </c>
       <c r="G521" t="s">
-        <v>717</v>
+        <v>774</v>
       </c>
       <c r="H521">
         <v>2016</v>
       </c>
       <c r="I521" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J521" t="s">
-        <v>718</v>
+        <v>775</v>
       </c>
     </row>
     <row r="522" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B522" t="s">
-        <v>713</v>
+        <v>769</v>
       </c>
       <c r="C522" t="s">
-        <v>714</v>
+        <v>770</v>
       </c>
       <c r="D522" t="s">
-        <v>715</v>
+        <v>771</v>
       </c>
       <c r="E522" t="s">
-        <v>20</v>
+        <v>772</v>
       </c>
       <c r="F522" t="s">
-        <v>716</v>
+        <v>773</v>
       </c>
       <c r="G522" t="s">
-        <v>717</v>
+        <v>774</v>
       </c>
       <c r="H522">
         <v>2017</v>
       </c>
       <c r="I522" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J522" t="s">
-        <v>719</v>
+        <v>776</v>
       </c>
     </row>
     <row r="523" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B523" t="s">
-        <v>713</v>
+        <v>769</v>
       </c>
       <c r="C523" t="s">
-        <v>714</v>
+        <v>770</v>
       </c>
       <c r="D523" t="s">
-        <v>715</v>
+        <v>771</v>
       </c>
       <c r="E523" t="s">
-        <v>20</v>
+        <v>772</v>
       </c>
       <c r="F523" t="s">
-        <v>716</v>
+        <v>773</v>
       </c>
       <c r="G523" t="s">
-        <v>717</v>
+        <v>774</v>
       </c>
       <c r="H523">
         <v>2018</v>
       </c>
       <c r="I523" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J523" t="s">
-        <v>720</v>
+        <v>777</v>
       </c>
     </row>
     <row r="524" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B524" t="s">
-        <v>713</v>
+        <v>769</v>
       </c>
       <c r="C524" t="s">
-        <v>714</v>
+        <v>770</v>
       </c>
       <c r="D524" t="s">
-        <v>715</v>
+        <v>771</v>
       </c>
       <c r="E524" t="s">
-        <v>20</v>
+        <v>772</v>
       </c>
       <c r="F524" t="s">
-        <v>716</v>
+        <v>773</v>
       </c>
       <c r="G524" t="s">
-        <v>717</v>
+        <v>774</v>
       </c>
       <c r="H524">
         <v>2019</v>
       </c>
       <c r="I524" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J524" t="s">
-        <v>721</v>
+        <v>778</v>
       </c>
     </row>
     <row r="525" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B525" t="s">
-        <v>713</v>
+        <v>769</v>
       </c>
       <c r="C525" t="s">
-        <v>714</v>
+        <v>770</v>
       </c>
       <c r="D525" t="s">
-        <v>715</v>
+        <v>771</v>
       </c>
       <c r="E525" t="s">
-        <v>20</v>
+        <v>772</v>
       </c>
       <c r="F525" t="s">
-        <v>716</v>
+        <v>773</v>
       </c>
       <c r="G525" t="s">
-        <v>717</v>
+        <v>774</v>
       </c>
       <c r="H525">
         <v>2020</v>
       </c>
       <c r="I525" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J525" t="s">
-        <v>722</v>
+        <v>779</v>
       </c>
     </row>
     <row r="526" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="B526" t="s">
-        <v>713</v>
+        <v>769</v>
       </c>
       <c r="C526" t="s">
-        <v>714</v>
+        <v>770</v>
       </c>
       <c r="D526" t="s">
-        <v>715</v>
+        <v>771</v>
       </c>
       <c r="E526" t="s">
-        <v>20</v>
+        <v>772</v>
       </c>
       <c r="F526" t="s">
-        <v>716</v>
+        <v>773</v>
       </c>
       <c r="G526" t="s">
-        <v>717</v>
+        <v>774</v>
       </c>
       <c r="H526">
         <v>2021</v>
       </c>
       <c r="I526" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J526" t="s">
-        <v>723</v>
+        <v>780</v>
       </c>
     </row>
     <row r="527" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B527" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C527" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D527" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E527" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F527" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G527" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H527">
         <v>2015</v>
       </c>
       <c r="I527" t="s">
         <v>23</v>
       </c>
       <c r="J527" t="s">
-        <v>729</v>
+        <v>787</v>
       </c>
       <c r="K527" t="s">
         <v>25</v>
       </c>
       <c r="L527" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="528" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B528" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C528" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D528" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E528" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F528" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G528" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H528">
         <v>2017</v>
       </c>
       <c r="I528" t="s">
         <v>23</v>
       </c>
       <c r="J528" t="s">
-        <v>730</v>
+        <v>788</v>
       </c>
       <c r="K528" t="s">
         <v>25</v>
       </c>
       <c r="L528" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="529" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B529" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C529" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D529" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E529" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F529" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G529" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H529">
         <v>2018</v>
       </c>
       <c r="I529" t="s">
         <v>23</v>
       </c>
       <c r="J529" t="s">
-        <v>731</v>
+        <v>789</v>
       </c>
       <c r="K529" t="s">
         <v>25</v>
       </c>
       <c r="L529" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="530" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B530" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C530" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D530" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E530" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F530" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G530" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H530">
         <v>2020</v>
       </c>
       <c r="I530" t="s">
         <v>23</v>
       </c>
       <c r="J530" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K530" t="s">
         <v>25</v>
       </c>
       <c r="L530" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="531" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B531" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C531" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D531" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E531" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F531" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G531" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H531">
         <v>2021</v>
       </c>
       <c r="I531" t="s">
         <v>23</v>
       </c>
       <c r="J531" t="s">
-        <v>731</v>
+        <v>789</v>
       </c>
       <c r="K531" t="s">
         <v>25</v>
       </c>
       <c r="L531" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="532" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B532" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C532" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D532" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E532" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F532" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G532" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H532">
         <v>2015</v>
       </c>
       <c r="I532" t="s">
         <v>23</v>
       </c>
       <c r="J532" t="s">
-        <v>732</v>
+        <v>790</v>
       </c>
       <c r="K532" t="s">
         <v>25</v>
       </c>
       <c r="L532" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="533" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B533" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C533" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D533" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E533" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F533" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G533" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H533">
         <v>2016</v>
       </c>
       <c r="I533" t="s">
         <v>23</v>
       </c>
       <c r="J533" t="s">
-        <v>733</v>
+        <v>791</v>
       </c>
       <c r="K533" t="s">
         <v>25</v>
       </c>
       <c r="L533" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="534" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B534" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C534" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D534" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E534" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F534" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G534" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H534">
         <v>2017</v>
       </c>
       <c r="I534" t="s">
         <v>23</v>
       </c>
       <c r="J534" t="s">
-        <v>734</v>
+        <v>792</v>
       </c>
       <c r="K534" t="s">
         <v>25</v>
       </c>
       <c r="L534" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="535" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B535" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C535" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D535" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E535" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F535" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G535" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H535">
         <v>2018</v>
       </c>
       <c r="I535" t="s">
         <v>23</v>
       </c>
       <c r="J535" t="s">
-        <v>735</v>
+        <v>793</v>
       </c>
       <c r="K535" t="s">
         <v>25</v>
       </c>
       <c r="L535" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="536" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B536" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C536" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D536" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E536" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F536" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G536" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H536">
         <v>2019</v>
       </c>
       <c r="I536" t="s">
         <v>23</v>
       </c>
       <c r="J536" t="s">
-        <v>736</v>
+        <v>794</v>
       </c>
       <c r="K536" t="s">
         <v>25</v>
       </c>
       <c r="L536" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="537" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B537" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C537" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D537" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E537" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F537" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G537" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H537">
         <v>2020</v>
       </c>
       <c r="I537" t="s">
         <v>23</v>
       </c>
       <c r="J537" t="s">
-        <v>737</v>
+        <v>795</v>
       </c>
       <c r="K537" t="s">
         <v>25</v>
       </c>
       <c r="L537" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="538" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B538" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C538" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D538" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E538" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F538" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G538" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H538">
         <v>2021</v>
       </c>
       <c r="I538" t="s">
         <v>23</v>
       </c>
       <c r="J538" t="s">
-        <v>738</v>
+        <v>796</v>
       </c>
       <c r="K538" t="s">
         <v>25</v>
       </c>
       <c r="L538" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="539" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B539" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C539" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D539" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E539" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F539" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G539" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H539">
         <v>2015</v>
       </c>
       <c r="I539" t="s">
         <v>23</v>
       </c>
       <c r="J539" t="s">
-        <v>739</v>
+        <v>797</v>
       </c>
       <c r="K539" t="s">
         <v>25</v>
       </c>
       <c r="L539" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="540" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B540" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C540" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D540" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E540" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F540" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G540" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H540">
         <v>2016</v>
       </c>
       <c r="I540" t="s">
         <v>23</v>
       </c>
       <c r="J540" t="s">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="K540" t="s">
         <v>25</v>
       </c>
       <c r="L540" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="541" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B541" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C541" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D541" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E541" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F541" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G541" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H541">
         <v>2017</v>
       </c>
       <c r="I541" t="s">
         <v>23</v>
       </c>
       <c r="J541" t="s">
-        <v>740</v>
+        <v>798</v>
       </c>
       <c r="K541" t="s">
         <v>25</v>
       </c>
       <c r="L541" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="542" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B542" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C542" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D542" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E542" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F542" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G542" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H542">
         <v>2018</v>
       </c>
       <c r="I542" t="s">
         <v>23</v>
       </c>
       <c r="J542" t="s">
-        <v>741</v>
+        <v>799</v>
       </c>
       <c r="K542" t="s">
         <v>25</v>
       </c>
       <c r="L542" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="543" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B543" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C543" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D543" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E543" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F543" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G543" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H543">
         <v>2019</v>
       </c>
       <c r="I543" t="s">
         <v>23</v>
       </c>
       <c r="J543" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="K543" t="s">
         <v>25</v>
       </c>
       <c r="L543" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="544" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B544" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C544" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D544" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E544" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F544" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G544" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H544">
         <v>2020</v>
       </c>
       <c r="I544" t="s">
         <v>23</v>
       </c>
       <c r="J544" t="s">
-        <v>742</v>
+        <v>800</v>
       </c>
       <c r="K544" t="s">
         <v>25</v>
       </c>
       <c r="L544" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="545" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B545" t="s">
-        <v>725</v>
+        <v>782</v>
       </c>
       <c r="C545" t="s">
-        <v>726</v>
+        <v>783</v>
       </c>
       <c r="D545" t="s">
-        <v>727</v>
+        <v>784</v>
       </c>
       <c r="E545" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="F545" t="s">
-        <v>728</v>
+        <v>786</v>
       </c>
       <c r="G545" t="s">
-        <v>660</v>
+        <v>710</v>
       </c>
       <c r="H545">
         <v>2021</v>
       </c>
       <c r="I545" t="s">
         <v>23</v>
       </c>
       <c r="J545" t="s">
         <v>64</v>
       </c>
       <c r="K545" t="s">
         <v>25</v>
       </c>
       <c r="L545" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="546" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B546" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C546" t="s">
-        <v>744</v>
+        <v>802</v>
       </c>
       <c r="D546" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E546" t="s">
-        <v>20</v>
+        <v>804</v>
       </c>
       <c r="F546" t="s">
-        <v>746</v>
+        <v>805</v>
       </c>
       <c r="G546" t="s">
-        <v>747</v>
+        <v>804</v>
       </c>
       <c r="H546">
         <v>2015</v>
       </c>
       <c r="I546" t="s">
         <v>23</v>
       </c>
       <c r="J546" t="s">
-        <v>748</v>
+        <v>806</v>
       </c>
     </row>
     <row r="547" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B547" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C547" t="s">
-        <v>749</v>
+        <v>807</v>
       </c>
       <c r="D547" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E547" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F547" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="G547" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H547">
         <v>2015</v>
       </c>
       <c r="I547" t="s">
         <v>23</v>
       </c>
       <c r="J547" t="s">
-        <v>752</v>
+        <v>811</v>
       </c>
     </row>
     <row r="548" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B548" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C548" t="s">
-        <v>749</v>
+        <v>807</v>
       </c>
       <c r="D548" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E548" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F548" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="G548" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H548">
         <v>2016</v>
       </c>
       <c r="I548" t="s">
         <v>23</v>
       </c>
       <c r="J548" t="s">
-        <v>753</v>
+        <v>812</v>
       </c>
     </row>
     <row r="549" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B549" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C549" t="s">
-        <v>749</v>
+        <v>807</v>
       </c>
       <c r="D549" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E549" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F549" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="G549" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H549">
         <v>2017</v>
       </c>
       <c r="I549" t="s">
         <v>23</v>
       </c>
       <c r="J549" t="s">
-        <v>752</v>
+        <v>811</v>
       </c>
     </row>
     <row r="550" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B550" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C550" t="s">
-        <v>749</v>
+        <v>807</v>
       </c>
       <c r="D550" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E550" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F550" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="G550" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H550">
         <v>2018</v>
       </c>
       <c r="I550" t="s">
         <v>23</v>
       </c>
       <c r="J550" t="s">
-        <v>753</v>
+        <v>812</v>
       </c>
     </row>
     <row r="551" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B551" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C551" t="s">
-        <v>749</v>
+        <v>807</v>
       </c>
       <c r="D551" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E551" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F551" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="G551" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H551">
         <v>2019</v>
       </c>
       <c r="I551" t="s">
         <v>23</v>
       </c>
       <c r="J551" t="s">
-        <v>753</v>
+        <v>812</v>
       </c>
     </row>
     <row r="552" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B552" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C552" t="s">
-        <v>749</v>
+        <v>807</v>
       </c>
       <c r="D552" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E552" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F552" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="G552" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H552">
         <v>2020</v>
       </c>
       <c r="I552" t="s">
         <v>23</v>
       </c>
       <c r="J552" t="s">
-        <v>754</v>
+        <v>813</v>
       </c>
     </row>
     <row r="553" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B553" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C553" t="s">
-        <v>749</v>
+        <v>807</v>
       </c>
       <c r="D553" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E553" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F553" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="G553" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H553">
         <v>2021</v>
       </c>
       <c r="I553" t="s">
         <v>23</v>
       </c>
       <c r="J553" t="s">
-        <v>755</v>
+        <v>814</v>
       </c>
     </row>
     <row r="554" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="B554" t="s">
-        <v>743</v>
+        <v>801</v>
       </c>
       <c r="C554" t="s">
-        <v>749</v>
+        <v>807</v>
       </c>
       <c r="D554" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="E554" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
       <c r="F554" t="s">
-        <v>750</v>
+        <v>809</v>
       </c>
       <c r="G554" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
       <c r="H554">
         <v>2022</v>
       </c>
       <c r="I554" t="s">
         <v>23</v>
       </c>
       <c r="J554" t="s">
-        <v>756</v>
+        <v>815</v>
       </c>
     </row>
     <row r="555" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B555" t="s">
-        <v>757</v>
+        <v>816</v>
       </c>
       <c r="C555" t="s">
-        <v>758</v>
+        <v>817</v>
       </c>
       <c r="D555" t="s">
-        <v>759</v>
+        <v>818</v>
       </c>
       <c r="E555" t="s">
-        <v>20</v>
+        <v>819</v>
       </c>
       <c r="F555" t="s">
-        <v>760</v>
+        <v>820</v>
       </c>
       <c r="G555" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H555">
         <v>2018</v>
       </c>
       <c r="I555" t="s">
         <v>23</v>
       </c>
       <c r="J555" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="556" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B556" t="s">
-        <v>757</v>
+        <v>816</v>
       </c>
       <c r="C556" t="s">
-        <v>758</v>
+        <v>817</v>
       </c>
       <c r="D556" t="s">
-        <v>759</v>
+        <v>818</v>
       </c>
       <c r="E556" t="s">
-        <v>20</v>
+        <v>819</v>
       </c>
       <c r="F556" t="s">
-        <v>760</v>
+        <v>820</v>
       </c>
       <c r="G556" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H556">
         <v>2020</v>
       </c>
       <c r="I556" t="s">
         <v>23</v>
       </c>
       <c r="J556" t="s">
-        <v>762</v>
+        <v>822</v>
       </c>
     </row>
     <row r="557" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B557" t="s">
-        <v>757</v>
+        <v>816</v>
       </c>
       <c r="C557" t="s">
-        <v>758</v>
+        <v>817</v>
       </c>
       <c r="D557" t="s">
-        <v>759</v>
+        <v>818</v>
       </c>
       <c r="E557" t="s">
-        <v>20</v>
+        <v>819</v>
       </c>
       <c r="F557" t="s">
-        <v>760</v>
+        <v>820</v>
       </c>
       <c r="G557" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H557">
         <v>2021</v>
       </c>
       <c r="I557" t="s">
         <v>23</v>
       </c>
       <c r="J557" t="s">
-        <v>629</v>
+        <v>674</v>
       </c>
     </row>
     <row r="558" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B558" t="s">
         <v>100</v>
       </c>
       <c r="C558" t="s">
-        <v>763</v>
+        <v>823</v>
       </c>
       <c r="D558" t="s">
-        <v>764</v>
+        <v>824</v>
       </c>
       <c r="E558" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F558" t="s">
-        <v>765</v>
+        <v>826</v>
       </c>
       <c r="G558" t="s">
-        <v>766</v>
+        <v>827</v>
       </c>
       <c r="H558">
         <v>2015</v>
       </c>
       <c r="I558" t="s">
         <v>23</v>
       </c>
       <c r="J558" t="s">
-        <v>767</v>
+        <v>828</v>
       </c>
     </row>
     <row r="559" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B559" t="s">
         <v>100</v>
       </c>
       <c r="C559" t="s">
-        <v>763</v>
+        <v>823</v>
       </c>
       <c r="D559" t="s">
-        <v>764</v>
+        <v>824</v>
       </c>
       <c r="E559" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F559" t="s">
-        <v>765</v>
+        <v>826</v>
       </c>
       <c r="G559" t="s">
-        <v>766</v>
+        <v>827</v>
       </c>
       <c r="H559">
         <v>2016</v>
       </c>
       <c r="I559" t="s">
         <v>23</v>
       </c>
       <c r="J559" t="s">
-        <v>768</v>
+        <v>829</v>
       </c>
     </row>
     <row r="560" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B560" t="s">
         <v>100</v>
       </c>
       <c r="C560" t="s">
-        <v>763</v>
+        <v>823</v>
       </c>
       <c r="D560" t="s">
-        <v>764</v>
+        <v>824</v>
       </c>
       <c r="E560" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F560" t="s">
-        <v>765</v>
+        <v>826</v>
       </c>
       <c r="G560" t="s">
-        <v>766</v>
+        <v>827</v>
       </c>
       <c r="H560">
         <v>2017</v>
       </c>
       <c r="I560" t="s">
         <v>23</v>
       </c>
       <c r="J560" t="s">
-        <v>769</v>
+        <v>830</v>
       </c>
     </row>
     <row r="561" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B561" t="s">
         <v>100</v>
       </c>
       <c r="C561" t="s">
-        <v>763</v>
+        <v>823</v>
       </c>
       <c r="D561" t="s">
-        <v>764</v>
+        <v>824</v>
       </c>
       <c r="E561" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F561" t="s">
-        <v>765</v>
+        <v>826</v>
       </c>
       <c r="G561" t="s">
-        <v>766</v>
+        <v>827</v>
       </c>
       <c r="H561">
         <v>2018</v>
       </c>
       <c r="I561" t="s">
         <v>23</v>
       </c>
       <c r="J561" t="s">
-        <v>770</v>
+        <v>831</v>
       </c>
     </row>
     <row r="562" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B562" t="s">
         <v>100</v>
       </c>
       <c r="C562" t="s">
-        <v>763</v>
+        <v>823</v>
       </c>
       <c r="D562" t="s">
-        <v>764</v>
+        <v>824</v>
       </c>
       <c r="E562" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F562" t="s">
-        <v>765</v>
+        <v>826</v>
       </c>
       <c r="G562" t="s">
-        <v>766</v>
+        <v>827</v>
       </c>
       <c r="H562">
         <v>2019</v>
       </c>
       <c r="I562" t="s">
         <v>23</v>
       </c>
       <c r="J562" t="s">
-        <v>771</v>
+        <v>832</v>
       </c>
     </row>
     <row r="563" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B563" t="s">
         <v>100</v>
       </c>
       <c r="C563" t="s">
-        <v>763</v>
+        <v>823</v>
       </c>
       <c r="D563" t="s">
-        <v>764</v>
+        <v>824</v>
       </c>
       <c r="E563" t="s">
-        <v>20</v>
+        <v>825</v>
       </c>
       <c r="F563" t="s">
-        <v>765</v>
+        <v>826</v>
       </c>
       <c r="G563" t="s">
-        <v>766</v>
+        <v>827</v>
       </c>
       <c r="H563">
         <v>2020</v>
       </c>
       <c r="I563" t="s">
         <v>23</v>
       </c>
       <c r="J563" t="s">
-        <v>772</v>
+        <v>833</v>
       </c>
     </row>
     <row r="564" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B564" t="s">
-        <v>773</v>
+        <v>834</v>
       </c>
       <c r="C564" t="s">
-        <v>774</v>
+        <v>835</v>
       </c>
       <c r="D564" t="s">
-        <v>775</v>
+        <v>836</v>
       </c>
       <c r="E564" t="s">
-        <v>20</v>
+        <v>837</v>
       </c>
       <c r="F564" t="s">
-        <v>776</v>
+        <v>838</v>
       </c>
       <c r="G564" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H564">
         <v>2017</v>
       </c>
       <c r="I564" t="s">
         <v>23</v>
       </c>
       <c r="J564" t="s">
-        <v>777</v>
+        <v>839</v>
       </c>
       <c r="K564" t="s">
         <v>55</v>
       </c>
       <c r="L564" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="565" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B565" t="s">
-        <v>773</v>
+        <v>834</v>
       </c>
       <c r="C565" t="s">
-        <v>774</v>
+        <v>835</v>
       </c>
       <c r="D565" t="s">
-        <v>775</v>
+        <v>836</v>
       </c>
       <c r="E565" t="s">
-        <v>20</v>
+        <v>837</v>
       </c>
       <c r="F565" t="s">
-        <v>776</v>
+        <v>838</v>
       </c>
       <c r="G565" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H565">
         <v>2017</v>
       </c>
       <c r="I565" t="s">
         <v>23</v>
       </c>
       <c r="J565" t="s">
-        <v>778</v>
+        <v>840</v>
       </c>
       <c r="K565" t="s">
         <v>55</v>
       </c>
       <c r="L565" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="566" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B566" t="s">
-        <v>773</v>
+        <v>834</v>
       </c>
       <c r="C566" t="s">
-        <v>774</v>
+        <v>835</v>
       </c>
       <c r="D566" t="s">
-        <v>775</v>
+        <v>836</v>
       </c>
       <c r="E566" t="s">
-        <v>20</v>
+        <v>837</v>
       </c>
       <c r="F566" t="s">
-        <v>776</v>
+        <v>838</v>
       </c>
       <c r="G566" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H566">
         <v>2017</v>
       </c>
       <c r="I566" t="s">
         <v>23</v>
       </c>
       <c r="J566" t="s">
-        <v>779</v>
+        <v>841</v>
       </c>
       <c r="K566" t="s">
         <v>55</v>
       </c>
       <c r="L566" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="567" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B567" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C567" t="s">
-        <v>781</v>
+        <v>843</v>
       </c>
       <c r="D567" t="s">
-        <v>782</v>
+        <v>844</v>
       </c>
       <c r="E567" t="s">
-        <v>20</v>
+        <v>845</v>
       </c>
       <c r="F567" t="s">
-        <v>783</v>
+        <v>846</v>
       </c>
       <c r="G567" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H567">
         <v>2017</v>
       </c>
       <c r="I567" t="s">
-        <v>784</v>
+        <v>847</v>
       </c>
       <c r="J567" t="s">
-        <v>785</v>
+        <v>848</v>
       </c>
       <c r="K567" t="s">
         <v>55</v>
       </c>
       <c r="L567" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="568" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B568" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C568" t="s">
-        <v>781</v>
+        <v>843</v>
       </c>
       <c r="D568" t="s">
-        <v>782</v>
+        <v>844</v>
       </c>
       <c r="E568" t="s">
-        <v>20</v>
+        <v>845</v>
       </c>
       <c r="F568" t="s">
-        <v>783</v>
+        <v>846</v>
       </c>
       <c r="G568" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H568">
         <v>2017</v>
       </c>
       <c r="I568" t="s">
-        <v>784</v>
+        <v>847</v>
       </c>
       <c r="J568" t="s">
-        <v>786</v>
+        <v>849</v>
       </c>
       <c r="K568" t="s">
         <v>55</v>
       </c>
       <c r="L568" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="569" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B569" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C569" t="s">
-        <v>781</v>
+        <v>843</v>
       </c>
       <c r="D569" t="s">
-        <v>782</v>
+        <v>844</v>
       </c>
       <c r="E569" t="s">
-        <v>20</v>
+        <v>845</v>
       </c>
       <c r="F569" t="s">
-        <v>783</v>
+        <v>846</v>
       </c>
       <c r="G569" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H569">
         <v>2017</v>
       </c>
       <c r="I569" t="s">
-        <v>784</v>
+        <v>847</v>
       </c>
       <c r="J569" t="s">
-        <v>787</v>
+        <v>850</v>
       </c>
       <c r="K569" t="s">
         <v>55</v>
       </c>
       <c r="L569" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="570" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B570" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C570" t="s">
-        <v>788</v>
+        <v>851</v>
       </c>
       <c r="D570" t="s">
-        <v>789</v>
+        <v>852</v>
       </c>
       <c r="E570" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F570" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G570" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H570">
         <v>2015</v>
       </c>
       <c r="I570" t="s">
         <v>23</v>
       </c>
       <c r="J570" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="K570" t="s">
         <v>55</v>
       </c>
       <c r="L570" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="571" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B571" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C571" t="s">
-        <v>788</v>
+        <v>851</v>
       </c>
       <c r="D571" t="s">
-        <v>789</v>
+        <v>852</v>
       </c>
       <c r="E571" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F571" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G571" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H571">
         <v>2017</v>
       </c>
       <c r="I571" t="s">
         <v>23</v>
       </c>
       <c r="J571" t="s">
-        <v>480</v>
+        <v>507</v>
       </c>
       <c r="K571" t="s">
         <v>55</v>
       </c>
       <c r="L571" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="572" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B572" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C572" t="s">
-        <v>788</v>
+        <v>851</v>
       </c>
       <c r="D572" t="s">
-        <v>789</v>
+        <v>852</v>
       </c>
       <c r="E572" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F572" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G572" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H572">
         <v>2018</v>
       </c>
       <c r="I572" t="s">
         <v>23</v>
       </c>
       <c r="J572" t="s">
-        <v>792</v>
+        <v>856</v>
       </c>
       <c r="K572" t="s">
         <v>55</v>
       </c>
       <c r="L572" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="573" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B573" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C573" t="s">
-        <v>788</v>
+        <v>851</v>
       </c>
       <c r="D573" t="s">
-        <v>789</v>
+        <v>852</v>
       </c>
       <c r="E573" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F573" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G573" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H573">
         <v>2015</v>
       </c>
       <c r="I573" t="s">
         <v>23</v>
       </c>
       <c r="J573" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="K573" t="s">
         <v>55</v>
       </c>
       <c r="L573" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="574" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B574" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C574" t="s">
-        <v>788</v>
+        <v>851</v>
       </c>
       <c r="D574" t="s">
-        <v>789</v>
+        <v>852</v>
       </c>
       <c r="E574" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F574" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G574" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H574">
         <v>2015</v>
       </c>
       <c r="I574" t="s">
         <v>23</v>
       </c>
       <c r="J574" t="s">
-        <v>793</v>
+        <v>857</v>
       </c>
       <c r="K574" t="s">
         <v>55</v>
       </c>
       <c r="L574" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="575" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B575" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C575" t="s">
-        <v>794</v>
+        <v>858</v>
       </c>
       <c r="D575" t="s">
-        <v>795</v>
+        <v>859</v>
       </c>
       <c r="E575" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F575" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G575" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H575">
         <v>2015</v>
       </c>
       <c r="I575" t="s">
         <v>23</v>
       </c>
       <c r="J575" t="s">
-        <v>796</v>
+        <v>860</v>
       </c>
       <c r="K575" t="s">
         <v>25</v>
       </c>
       <c r="L575" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="576" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B576" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C576" t="s">
-        <v>794</v>
+        <v>858</v>
       </c>
       <c r="D576" t="s">
-        <v>795</v>
+        <v>859</v>
       </c>
       <c r="E576" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F576" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G576" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H576">
         <v>2015</v>
       </c>
       <c r="I576" t="s">
         <v>23</v>
       </c>
       <c r="J576" t="s">
-        <v>797</v>
+        <v>861</v>
       </c>
       <c r="K576" t="s">
         <v>25</v>
       </c>
       <c r="L576" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="577" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B577" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C577" t="s">
-        <v>794</v>
+        <v>858</v>
       </c>
       <c r="D577" t="s">
-        <v>795</v>
+        <v>859</v>
       </c>
       <c r="E577" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F577" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G577" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H577">
         <v>2015</v>
       </c>
       <c r="I577" t="s">
         <v>23</v>
       </c>
       <c r="J577" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K577" t="s">
         <v>25</v>
       </c>
       <c r="L577" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="578" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B578" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C578" t="s">
-        <v>798</v>
+        <v>862</v>
       </c>
       <c r="D578" t="s">
-        <v>799</v>
+        <v>863</v>
       </c>
       <c r="E578" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F578" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G578" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H578">
         <v>2015</v>
       </c>
       <c r="I578" t="s">
         <v>23</v>
       </c>
       <c r="J578" t="s">
-        <v>800</v>
+        <v>864</v>
       </c>
       <c r="K578" t="s">
         <v>62</v>
       </c>
       <c r="L578" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="579" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B579" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C579" t="s">
-        <v>798</v>
+        <v>862</v>
       </c>
       <c r="D579" t="s">
-        <v>799</v>
+        <v>863</v>
       </c>
       <c r="E579" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F579" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G579" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H579">
         <v>2015</v>
       </c>
       <c r="I579" t="s">
         <v>23</v>
       </c>
       <c r="J579" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="K579" t="s">
         <v>62</v>
       </c>
       <c r="L579" t="s">
-        <v>801</v>
+        <v>865</v>
       </c>
     </row>
     <row r="580" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B580" t="s">
-        <v>780</v>
+        <v>842</v>
       </c>
       <c r="C580" t="s">
-        <v>798</v>
+        <v>862</v>
       </c>
       <c r="D580" t="s">
-        <v>799</v>
+        <v>863</v>
       </c>
       <c r="E580" t="s">
-        <v>20</v>
+        <v>853</v>
       </c>
       <c r="F580" t="s">
-        <v>790</v>
+        <v>854</v>
       </c>
       <c r="G580" t="s">
-        <v>791</v>
+        <v>855</v>
       </c>
       <c r="H580">
         <v>2015</v>
       </c>
       <c r="I580" t="s">
         <v>23</v>
       </c>
       <c r="J580" t="s">
         <v>38</v>
       </c>
       <c r="K580" t="s">
         <v>62</v>
       </c>
       <c r="L580" t="s">
-        <v>802</v>
+        <v>866</v>
       </c>
     </row>
     <row r="581" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B581" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="C581" t="s">
-        <v>803</v>
+        <v>867</v>
       </c>
       <c r="D581" t="s">
-        <v>804</v>
+        <v>868</v>
       </c>
       <c r="E581" t="s">
-        <v>20</v>
+        <v>869</v>
       </c>
       <c r="F581" t="s">
-        <v>805</v>
+        <v>870</v>
       </c>
       <c r="G581" t="s">
-        <v>806</v>
+        <v>871</v>
       </c>
       <c r="H581">
         <v>2015</v>
       </c>
       <c r="I581" t="s">
         <v>23</v>
       </c>
       <c r="J581" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
     </row>
     <row r="582" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B582" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="C582" t="s">
-        <v>803</v>
+        <v>867</v>
       </c>
       <c r="D582" t="s">
-        <v>804</v>
+        <v>868</v>
       </c>
       <c r="E582" t="s">
-        <v>20</v>
+        <v>869</v>
       </c>
       <c r="F582" t="s">
-        <v>805</v>
+        <v>870</v>
       </c>
       <c r="G582" t="s">
-        <v>806</v>
+        <v>871</v>
       </c>
       <c r="H582">
         <v>2020</v>
       </c>
       <c r="I582" t="s">
         <v>23</v>
       </c>
       <c r="J582" t="s">
-        <v>807</v>
+        <v>872</v>
       </c>
     </row>
     <row r="583" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B583" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="C583" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="D583" t="s">
-        <v>809</v>
+        <v>874</v>
       </c>
       <c r="E583" t="s">
-        <v>20</v>
+        <v>875</v>
       </c>
       <c r="F583" t="s">
-        <v>810</v>
+        <v>876</v>
       </c>
       <c r="G583" t="s">
-        <v>811</v>
+        <v>877</v>
       </c>
       <c r="H583">
         <v>2017</v>
       </c>
       <c r="I583" t="s">
         <v>23</v>
       </c>
       <c r="J583" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
       <c r="K583" t="s">
         <v>55</v>
       </c>
       <c r="L583" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="584" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B584" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="C584" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="D584" t="s">
-        <v>809</v>
+        <v>874</v>
       </c>
       <c r="E584" t="s">
-        <v>20</v>
+        <v>875</v>
       </c>
       <c r="F584" t="s">
-        <v>810</v>
+        <v>876</v>
       </c>
       <c r="G584" t="s">
-        <v>811</v>
+        <v>877</v>
       </c>
       <c r="H584">
         <v>2017</v>
       </c>
       <c r="I584" t="s">
         <v>23</v>
       </c>
       <c r="J584" t="s">
         <v>33</v>
       </c>
       <c r="K584" t="s">
         <v>55</v>
       </c>
       <c r="L584" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="585" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B585" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="C585" t="s">
-        <v>808</v>
+        <v>873</v>
       </c>
       <c r="D585" t="s">
-        <v>809</v>
+        <v>874</v>
       </c>
       <c r="E585" t="s">
-        <v>20</v>
+        <v>875</v>
       </c>
       <c r="F585" t="s">
-        <v>810</v>
+        <v>876</v>
       </c>
       <c r="G585" t="s">
-        <v>811</v>
+        <v>877</v>
       </c>
       <c r="H585">
         <v>2017</v>
       </c>
       <c r="I585" t="s">
         <v>23</v>
       </c>
       <c r="J585" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="K585" t="s">
         <v>55</v>
       </c>
       <c r="L585" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="586" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B586" t="s">
-        <v>812</v>
+        <v>878</v>
       </c>
       <c r="C586" t="s">
-        <v>813</v>
+        <v>879</v>
       </c>
       <c r="D586" t="s">
-        <v>814</v>
+        <v>880</v>
       </c>
       <c r="E586" t="s">
-        <v>20</v>
+        <v>881</v>
       </c>
       <c r="F586" t="s">
-        <v>815</v>
+        <v>882</v>
       </c>
       <c r="G586" t="s">
-        <v>552</v>
+        <v>587</v>
       </c>
       <c r="H586">
         <v>2016</v>
       </c>
       <c r="I586" t="s">
         <v>23</v>
       </c>
       <c r="J586" t="s">
-        <v>816</v>
+        <v>883</v>
       </c>
     </row>
     <row r="587" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="B587" t="s">
-        <v>812</v>
+        <v>878</v>
       </c>
       <c r="C587" t="s">
-        <v>813</v>
+        <v>879</v>
       </c>
       <c r="D587" t="s">
-        <v>814</v>
+        <v>880</v>
       </c>
       <c r="E587" t="s">
-        <v>20</v>
+        <v>881</v>
       </c>
       <c r="F587" t="s">
-        <v>815</v>
+        <v>882</v>
       </c>
       <c r="G587" t="s">
-        <v>552</v>
+        <v>587</v>
       </c>
       <c r="H587">
         <v>2019</v>
       </c>
       <c r="I587" t="s">
         <v>23</v>
       </c>
       <c r="J587" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="588" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B588" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C588" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D588" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E588" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F588" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G588" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H588">
         <v>2016</v>
       </c>
       <c r="I588" t="s">
-        <v>822</v>
+        <v>890</v>
       </c>
       <c r="J588" t="s">
-        <v>823</v>
+        <v>891</v>
       </c>
       <c r="K588" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L588" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="589" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B589" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C589" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D589" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E589" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F589" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G589" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H589">
         <v>2017</v>
       </c>
       <c r="I589" t="s">
-        <v>822</v>
+        <v>890</v>
       </c>
       <c r="J589" t="s">
-        <v>826</v>
+        <v>894</v>
       </c>
       <c r="K589" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L589" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="590" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B590" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C590" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D590" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E590" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F590" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G590" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H590">
         <v>2018</v>
       </c>
       <c r="I590" t="s">
-        <v>822</v>
+        <v>890</v>
       </c>
       <c r="J590" t="s">
-        <v>827</v>
+        <v>895</v>
       </c>
       <c r="K590" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L590" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="591" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B591" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C591" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D591" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E591" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F591" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G591" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H591">
         <v>2019</v>
       </c>
       <c r="I591" t="s">
-        <v>822</v>
+        <v>890</v>
       </c>
       <c r="J591" t="s">
-        <v>828</v>
+        <v>896</v>
       </c>
       <c r="K591" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L591" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="592" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B592" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C592" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D592" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E592" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F592" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G592" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H592">
         <v>2020</v>
       </c>
       <c r="I592" t="s">
-        <v>822</v>
+        <v>890</v>
       </c>
       <c r="J592" t="s">
-        <v>829</v>
+        <v>897</v>
       </c>
       <c r="K592" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L592" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="593" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B593" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C593" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D593" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E593" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F593" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G593" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H593">
         <v>2021</v>
       </c>
       <c r="I593" t="s">
-        <v>822</v>
+        <v>890</v>
       </c>
       <c r="J593" t="s">
-        <v>830</v>
+        <v>898</v>
       </c>
       <c r="K593" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L593" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="594" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B594" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C594" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D594" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E594" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F594" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G594" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H594">
         <v>2016</v>
       </c>
       <c r="I594" t="s">
-        <v>831</v>
+        <v>899</v>
       </c>
       <c r="J594" t="s">
-        <v>832</v>
+        <v>900</v>
       </c>
       <c r="K594" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L594" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="595" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B595" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C595" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D595" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E595" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F595" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G595" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H595">
         <v>2017</v>
       </c>
       <c r="I595" t="s">
-        <v>831</v>
+        <v>899</v>
       </c>
       <c r="J595" t="s">
-        <v>833</v>
+        <v>901</v>
       </c>
       <c r="K595" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L595" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="596" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B596" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C596" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D596" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E596" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F596" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G596" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H596">
         <v>2018</v>
       </c>
       <c r="I596" t="s">
-        <v>831</v>
+        <v>899</v>
       </c>
       <c r="J596" t="s">
-        <v>834</v>
+        <v>902</v>
       </c>
       <c r="K596" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L596" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="597" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B597" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C597" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D597" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E597" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F597" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G597" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H597">
         <v>2019</v>
       </c>
       <c r="I597" t="s">
-        <v>831</v>
+        <v>899</v>
       </c>
       <c r="J597" t="s">
-        <v>835</v>
+        <v>903</v>
       </c>
       <c r="K597" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L597" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="598" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B598" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C598" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D598" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E598" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F598" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G598" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H598">
         <v>2020</v>
       </c>
       <c r="I598" t="s">
-        <v>831</v>
+        <v>899</v>
       </c>
       <c r="J598" t="s">
-        <v>836</v>
+        <v>904</v>
       </c>
       <c r="K598" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L598" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="599" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B599" t="s">
-        <v>817</v>
+        <v>884</v>
       </c>
       <c r="C599" t="s">
-        <v>818</v>
+        <v>885</v>
       </c>
       <c r="D599" t="s">
-        <v>819</v>
+        <v>886</v>
       </c>
       <c r="E599" t="s">
-        <v>20</v>
+        <v>887</v>
       </c>
       <c r="F599" t="s">
-        <v>820</v>
+        <v>888</v>
       </c>
       <c r="G599" t="s">
-        <v>821</v>
+        <v>889</v>
       </c>
       <c r="H599">
         <v>2021</v>
       </c>
       <c r="I599" t="s">
-        <v>831</v>
+        <v>899</v>
       </c>
       <c r="J599" t="s">
-        <v>837</v>
+        <v>905</v>
       </c>
       <c r="K599" t="s">
-        <v>824</v>
+        <v>892</v>
       </c>
       <c r="L599" t="s">
-        <v>825</v>
+        <v>893</v>
       </c>
     </row>
     <row r="600" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B600" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C600" t="s">
-        <v>839</v>
+        <v>907</v>
       </c>
       <c r="D600" t="s">
-        <v>840</v>
+        <v>908</v>
       </c>
       <c r="E600" t="s">
-        <v>20</v>
+        <v>909</v>
       </c>
       <c r="F600" t="s">
-        <v>841</v>
+        <v>910</v>
       </c>
       <c r="G600" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H600">
         <v>2015</v>
       </c>
       <c r="I600" t="s">
         <v>23</v>
       </c>
       <c r="J600" t="s">
-        <v>843</v>
+        <v>912</v>
       </c>
     </row>
     <row r="601" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B601" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C601" t="s">
-        <v>839</v>
+        <v>907</v>
       </c>
       <c r="D601" t="s">
-        <v>840</v>
+        <v>908</v>
       </c>
       <c r="E601" t="s">
-        <v>20</v>
+        <v>909</v>
       </c>
       <c r="F601" t="s">
-        <v>841</v>
+        <v>910</v>
       </c>
       <c r="G601" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H601">
         <v>2016</v>
       </c>
       <c r="I601" t="s">
         <v>23</v>
       </c>
       <c r="J601" t="s">
-        <v>844</v>
+        <v>913</v>
       </c>
     </row>
     <row r="602" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B602" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C602" t="s">
-        <v>839</v>
+        <v>907</v>
       </c>
       <c r="D602" t="s">
-        <v>840</v>
+        <v>908</v>
       </c>
       <c r="E602" t="s">
-        <v>20</v>
+        <v>909</v>
       </c>
       <c r="F602" t="s">
-        <v>841</v>
+        <v>910</v>
       </c>
       <c r="G602" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H602">
         <v>2017</v>
       </c>
       <c r="I602" t="s">
         <v>23</v>
       </c>
       <c r="J602" t="s">
-        <v>845</v>
+        <v>914</v>
       </c>
     </row>
     <row r="603" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B603" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C603" t="s">
-        <v>839</v>
+        <v>907</v>
       </c>
       <c r="D603" t="s">
-        <v>840</v>
+        <v>908</v>
       </c>
       <c r="E603" t="s">
-        <v>20</v>
+        <v>909</v>
       </c>
       <c r="F603" t="s">
-        <v>841</v>
+        <v>910</v>
       </c>
       <c r="G603" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H603">
         <v>2018</v>
       </c>
       <c r="I603" t="s">
         <v>23</v>
       </c>
       <c r="J603" t="s">
-        <v>846</v>
+        <v>915</v>
       </c>
     </row>
     <row r="604" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B604" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C604" t="s">
-        <v>839</v>
+        <v>907</v>
       </c>
       <c r="D604" t="s">
-        <v>840</v>
+        <v>908</v>
       </c>
       <c r="E604" t="s">
-        <v>20</v>
+        <v>909</v>
       </c>
       <c r="F604" t="s">
-        <v>841</v>
+        <v>910</v>
       </c>
       <c r="G604" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H604">
         <v>2019</v>
       </c>
       <c r="I604" t="s">
         <v>23</v>
       </c>
       <c r="J604" t="s">
-        <v>847</v>
+        <v>916</v>
       </c>
     </row>
     <row r="605" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B605" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C605" t="s">
-        <v>839</v>
+        <v>907</v>
       </c>
       <c r="D605" t="s">
-        <v>840</v>
+        <v>908</v>
       </c>
       <c r="E605" t="s">
-        <v>20</v>
+        <v>909</v>
       </c>
       <c r="F605" t="s">
-        <v>841</v>
+        <v>910</v>
       </c>
       <c r="G605" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H605">
         <v>2020</v>
       </c>
       <c r="I605" t="s">
         <v>23</v>
       </c>
       <c r="J605" t="s">
-        <v>848</v>
+        <v>917</v>
       </c>
     </row>
     <row r="606" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B606" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C606" t="s">
-        <v>839</v>
+        <v>907</v>
       </c>
       <c r="D606" t="s">
-        <v>840</v>
+        <v>908</v>
       </c>
       <c r="E606" t="s">
-        <v>20</v>
+        <v>909</v>
       </c>
       <c r="F606" t="s">
-        <v>841</v>
+        <v>910</v>
       </c>
       <c r="G606" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H606">
         <v>2021</v>
       </c>
       <c r="I606" t="s">
         <v>23</v>
       </c>
       <c r="J606" t="s">
-        <v>849</v>
+        <v>918</v>
       </c>
     </row>
     <row r="607" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B607" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C607" t="s">
-        <v>839</v>
+        <v>907</v>
       </c>
       <c r="D607" t="s">
-        <v>840</v>
+        <v>908</v>
       </c>
       <c r="E607" t="s">
-        <v>20</v>
+        <v>909</v>
       </c>
       <c r="F607" t="s">
-        <v>841</v>
+        <v>910</v>
       </c>
       <c r="G607" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H607">
         <v>2022</v>
       </c>
       <c r="I607" t="s">
         <v>23</v>
       </c>
       <c r="J607" t="s">
-        <v>545</v>
+        <v>579</v>
       </c>
     </row>
     <row r="608" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B608" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C608" t="s">
-        <v>850</v>
+        <v>919</v>
       </c>
       <c r="D608" t="s">
-        <v>851</v>
+        <v>920</v>
       </c>
       <c r="E608" t="s">
-        <v>20</v>
+        <v>921</v>
       </c>
       <c r="F608" t="s">
-        <v>852</v>
+        <v>922</v>
       </c>
       <c r="G608" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H608">
         <v>2016</v>
       </c>
       <c r="I608" t="s">
         <v>23</v>
       </c>
       <c r="J608" t="s">
-        <v>853</v>
+        <v>923</v>
       </c>
     </row>
     <row r="609" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B609" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C609" t="s">
-        <v>850</v>
+        <v>919</v>
       </c>
       <c r="D609" t="s">
-        <v>851</v>
+        <v>920</v>
       </c>
       <c r="E609" t="s">
-        <v>20</v>
+        <v>921</v>
       </c>
       <c r="F609" t="s">
-        <v>852</v>
+        <v>922</v>
       </c>
       <c r="G609" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H609">
         <v>2017</v>
       </c>
       <c r="I609" t="s">
         <v>23</v>
       </c>
       <c r="J609" t="s">
-        <v>854</v>
+        <v>924</v>
       </c>
     </row>
     <row r="610" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B610" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C610" t="s">
-        <v>850</v>
+        <v>919</v>
       </c>
       <c r="D610" t="s">
-        <v>851</v>
+        <v>920</v>
       </c>
       <c r="E610" t="s">
-        <v>20</v>
+        <v>921</v>
       </c>
       <c r="F610" t="s">
-        <v>852</v>
+        <v>922</v>
       </c>
       <c r="G610" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H610">
         <v>2018</v>
       </c>
       <c r="I610" t="s">
         <v>23</v>
       </c>
       <c r="J610" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="611" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B611" t="s">
-        <v>838</v>
+        <v>906</v>
       </c>
       <c r="C611" t="s">
-        <v>850</v>
+        <v>919</v>
       </c>
       <c r="D611" t="s">
-        <v>851</v>
+        <v>920</v>
       </c>
       <c r="E611" t="s">
-        <v>20</v>
+        <v>921</v>
       </c>
       <c r="F611" t="s">
-        <v>852</v>
+        <v>922</v>
       </c>
       <c r="G611" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
       <c r="H611">
         <v>2019</v>
       </c>
       <c r="I611" t="s">
         <v>23</v>
       </c>
       <c r="J611" t="s">
-        <v>853</v>
+        <v>923</v>
       </c>
     </row>
     <row r="612" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B612" t="s">
-        <v>855</v>
+        <v>925</v>
       </c>
       <c r="C612" t="s">
-        <v>856</v>
+        <v>926</v>
       </c>
       <c r="D612" t="s">
-        <v>857</v>
+        <v>927</v>
       </c>
       <c r="E612" t="s">
-        <v>20</v>
+        <v>928</v>
       </c>
       <c r="F612" t="s">
-        <v>858</v>
+        <v>929</v>
       </c>
       <c r="G612" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H612">
         <v>2015</v>
       </c>
       <c r="I612" t="s">
-        <v>859</v>
+        <v>930</v>
       </c>
       <c r="J612" t="s">
-        <v>860</v>
+        <v>931</v>
       </c>
     </row>
     <row r="613" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B613" t="s">
-        <v>855</v>
+        <v>925</v>
       </c>
       <c r="C613" t="s">
-        <v>856</v>
+        <v>926</v>
       </c>
       <c r="D613" t="s">
-        <v>857</v>
+        <v>927</v>
       </c>
       <c r="E613" t="s">
-        <v>20</v>
+        <v>928</v>
       </c>
       <c r="F613" t="s">
-        <v>858</v>
+        <v>929</v>
       </c>
       <c r="G613" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="H613">
         <v>2016</v>
       </c>
       <c r="I613" t="s">
-        <v>859</v>
+        <v>930</v>
       </c>
       <c r="J613" t="s">
-        <v>606</v>
+        <v>648</v>
       </c>
     </row>
     <row r="614" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B614" t="s">
-        <v>861</v>
+        <v>932</v>
       </c>
       <c r="C614" t="s">
-        <v>862</v>
+        <v>933</v>
       </c>
       <c r="D614" t="s">
-        <v>863</v>
+        <v>934</v>
       </c>
       <c r="E614" t="s">
-        <v>20</v>
+        <v>935</v>
       </c>
       <c r="F614" t="s">
-        <v>864</v>
+        <v>936</v>
       </c>
       <c r="G614" t="s">
-        <v>865</v>
+        <v>937</v>
       </c>
       <c r="H614">
         <v>2014</v>
       </c>
       <c r="I614" t="s">
         <v>23</v>
       </c>
       <c r="J614" t="s">
-        <v>866</v>
+        <v>938</v>
       </c>
     </row>
     <row r="615" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B615" t="s">
-        <v>861</v>
+        <v>932</v>
       </c>
       <c r="C615" t="s">
-        <v>862</v>
+        <v>933</v>
       </c>
       <c r="D615" t="s">
-        <v>863</v>
+        <v>934</v>
       </c>
       <c r="E615" t="s">
-        <v>20</v>
+        <v>935</v>
       </c>
       <c r="F615" t="s">
-        <v>864</v>
+        <v>936</v>
       </c>
       <c r="G615" t="s">
-        <v>865</v>
+        <v>937</v>
       </c>
       <c r="H615">
         <v>2016</v>
       </c>
       <c r="I615" t="s">
         <v>23</v>
       </c>
       <c r="J615" t="s">
-        <v>867</v>
+        <v>939</v>
       </c>
     </row>
     <row r="616" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B616" t="s">
-        <v>861</v>
+        <v>932</v>
       </c>
       <c r="C616" t="s">
-        <v>862</v>
+        <v>933</v>
       </c>
       <c r="D616" t="s">
-        <v>863</v>
+        <v>934</v>
       </c>
       <c r="E616" t="s">
-        <v>20</v>
+        <v>935</v>
       </c>
       <c r="F616" t="s">
-        <v>864</v>
+        <v>936</v>
       </c>
       <c r="G616" t="s">
-        <v>865</v>
+        <v>937</v>
       </c>
       <c r="H616">
         <v>2023</v>
       </c>
       <c r="I616" t="s">
         <v>23</v>
       </c>
       <c r="J616" t="s">
-        <v>868</v>
+        <v>940</v>
       </c>
     </row>
     <row r="617" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B617" t="s">
-        <v>861</v>
+        <v>932</v>
       </c>
       <c r="C617" t="s">
-        <v>869</v>
+        <v>941</v>
       </c>
       <c r="D617" t="s">
-        <v>870</v>
+        <v>942</v>
       </c>
       <c r="E617" t="s">
-        <v>20</v>
+        <v>943</v>
       </c>
       <c r="F617" t="s">
-        <v>871</v>
+        <v>944</v>
       </c>
       <c r="G617" t="s">
-        <v>865</v>
+        <v>937</v>
       </c>
       <c r="H617">
         <v>2015</v>
       </c>
       <c r="I617" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J617" t="s">
-        <v>872</v>
+        <v>945</v>
       </c>
     </row>
     <row r="618" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B618" t="s">
-        <v>861</v>
+        <v>932</v>
       </c>
       <c r="C618" t="s">
-        <v>869</v>
+        <v>941</v>
       </c>
       <c r="D618" t="s">
-        <v>870</v>
+        <v>942</v>
       </c>
       <c r="E618" t="s">
-        <v>20</v>
+        <v>943</v>
       </c>
       <c r="F618" t="s">
-        <v>871</v>
+        <v>944</v>
       </c>
       <c r="G618" t="s">
-        <v>865</v>
+        <v>937</v>
       </c>
       <c r="H618">
         <v>2016</v>
       </c>
       <c r="I618" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
       <c r="J618" t="s">
-        <v>872</v>
+        <v>945</v>
       </c>
     </row>
     <row r="619" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B619" t="s">
-        <v>873</v>
+        <v>946</v>
       </c>
       <c r="C619" t="s">
-        <v>874</v>
+        <v>947</v>
       </c>
       <c r="D619" t="s">
-        <v>875</v>
+        <v>948</v>
       </c>
       <c r="E619" t="s">
-        <v>20</v>
+        <v>949</v>
       </c>
       <c r="F619" t="s">
-        <v>876</v>
+        <v>950</v>
       </c>
       <c r="G619" t="s">
-        <v>877</v>
+        <v>951</v>
       </c>
       <c r="H619">
         <v>2015</v>
       </c>
       <c r="I619" t="s">
         <v>23</v>
       </c>
       <c r="J619" t="s">
-        <v>878</v>
+        <v>952</v>
       </c>
       <c r="K619" t="s">
-        <v>879</v>
+        <v>953</v>
       </c>
       <c r="L619" t="s">
-        <v>880</v>
+        <v>954</v>
       </c>
     </row>
     <row r="620" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B620" t="s">
-        <v>873</v>
+        <v>946</v>
       </c>
       <c r="C620" t="s">
-        <v>874</v>
+        <v>947</v>
       </c>
       <c r="D620" t="s">
-        <v>875</v>
+        <v>948</v>
       </c>
       <c r="E620" t="s">
-        <v>20</v>
+        <v>949</v>
       </c>
       <c r="F620" t="s">
-        <v>876</v>
+        <v>950</v>
       </c>
       <c r="G620" t="s">
-        <v>877</v>
+        <v>951</v>
       </c>
       <c r="H620">
         <v>2016</v>
       </c>
       <c r="I620" t="s">
         <v>23</v>
       </c>
       <c r="J620" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="K620" t="s">
-        <v>879</v>
+        <v>953</v>
       </c>
       <c r="L620" t="s">
-        <v>880</v>
+        <v>954</v>
       </c>
     </row>
     <row r="621" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B621" t="s">
-        <v>873</v>
+        <v>946</v>
       </c>
       <c r="C621" t="s">
-        <v>881</v>
+        <v>955</v>
       </c>
       <c r="D621" t="s">
-        <v>882</v>
+        <v>956</v>
       </c>
       <c r="E621" t="s">
-        <v>20</v>
+        <v>949</v>
       </c>
       <c r="F621" t="s">
-        <v>876</v>
+        <v>950</v>
       </c>
       <c r="G621" t="s">
-        <v>877</v>
+        <v>951</v>
       </c>
       <c r="H621">
         <v>2013</v>
       </c>
       <c r="I621" t="s">
         <v>23</v>
       </c>
       <c r="J621" t="s">
-        <v>883</v>
+        <v>957</v>
       </c>
       <c r="K621" t="s">
         <v>25</v>
       </c>
       <c r="L621" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="622" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B622" t="s">
-        <v>873</v>
+        <v>946</v>
       </c>
       <c r="C622" t="s">
-        <v>881</v>
+        <v>955</v>
       </c>
       <c r="D622" t="s">
-        <v>882</v>
+        <v>956</v>
       </c>
       <c r="E622" t="s">
-        <v>20</v>
+        <v>949</v>
       </c>
       <c r="F622" t="s">
-        <v>876</v>
+        <v>950</v>
       </c>
       <c r="G622" t="s">
-        <v>877</v>
+        <v>951</v>
       </c>
       <c r="H622">
         <v>2013</v>
       </c>
       <c r="I622" t="s">
         <v>23</v>
       </c>
       <c r="J622" t="s">
-        <v>884</v>
+        <v>958</v>
       </c>
       <c r="K622" t="s">
         <v>25</v>
       </c>
       <c r="L622" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="623" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="B623" t="s">
-        <v>873</v>
+        <v>946</v>
       </c>
       <c r="C623" t="s">
-        <v>881</v>
+        <v>955</v>
       </c>
       <c r="D623" t="s">
-        <v>882</v>
+        <v>956</v>
       </c>
       <c r="E623" t="s">
-        <v>20</v>
+        <v>949</v>
       </c>
       <c r="F623" t="s">
-        <v>876</v>
+        <v>950</v>
       </c>
       <c r="G623" t="s">
-        <v>877</v>
+        <v>951</v>
       </c>
       <c r="H623">
         <v>2013</v>
       </c>
       <c r="I623" t="s">
         <v>23</v>
       </c>
       <c r="J623" t="s">
-        <v>885</v>
+        <v>959</v>
       </c>
       <c r="K623" t="s">
         <v>25</v>
       </c>
       <c r="L623" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="624" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B624" t="s">
         <v>104</v>
       </c>
       <c r="C624" t="s">
-        <v>886</v>
+        <v>960</v>
       </c>
       <c r="D624" t="s">
-        <v>887</v>
+        <v>961</v>
       </c>
       <c r="E624" t="s">
-        <v>20</v>
+        <v>962</v>
       </c>
       <c r="F624" t="s">
-        <v>888</v>
+        <v>963</v>
       </c>
       <c r="G624" t="s">
-        <v>889</v>
+        <v>964</v>
       </c>
       <c r="H624">
         <v>2018</v>
       </c>
       <c r="I624" t="s">
         <v>23</v>
       </c>
       <c r="J624" t="s">
-        <v>890</v>
+        <v>965</v>
       </c>
     </row>
     <row r="625" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B625" t="s">
-        <v>521</v>
+        <v>550</v>
       </c>
       <c r="C625" t="s">
-        <v>891</v>
+        <v>966</v>
       </c>
       <c r="D625" t="s">
-        <v>892</v>
+        <v>967</v>
       </c>
       <c r="E625" t="s">
-        <v>20</v>
+        <v>968</v>
       </c>
       <c r="F625" t="s">
-        <v>893</v>
+        <v>969</v>
       </c>
       <c r="G625" t="s">
-        <v>894</v>
+        <v>970</v>
       </c>
       <c r="H625">
         <v>2018</v>
       </c>
       <c r="I625" t="s">
         <v>23</v>
       </c>
       <c r="J625" t="s">
-        <v>895</v>
+        <v>971</v>
       </c>
       <c r="K625" t="s">
         <v>55</v>
       </c>
       <c r="L625" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="626" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B626" t="s">
-        <v>521</v>
+        <v>550</v>
       </c>
       <c r="C626" t="s">
-        <v>891</v>
+        <v>966</v>
       </c>
       <c r="D626" t="s">
-        <v>892</v>
+        <v>967</v>
       </c>
       <c r="E626" t="s">
-        <v>20</v>
+        <v>968</v>
       </c>
       <c r="F626" t="s">
-        <v>893</v>
+        <v>969</v>
       </c>
       <c r="G626" t="s">
-        <v>894</v>
+        <v>970</v>
       </c>
       <c r="H626">
         <v>2018</v>
       </c>
       <c r="I626" t="s">
         <v>23</v>
       </c>
       <c r="J626" t="s">
-        <v>896</v>
+        <v>972</v>
       </c>
       <c r="K626" t="s">
         <v>55</v>
       </c>
       <c r="L626" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="627" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B627" t="s">
-        <v>521</v>
+        <v>550</v>
       </c>
       <c r="C627" t="s">
-        <v>891</v>
+        <v>966</v>
       </c>
       <c r="D627" t="s">
-        <v>892</v>
+        <v>967</v>
       </c>
       <c r="E627" t="s">
-        <v>20</v>
+        <v>968</v>
       </c>
       <c r="F627" t="s">
-        <v>893</v>
+        <v>969</v>
       </c>
       <c r="G627" t="s">
-        <v>894</v>
+        <v>970</v>
       </c>
       <c r="H627">
         <v>2018</v>
       </c>
       <c r="I627" t="s">
         <v>23</v>
       </c>
       <c r="J627" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="K627" t="s">
         <v>55</v>
       </c>
       <c r="L627" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="628" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B628" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C628" t="s">
-        <v>897</v>
+        <v>973</v>
       </c>
       <c r="D628" t="s">
-        <v>898</v>
+        <v>974</v>
       </c>
       <c r="E628" t="s">
-        <v>20</v>
+        <v>975</v>
       </c>
       <c r="F628" t="s">
-        <v>899</v>
+        <v>976</v>
       </c>
       <c r="G628" t="s">
-        <v>900</v>
+        <v>977</v>
       </c>
       <c r="H628">
         <v>2016</v>
       </c>
       <c r="I628" t="s">
         <v>23</v>
       </c>
       <c r="J628" t="s">
-        <v>901</v>
+        <v>978</v>
       </c>
     </row>
     <row r="629" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B629" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C629" t="s">
-        <v>897</v>
+        <v>973</v>
       </c>
       <c r="D629" t="s">
-        <v>898</v>
+        <v>974</v>
       </c>
       <c r="E629" t="s">
-        <v>20</v>
+        <v>975</v>
       </c>
       <c r="F629" t="s">
-        <v>899</v>
+        <v>976</v>
       </c>
       <c r="G629" t="s">
-        <v>900</v>
+        <v>977</v>
       </c>
       <c r="H629">
         <v>2017</v>
       </c>
       <c r="I629" t="s">
         <v>23</v>
       </c>
       <c r="J629" t="s">
-        <v>902</v>
+        <v>979</v>
       </c>
     </row>
     <row r="630" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B630" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C630" t="s">
-        <v>897</v>
+        <v>973</v>
       </c>
       <c r="D630" t="s">
-        <v>898</v>
+        <v>974</v>
       </c>
       <c r="E630" t="s">
-        <v>20</v>
+        <v>975</v>
       </c>
       <c r="F630" t="s">
-        <v>899</v>
+        <v>976</v>
       </c>
       <c r="G630" t="s">
-        <v>900</v>
+        <v>977</v>
       </c>
       <c r="H630">
         <v>2018</v>
       </c>
       <c r="I630" t="s">
         <v>23</v>
       </c>
       <c r="J630" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
     </row>
     <row r="631" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B631" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C631" t="s">
-        <v>897</v>
+        <v>973</v>
       </c>
       <c r="D631" t="s">
-        <v>898</v>
+        <v>974</v>
       </c>
       <c r="E631" t="s">
-        <v>20</v>
+        <v>975</v>
       </c>
       <c r="F631" t="s">
-        <v>899</v>
+        <v>976</v>
       </c>
       <c r="G631" t="s">
-        <v>900</v>
+        <v>977</v>
       </c>
       <c r="H631">
         <v>2019</v>
       </c>
       <c r="I631" t="s">
         <v>23</v>
       </c>
       <c r="J631" t="s">
-        <v>903</v>
+        <v>980</v>
       </c>
     </row>
     <row r="632" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B632" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C632" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="D632" t="s">
-        <v>905</v>
+        <v>982</v>
       </c>
       <c r="E632" t="s">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="F632" t="s">
-        <v>906</v>
+        <v>984</v>
       </c>
       <c r="G632" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H632">
         <v>2016</v>
       </c>
       <c r="I632" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J632" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
     </row>
     <row r="633" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B633" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C633" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="D633" t="s">
-        <v>905</v>
+        <v>982</v>
       </c>
       <c r="E633" t="s">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="F633" t="s">
-        <v>906</v>
+        <v>984</v>
       </c>
       <c r="G633" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H633">
         <v>2017</v>
       </c>
       <c r="I633" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J633" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
     </row>
     <row r="634" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B634" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C634" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="D634" t="s">
-        <v>905</v>
+        <v>982</v>
       </c>
       <c r="E634" t="s">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="F634" t="s">
-        <v>906</v>
+        <v>984</v>
       </c>
       <c r="G634" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H634">
         <v>2018</v>
       </c>
       <c r="I634" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J634" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
     </row>
     <row r="635" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B635" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C635" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="D635" t="s">
-        <v>905</v>
+        <v>982</v>
       </c>
       <c r="E635" t="s">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="F635" t="s">
-        <v>906</v>
+        <v>984</v>
       </c>
       <c r="G635" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H635">
         <v>2019</v>
       </c>
       <c r="I635" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J635" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="636" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B636" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C636" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="D636" t="s">
-        <v>905</v>
+        <v>982</v>
       </c>
       <c r="E636" t="s">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="F636" t="s">
-        <v>906</v>
+        <v>984</v>
       </c>
       <c r="G636" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H636">
         <v>2020</v>
       </c>
       <c r="I636" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J636" t="s">
-        <v>494</v>
+        <v>523</v>
       </c>
     </row>
     <row r="637" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B637" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C637" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="D637" t="s">
-        <v>905</v>
+        <v>982</v>
       </c>
       <c r="E637" t="s">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="F637" t="s">
-        <v>906</v>
+        <v>984</v>
       </c>
       <c r="G637" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H637">
         <v>2021</v>
       </c>
       <c r="I637" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J637" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="638" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B638" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C638" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="D638" t="s">
-        <v>905</v>
+        <v>982</v>
       </c>
       <c r="E638" t="s">
-        <v>20</v>
+        <v>983</v>
       </c>
       <c r="F638" t="s">
-        <v>906</v>
+        <v>984</v>
       </c>
       <c r="G638" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H638">
         <v>2022</v>
       </c>
       <c r="I638" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J638" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="639" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B639" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C639" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D639" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E639" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F639" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G639" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H639">
         <v>2015</v>
       </c>
       <c r="I639" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J639" t="s">
-        <v>911</v>
+        <v>989</v>
       </c>
       <c r="K639" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L639" t="s">
-        <v>913</v>
+        <v>991</v>
       </c>
     </row>
     <row r="640" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B640" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C640" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D640" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E640" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F640" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G640" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H640">
         <v>2016</v>
       </c>
       <c r="I640" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J640" t="s">
-        <v>914</v>
+        <v>992</v>
       </c>
       <c r="K640" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L640" t="s">
-        <v>913</v>
+        <v>991</v>
       </c>
     </row>
     <row r="641" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B641" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C641" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D641" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E641" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F641" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G641" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H641">
         <v>2017</v>
       </c>
       <c r="I641" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J641" t="s">
-        <v>915</v>
+        <v>993</v>
       </c>
       <c r="K641" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L641" t="s">
-        <v>913</v>
+        <v>991</v>
       </c>
     </row>
     <row r="642" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B642" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C642" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D642" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E642" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F642" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G642" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H642">
         <v>2018</v>
       </c>
       <c r="I642" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J642" t="s">
-        <v>916</v>
+        <v>994</v>
       </c>
       <c r="K642" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L642" t="s">
-        <v>913</v>
+        <v>991</v>
       </c>
     </row>
     <row r="643" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B643" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C643" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D643" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E643" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F643" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G643" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H643">
         <v>2019</v>
       </c>
       <c r="I643" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J643" t="s">
-        <v>917</v>
+        <v>995</v>
       </c>
       <c r="K643" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L643" t="s">
-        <v>913</v>
+        <v>991</v>
       </c>
     </row>
     <row r="644" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B644" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C644" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D644" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E644" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F644" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G644" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H644">
         <v>2020</v>
       </c>
       <c r="I644" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J644" t="s">
-        <v>918</v>
+        <v>996</v>
       </c>
       <c r="K644" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L644" t="s">
-        <v>913</v>
+        <v>991</v>
       </c>
     </row>
     <row r="645" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B645" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C645" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D645" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E645" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F645" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G645" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H645">
         <v>2021</v>
       </c>
       <c r="I645" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J645" t="s">
-        <v>919</v>
+        <v>997</v>
       </c>
       <c r="K645" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L645" t="s">
-        <v>913</v>
+        <v>991</v>
       </c>
     </row>
     <row r="646" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B646" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C646" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D646" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E646" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F646" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G646" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H646">
         <v>2015</v>
       </c>
       <c r="I646" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J646" t="s">
-        <v>920</v>
+        <v>998</v>
       </c>
       <c r="K646" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L646" t="s">
-        <v>921</v>
+        <v>999</v>
       </c>
     </row>
     <row r="647" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B647" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C647" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D647" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E647" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F647" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G647" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H647">
         <v>2016</v>
       </c>
       <c r="I647" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J647" t="s">
-        <v>922</v>
+        <v>1000</v>
       </c>
       <c r="K647" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L647" t="s">
-        <v>921</v>
+        <v>999</v>
       </c>
     </row>
     <row r="648" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B648" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C648" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D648" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E648" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F648" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G648" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H648">
         <v>2018</v>
       </c>
       <c r="I648" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J648" t="s">
-        <v>923</v>
+        <v>1001</v>
       </c>
       <c r="K648" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L648" t="s">
-        <v>921</v>
+        <v>999</v>
       </c>
     </row>
     <row r="649" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B649" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C649" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D649" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E649" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F649" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G649" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H649">
         <v>2019</v>
       </c>
       <c r="I649" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J649" t="s">
-        <v>412</v>
+        <v>434</v>
       </c>
       <c r="K649" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L649" t="s">
-        <v>921</v>
+        <v>999</v>
       </c>
     </row>
     <row r="650" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B650" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C650" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D650" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E650" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F650" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G650" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H650">
         <v>2020</v>
       </c>
       <c r="I650" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J650" t="s">
-        <v>924</v>
+        <v>1002</v>
       </c>
       <c r="K650" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L650" t="s">
-        <v>921</v>
+        <v>999</v>
       </c>
     </row>
     <row r="651" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B651" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
       <c r="C651" t="s">
-        <v>909</v>
+        <v>987</v>
       </c>
       <c r="D651" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="E651" t="s">
-        <v>20</v>
+        <v>988</v>
       </c>
       <c r="F651" t="s">
-        <v>910</v>
+        <v>988</v>
       </c>
       <c r="G651" t="s">
-        <v>907</v>
+        <v>985</v>
       </c>
       <c r="H651">
         <v>2021</v>
       </c>
       <c r="I651" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="J651" t="s">
-        <v>925</v>
+        <v>1003</v>
       </c>
       <c r="K651" t="s">
-        <v>912</v>
+        <v>990</v>
       </c>
       <c r="L651" t="s">
-        <v>921</v>
+        <v>999</v>
       </c>
     </row>
     <row r="652" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B652" t="s">
-        <v>926</v>
+        <v>1004</v>
       </c>
       <c r="C652" t="s">
-        <v>927</v>
+        <v>1005</v>
       </c>
       <c r="D652" t="s">
-        <v>928</v>
+        <v>1006</v>
       </c>
       <c r="E652" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F652" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
       <c r="G652" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H652">
         <v>2015</v>
       </c>
       <c r="I652" t="s">
         <v>23</v>
       </c>
       <c r="J652" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="653" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B653" t="s">
-        <v>926</v>
+        <v>1004</v>
       </c>
       <c r="C653" t="s">
-        <v>927</v>
+        <v>1005</v>
       </c>
       <c r="D653" t="s">
-        <v>928</v>
+        <v>1006</v>
       </c>
       <c r="E653" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F653" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
       <c r="G653" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H653">
         <v>2016</v>
       </c>
       <c r="I653" t="s">
         <v>23</v>
       </c>
       <c r="J653" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="654" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B654" t="s">
-        <v>926</v>
+        <v>1004</v>
       </c>
       <c r="C654" t="s">
-        <v>927</v>
+        <v>1005</v>
       </c>
       <c r="D654" t="s">
-        <v>928</v>
+        <v>1006</v>
       </c>
       <c r="E654" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F654" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
       <c r="G654" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H654">
         <v>2017</v>
       </c>
       <c r="I654" t="s">
         <v>23</v>
       </c>
       <c r="J654" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="655" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B655" t="s">
-        <v>926</v>
+        <v>1004</v>
       </c>
       <c r="C655" t="s">
-        <v>927</v>
+        <v>1005</v>
       </c>
       <c r="D655" t="s">
-        <v>928</v>
+        <v>1006</v>
       </c>
       <c r="E655" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F655" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
       <c r="G655" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H655">
         <v>2018</v>
       </c>
       <c r="I655" t="s">
         <v>23</v>
       </c>
       <c r="J655" t="s">
-        <v>931</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="656" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B656" t="s">
-        <v>926</v>
+        <v>1004</v>
       </c>
       <c r="C656" t="s">
-        <v>927</v>
+        <v>1005</v>
       </c>
       <c r="D656" t="s">
-        <v>928</v>
+        <v>1006</v>
       </c>
       <c r="E656" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F656" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
       <c r="G656" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H656">
         <v>2019</v>
       </c>
       <c r="I656" t="s">
         <v>23</v>
       </c>
       <c r="J656" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="657" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B657" t="s">
-        <v>926</v>
+        <v>1004</v>
       </c>
       <c r="C657" t="s">
-        <v>927</v>
+        <v>1005</v>
       </c>
       <c r="D657" t="s">
-        <v>928</v>
+        <v>1006</v>
       </c>
       <c r="E657" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F657" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
       <c r="G657" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H657">
         <v>2020</v>
       </c>
       <c r="I657" t="s">
         <v>23</v>
       </c>
       <c r="J657" t="s">
-        <v>932</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="658" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B658" t="s">
-        <v>926</v>
+        <v>1004</v>
       </c>
       <c r="C658" t="s">
-        <v>927</v>
+        <v>1005</v>
       </c>
       <c r="D658" t="s">
-        <v>928</v>
+        <v>1006</v>
       </c>
       <c r="E658" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F658" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
       <c r="G658" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H658">
         <v>2021</v>
       </c>
       <c r="I658" t="s">
         <v>23</v>
       </c>
       <c r="J658" t="s">
-        <v>933</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="659" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B659" t="s">
-        <v>926</v>
+        <v>1004</v>
       </c>
       <c r="C659" t="s">
-        <v>927</v>
+        <v>1005</v>
       </c>
       <c r="D659" t="s">
-        <v>928</v>
+        <v>1006</v>
       </c>
       <c r="E659" t="s">
-        <v>20</v>
+        <v>1007</v>
       </c>
       <c r="F659" t="s">
-        <v>929</v>
+        <v>1008</v>
       </c>
       <c r="G659" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H659">
         <v>2022</v>
       </c>
       <c r="I659" t="s">
         <v>23</v>
       </c>
       <c r="J659" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="660" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B660" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C660" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D660" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E660" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F660" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G660" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H660">
         <v>2015</v>
       </c>
       <c r="I660" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J660" t="s">
-        <v>938</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="661" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B661" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C661" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D661" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E661" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F661" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G661" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H661">
         <v>2016</v>
       </c>
       <c r="I661" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J661" t="s">
-        <v>938</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="662" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B662" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C662" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D662" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E662" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F662" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G662" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H662">
         <v>2017</v>
       </c>
       <c r="I662" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J662" t="s">
-        <v>938</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="663" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B663" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C663" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D663" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E663" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F663" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G663" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H663">
         <v>2018</v>
       </c>
       <c r="I663" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J663" t="s">
-        <v>399</v>
+        <v>421</v>
       </c>
     </row>
     <row r="664" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B664" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C664" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D664" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E664" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F664" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G664" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H664">
         <v>2019</v>
       </c>
       <c r="I664" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J664" t="s">
-        <v>399</v>
+        <v>421</v>
       </c>
     </row>
     <row r="665" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B665" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C665" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D665" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E665" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F665" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G665" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H665">
         <v>2020</v>
       </c>
       <c r="I665" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J665" t="s">
-        <v>399</v>
+        <v>421</v>
       </c>
     </row>
     <row r="666" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B666" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C666" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D666" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E666" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F666" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G666" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H666">
         <v>2021</v>
       </c>
       <c r="I666" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J666" t="s">
-        <v>589</v>
+        <v>629</v>
       </c>
     </row>
     <row r="667" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B667" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C667" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D667" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E667" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F667" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G667" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H667">
         <v>2022</v>
       </c>
       <c r="I667" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J667" t="s">
-        <v>589</v>
+        <v>629</v>
       </c>
     </row>
     <row r="668" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B668" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C668" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D668" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E668" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F668" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G668" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H668">
         <v>2023</v>
       </c>
       <c r="I668" t="s">
-        <v>937</v>
+        <v>1016</v>
       </c>
       <c r="J668" t="s">
-        <v>589</v>
+        <v>629</v>
       </c>
     </row>
     <row r="669" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B669" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C669" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D669" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E669" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F669" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G669" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H669">
         <v>2015</v>
       </c>
       <c r="I669" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J669" t="s">
-        <v>940</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="670" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B670" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C670" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D670" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E670" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F670" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G670" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H670">
         <v>2016</v>
       </c>
       <c r="I670" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J670" t="s">
-        <v>940</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="671" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B671" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C671" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D671" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E671" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F671" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G671" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H671">
         <v>2017</v>
       </c>
       <c r="I671" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J671" t="s">
-        <v>941</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="672" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B672" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C672" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D672" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E672" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F672" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G672" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H672">
         <v>2018</v>
       </c>
       <c r="I672" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J672" t="s">
-        <v>941</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="673" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B673" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C673" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D673" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E673" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F673" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G673" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H673">
         <v>2019</v>
       </c>
       <c r="I673" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J673" t="s">
-        <v>941</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="674" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B674" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C674" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D674" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E674" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F674" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G674" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H674">
         <v>2020</v>
       </c>
       <c r="I674" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J674" t="s">
-        <v>941</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="675" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B675" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C675" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D675" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E675" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F675" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G675" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H675">
         <v>2021</v>
       </c>
       <c r="I675" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J675" t="s">
-        <v>942</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="676" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B676" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C676" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D676" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E676" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F676" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G676" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H676">
         <v>2022</v>
       </c>
       <c r="I676" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J676" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="677" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B677" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C677" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D677" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E677" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F677" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G677" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H677">
         <v>2023</v>
       </c>
       <c r="I677" t="s">
-        <v>939</v>
+        <v>1018</v>
       </c>
       <c r="J677" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="678" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B678" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C678" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D678" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E678" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F678" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G678" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H678">
         <v>2015</v>
       </c>
       <c r="I678" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J678" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="679" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B679" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C679" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D679" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E679" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F679" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G679" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H679">
         <v>2016</v>
       </c>
       <c r="I679" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J679" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="680" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B680" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C680" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D680" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E680" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F680" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G680" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H680">
         <v>2017</v>
       </c>
       <c r="I680" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J680" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="681" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B681" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C681" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D681" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E681" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F681" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G681" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H681">
         <v>2018</v>
       </c>
       <c r="I681" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J681" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="682" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B682" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C682" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D682" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E682" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F682" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G682" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H682">
         <v>2019</v>
       </c>
       <c r="I682" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J682" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="683" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B683" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C683" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D683" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E683" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F683" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G683" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H683">
         <v>2020</v>
       </c>
       <c r="I683" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J683" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="684" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B684" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C684" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D684" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E684" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F684" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G684" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H684">
         <v>2021</v>
       </c>
       <c r="I684" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J684" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="685" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B685" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C685" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D685" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E685" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F685" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G685" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H685">
         <v>2022</v>
       </c>
       <c r="I685" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J685" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="686" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B686" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C686" t="s">
-        <v>934</v>
+        <v>1013</v>
       </c>
       <c r="D686" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="E686" t="s">
-        <v>20</v>
+        <v>1014</v>
       </c>
       <c r="F686" t="s">
-        <v>935</v>
+        <v>1014</v>
       </c>
       <c r="G686" t="s">
-        <v>936</v>
+        <v>1015</v>
       </c>
       <c r="H686">
         <v>2023</v>
       </c>
       <c r="I686" t="s">
-        <v>943</v>
+        <v>1022</v>
       </c>
       <c r="J686" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="687" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B687" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C687" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D687" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E687" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F687" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G687" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H687">
         <v>2015</v>
       </c>
       <c r="I687" t="s">
         <v>23</v>
       </c>
       <c r="J687" t="s">
-        <v>948</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="688" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B688" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C688" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D688" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E688" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F688" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G688" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H688">
         <v>2016</v>
       </c>
       <c r="I688" t="s">
         <v>23</v>
       </c>
       <c r="J688" t="s">
-        <v>948</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="689" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B689" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C689" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D689" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E689" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F689" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G689" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H689">
         <v>2017</v>
       </c>
       <c r="I689" t="s">
         <v>23</v>
       </c>
       <c r="J689" t="s">
-        <v>948</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="690" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B690" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C690" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D690" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E690" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F690" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G690" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H690">
         <v>2018</v>
       </c>
       <c r="I690" t="s">
         <v>23</v>
       </c>
       <c r="J690" t="s">
-        <v>948</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="691" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B691" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C691" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D691" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E691" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F691" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G691" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H691">
         <v>2019</v>
       </c>
       <c r="I691" t="s">
         <v>23</v>
       </c>
       <c r="J691" t="s">
-        <v>948</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="692" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B692" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C692" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D692" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E692" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F692" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G692" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H692">
         <v>2020</v>
       </c>
       <c r="I692" t="s">
         <v>23</v>
       </c>
       <c r="J692" t="s">
-        <v>948</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="693" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B693" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C693" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D693" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E693" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F693" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G693" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H693">
         <v>2021</v>
       </c>
       <c r="I693" t="s">
         <v>23</v>
       </c>
       <c r="J693" t="s">
-        <v>949</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="694" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B694" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C694" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D694" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E694" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F694" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G694" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H694">
         <v>2022</v>
       </c>
       <c r="I694" t="s">
         <v>23</v>
       </c>
       <c r="J694" t="s">
-        <v>949</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="695" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B695" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C695" t="s">
-        <v>944</v>
+        <v>1023</v>
       </c>
       <c r="D695" t="s">
-        <v>945</v>
+        <v>1024</v>
       </c>
       <c r="E695" t="s">
-        <v>20</v>
+        <v>1025</v>
       </c>
       <c r="F695" t="s">
-        <v>946</v>
+        <v>1026</v>
       </c>
       <c r="G695" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H695">
         <v>2023</v>
       </c>
       <c r="I695" t="s">
         <v>23</v>
       </c>
       <c r="J695" t="s">
-        <v>949</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="696" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B696" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C696" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D696" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E696" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F696" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G696" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H696">
         <v>2015</v>
       </c>
       <c r="I696" t="s">
         <v>23</v>
       </c>
       <c r="J696" t="s">
-        <v>796</v>
+        <v>860</v>
       </c>
     </row>
     <row r="697" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B697" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C697" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D697" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E697" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F697" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G697" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H697">
         <v>2016</v>
       </c>
       <c r="I697" t="s">
         <v>23</v>
       </c>
       <c r="J697" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="698" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B698" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C698" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D698" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E698" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F698" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G698" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H698">
         <v>2017</v>
       </c>
       <c r="I698" t="s">
         <v>23</v>
       </c>
       <c r="J698" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="699" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B699" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C699" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D699" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E699" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F699" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G699" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H699">
         <v>2018</v>
       </c>
       <c r="I699" t="s">
         <v>23</v>
       </c>
       <c r="J699" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="700" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B700" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C700" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D700" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E700" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F700" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G700" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H700">
         <v>2019</v>
       </c>
       <c r="I700" t="s">
         <v>23</v>
       </c>
       <c r="J700" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="701" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B701" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C701" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D701" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E701" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F701" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G701" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H701">
         <v>2020</v>
       </c>
       <c r="I701" t="s">
         <v>23</v>
       </c>
       <c r="J701" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="702" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B702" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C702" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D702" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E702" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F702" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G702" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H702">
         <v>2021</v>
       </c>
       <c r="I702" t="s">
         <v>23</v>
       </c>
       <c r="J702" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
     </row>
     <row r="703" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B703" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C703" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D703" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E703" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F703" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G703" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H703">
         <v>2022</v>
       </c>
       <c r="I703" t="s">
         <v>23</v>
       </c>
       <c r="J703" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
     </row>
     <row r="704" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B704" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C704" t="s">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="D704" t="s">
-        <v>951</v>
+        <v>1031</v>
       </c>
       <c r="E704" t="s">
-        <v>20</v>
+        <v>1032</v>
       </c>
       <c r="F704" t="s">
-        <v>952</v>
+        <v>1033</v>
       </c>
       <c r="G704" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H704">
         <v>2023</v>
       </c>
       <c r="I704" t="s">
         <v>23</v>
       </c>
       <c r="J704" t="s">
-        <v>724</v>
+        <v>781</v>
       </c>
     </row>
     <row r="705" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A705" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B705" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C705" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D705" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E705" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F705" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G705" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H705">
         <v>2015</v>
       </c>
       <c r="I705" t="s">
         <v>23</v>
       </c>
       <c r="J705" t="s">
-        <v>956</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="706" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A706" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B706" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C706" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D706" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E706" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F706" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G706" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H706">
         <v>2016</v>
       </c>
       <c r="I706" t="s">
         <v>23</v>
       </c>
       <c r="J706" t="s">
-        <v>956</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="707" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B707" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C707" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D707" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E707" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F707" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G707" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H707">
         <v>2017</v>
       </c>
       <c r="I707" t="s">
         <v>23</v>
       </c>
       <c r="J707" t="s">
-        <v>956</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="708" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B708" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C708" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D708" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E708" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F708" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G708" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H708">
         <v>2018</v>
       </c>
       <c r="I708" t="s">
         <v>23</v>
       </c>
       <c r="J708" t="s">
-        <v>957</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="709" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B709" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C709" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D709" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E709" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F709" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G709" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H709">
         <v>2019</v>
       </c>
       <c r="I709" t="s">
         <v>23</v>
       </c>
       <c r="J709" t="s">
-        <v>957</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="710" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B710" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C710" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D710" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E710" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F710" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G710" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H710">
         <v>2020</v>
       </c>
       <c r="I710" t="s">
         <v>23</v>
       </c>
       <c r="J710" t="s">
-        <v>957</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="711" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B711" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C711" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D711" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E711" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F711" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G711" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H711">
         <v>2021</v>
       </c>
       <c r="I711" t="s">
         <v>23</v>
       </c>
       <c r="J711" t="s">
-        <v>958</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="712" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B712" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C712" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D712" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E712" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F712" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G712" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H712">
         <v>2022</v>
       </c>
       <c r="I712" t="s">
         <v>23</v>
       </c>
       <c r="J712" t="s">
-        <v>958</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="713" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B713" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C713" t="s">
-        <v>953</v>
+        <v>1034</v>
       </c>
       <c r="D713" t="s">
-        <v>954</v>
+        <v>1035</v>
       </c>
       <c r="E713" t="s">
-        <v>20</v>
+        <v>1036</v>
       </c>
       <c r="F713" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="G713" t="s">
-        <v>947</v>
+        <v>1027</v>
       </c>
       <c r="H713">
         <v>2023</v>
       </c>
       <c r="I713" t="s">
         <v>23</v>
       </c>
       <c r="J713" t="s">
-        <v>958</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="714" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B714" t="s">
         <v>35</v>
       </c>
       <c r="C714" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D714" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E714" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F714" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G714" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H714">
         <v>2015</v>
       </c>
       <c r="I714" t="s">
         <v>23</v>
       </c>
       <c r="J714" t="s">
-        <v>962</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="715" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B715" t="s">
         <v>35</v>
       </c>
       <c r="C715" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D715" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E715" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F715" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G715" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H715">
         <v>2016</v>
       </c>
       <c r="I715" t="s">
         <v>23</v>
       </c>
       <c r="J715" t="s">
-        <v>963</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="716" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A716" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B716" t="s">
         <v>35</v>
       </c>
       <c r="C716" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D716" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E716" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F716" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G716" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H716">
         <v>2017</v>
       </c>
       <c r="I716" t="s">
         <v>23</v>
       </c>
       <c r="J716" t="s">
-        <v>675</v>
+        <v>726</v>
       </c>
     </row>
     <row r="717" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B717" t="s">
         <v>35</v>
       </c>
       <c r="C717" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D717" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E717" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F717" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G717" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H717">
         <v>2018</v>
       </c>
       <c r="I717" t="s">
         <v>23</v>
       </c>
       <c r="J717" t="s">
-        <v>675</v>
+        <v>726</v>
       </c>
     </row>
     <row r="718" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B718" t="s">
         <v>35</v>
       </c>
       <c r="C718" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D718" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E718" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F718" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G718" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H718">
         <v>2019</v>
       </c>
       <c r="I718" t="s">
         <v>23</v>
       </c>
       <c r="J718" t="s">
-        <v>964</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="719" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B719" t="s">
         <v>35</v>
       </c>
       <c r="C719" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D719" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E719" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F719" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G719" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H719">
         <v>2020</v>
       </c>
       <c r="I719" t="s">
         <v>23</v>
       </c>
       <c r="J719" t="s">
-        <v>965</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="720" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B720" t="s">
         <v>35</v>
       </c>
       <c r="C720" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D720" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E720" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F720" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G720" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H720">
         <v>2021</v>
       </c>
       <c r="I720" t="s">
         <v>23</v>
       </c>
       <c r="J720" t="s">
-        <v>966</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="721" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A721" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B721" t="s">
         <v>35</v>
       </c>
       <c r="C721" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D721" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E721" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F721" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G721" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H721">
         <v>2022</v>
       </c>
       <c r="I721" t="s">
         <v>23</v>
       </c>
       <c r="J721" t="s">
-        <v>967</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="722" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A722" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B722" t="s">
         <v>35</v>
       </c>
       <c r="C722" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="D722" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
       <c r="E722" t="s">
-        <v>20</v>
+        <v>1043</v>
       </c>
       <c r="F722" t="s">
-        <v>961</v>
+        <v>1044</v>
       </c>
       <c r="G722" t="s">
-        <v>930</v>
+        <v>1009</v>
       </c>
       <c r="H722">
         <v>2023</v>
       </c>
       <c r="I722" t="s">
         <v>23</v>
       </c>
       <c r="J722" t="s">
-        <v>941</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="723" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B723" t="s">
         <v>35</v>
       </c>
       <c r="C723" t="s">
-        <v>968</v>
+        <v>1051</v>
       </c>
       <c r="D723" t="s">
-        <v>969</v>
+        <v>1052</v>
       </c>
       <c r="E723" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="F723" t="s">
-        <v>970</v>
+        <v>1054</v>
       </c>
       <c r="G723" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
       <c r="H723">
         <v>2015</v>
       </c>
       <c r="I723" t="s">
         <v>23</v>
       </c>
       <c r="J723" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="724" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B724" t="s">
         <v>35</v>
       </c>
       <c r="C724" t="s">
-        <v>968</v>
+        <v>1051</v>
       </c>
       <c r="D724" t="s">
-        <v>969</v>
+        <v>1052</v>
       </c>
       <c r="E724" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="F724" t="s">
-        <v>970</v>
+        <v>1054</v>
       </c>
       <c r="G724" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
       <c r="H724">
         <v>2016</v>
       </c>
       <c r="I724" t="s">
         <v>23</v>
       </c>
       <c r="J724" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="725" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B725" t="s">
         <v>35</v>
       </c>
       <c r="C725" t="s">
-        <v>968</v>
+        <v>1051</v>
       </c>
       <c r="D725" t="s">
-        <v>969</v>
+        <v>1052</v>
       </c>
       <c r="E725" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="F725" t="s">
-        <v>970</v>
+        <v>1054</v>
       </c>
       <c r="G725" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
       <c r="H725">
         <v>2017</v>
       </c>
       <c r="I725" t="s">
         <v>23</v>
       </c>
       <c r="J725" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="726" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B726" t="s">
         <v>35</v>
       </c>
       <c r="C726" t="s">
-        <v>968</v>
+        <v>1051</v>
       </c>
       <c r="D726" t="s">
-        <v>969</v>
+        <v>1052</v>
       </c>
       <c r="E726" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="F726" t="s">
-        <v>970</v>
+        <v>1054</v>
       </c>
       <c r="G726" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
       <c r="H726">
         <v>2018</v>
       </c>
       <c r="I726" t="s">
         <v>23</v>
       </c>
       <c r="J726" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="727" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B727" t="s">
         <v>35</v>
       </c>
       <c r="C727" t="s">
-        <v>968</v>
+        <v>1051</v>
       </c>
       <c r="D727" t="s">
-        <v>969</v>
+        <v>1052</v>
       </c>
       <c r="E727" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="F727" t="s">
-        <v>970</v>
+        <v>1054</v>
       </c>
       <c r="G727" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
       <c r="H727">
         <v>2019</v>
       </c>
       <c r="I727" t="s">
         <v>23</v>
       </c>
       <c r="J727" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="728" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B728" t="s">
         <v>35</v>
       </c>
       <c r="C728" t="s">
-        <v>968</v>
+        <v>1051</v>
       </c>
       <c r="D728" t="s">
-        <v>969</v>
+        <v>1052</v>
       </c>
       <c r="E728" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="F728" t="s">
-        <v>970</v>
+        <v>1054</v>
       </c>
       <c r="G728" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
       <c r="H728">
         <v>2020</v>
       </c>
       <c r="I728" t="s">
         <v>23</v>
       </c>
       <c r="J728" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="729" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B729" t="s">
         <v>35</v>
       </c>
       <c r="C729" t="s">
-        <v>968</v>
+        <v>1051</v>
       </c>
       <c r="D729" t="s">
-        <v>969</v>
+        <v>1052</v>
       </c>
       <c r="E729" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="F729" t="s">
-        <v>970</v>
+        <v>1054</v>
       </c>
       <c r="G729" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
       <c r="H729">
         <v>2021</v>
       </c>
       <c r="I729" t="s">
         <v>23</v>
       </c>
       <c r="J729" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="730" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B730" t="s">
         <v>35</v>
       </c>
       <c r="C730" t="s">
-        <v>968</v>
+        <v>1051</v>
       </c>
       <c r="D730" t="s">
-        <v>969</v>
+        <v>1052</v>
       </c>
       <c r="E730" t="s">
-        <v>20</v>
+        <v>1053</v>
       </c>
       <c r="F730" t="s">
-        <v>970</v>
+        <v>1054</v>
       </c>
       <c r="G730" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
       <c r="H730">
         <v>2022</v>
       </c>
       <c r="I730" t="s">
         <v>23</v>
       </c>
       <c r="J730" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
     </row>
     <row r="731" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B731" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C731" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D731" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E731" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F731" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G731" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H731">
         <v>2015</v>
       </c>
       <c r="I731" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J731" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="732" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B732" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C732" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D732" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E732" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F732" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G732" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H732">
         <v>2016</v>
       </c>
       <c r="I732" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J732" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="733" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B733" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C733" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D733" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E733" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F733" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G733" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H733">
         <v>2017</v>
       </c>
       <c r="I733" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J733" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="734" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B734" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C734" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D734" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E734" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F734" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G734" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H734">
         <v>2018</v>
       </c>
       <c r="I734" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J734" t="s">
-        <v>978</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="735" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B735" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C735" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D735" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E735" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F735" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G735" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H735">
         <v>2019</v>
       </c>
       <c r="I735" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J735" t="s">
-        <v>979</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="736" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B736" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C736" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D736" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E736" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F736" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G736" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H736">
         <v>2020</v>
       </c>
       <c r="I736" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J736" t="s">
-        <v>980</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="737" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B737" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C737" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D737" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E737" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F737" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G737" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H737">
         <v>2021</v>
       </c>
       <c r="I737" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J737" t="s">
-        <v>981</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="738" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B738" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C738" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D738" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E738" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F738" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G738" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H738">
         <v>2022</v>
       </c>
       <c r="I738" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J738" t="s">
-        <v>982</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="739" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B739" t="s">
-        <v>972</v>
+        <v>1056</v>
       </c>
       <c r="C739" t="s">
-        <v>973</v>
+        <v>1057</v>
       </c>
       <c r="D739" t="s">
-        <v>974</v>
+        <v>1058</v>
       </c>
       <c r="E739" t="s">
-        <v>20</v>
+        <v>1059</v>
       </c>
       <c r="F739" t="s">
-        <v>975</v>
+        <v>1060</v>
       </c>
       <c r="G739" t="s">
-        <v>976</v>
+        <v>1061</v>
       </c>
       <c r="H739">
         <v>2023</v>
       </c>
       <c r="I739" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J739" t="s">
-        <v>983</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="740" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B740" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C740" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D740" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E740" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F740" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G740" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H740">
         <v>2015</v>
       </c>
       <c r="I740" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J740" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="741" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B741" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C741" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D741" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E741" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F741" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G741" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H741">
         <v>2016</v>
       </c>
       <c r="I741" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J741" t="s">
-        <v>990</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="742" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B742" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C742" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D742" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E742" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F742" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G742" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H742">
         <v>2017</v>
       </c>
       <c r="I742" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J742" t="s">
-        <v>991</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="743" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A743" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B743" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C743" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D743" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E743" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F743" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G743" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H743">
         <v>2018</v>
       </c>
       <c r="I743" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J743" t="s">
-        <v>992</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="744" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B744" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C744" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D744" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E744" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F744" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G744" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H744">
         <v>2019</v>
       </c>
       <c r="I744" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J744" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="745" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B745" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C745" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D745" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E745" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F745" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G745" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H745">
         <v>2020</v>
       </c>
       <c r="I745" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J745" t="s">
-        <v>993</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="746" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B746" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C746" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D746" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E746" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F746" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G746" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H746">
         <v>2021</v>
       </c>
       <c r="I746" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J746" t="s">
-        <v>994</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="747" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B747" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C747" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D747" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E747" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F747" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G747" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H747">
         <v>2022</v>
       </c>
       <c r="I747" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J747" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="748" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B748" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C748" t="s">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="D748" t="s">
-        <v>986</v>
+        <v>1071</v>
       </c>
       <c r="E748" t="s">
-        <v>20</v>
+        <v>1072</v>
       </c>
       <c r="F748" t="s">
-        <v>987</v>
+        <v>1073</v>
       </c>
       <c r="G748" t="s">
-        <v>988</v>
+        <v>1074</v>
       </c>
       <c r="H748">
         <v>2023</v>
       </c>
       <c r="I748" t="s">
-        <v>989</v>
+        <v>1075</v>
       </c>
       <c r="J748" t="s">
-        <v>995</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="749" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B749" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C749" t="s">
-        <v>996</v>
+        <v>1082</v>
       </c>
       <c r="D749" t="s">
-        <v>997</v>
+        <v>1083</v>
       </c>
       <c r="E749" t="s">
-        <v>20</v>
+        <v>1084</v>
       </c>
       <c r="F749" t="s">
-        <v>998</v>
+        <v>1085</v>
       </c>
       <c r="G749" t="s">
-        <v>999</v>
+        <v>1086</v>
       </c>
       <c r="H749">
         <v>2017</v>
       </c>
       <c r="I749" t="s">
         <v>23</v>
       </c>
       <c r="J749" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="K749" t="s">
         <v>55</v>
       </c>
       <c r="L749" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="750" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B750" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C750" t="s">
-        <v>996</v>
+        <v>1082</v>
       </c>
       <c r="D750" t="s">
-        <v>997</v>
+        <v>1083</v>
       </c>
       <c r="E750" t="s">
-        <v>20</v>
+        <v>1084</v>
       </c>
       <c r="F750" t="s">
-        <v>998</v>
+        <v>1085</v>
       </c>
       <c r="G750" t="s">
-        <v>999</v>
+        <v>1086</v>
       </c>
       <c r="H750">
         <v>2017</v>
       </c>
       <c r="I750" t="s">
         <v>23</v>
       </c>
       <c r="J750" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="K750" t="s">
         <v>55</v>
       </c>
       <c r="L750" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="751" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B751" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
       <c r="C751" t="s">
-        <v>996</v>
+        <v>1082</v>
       </c>
       <c r="D751" t="s">
-        <v>997</v>
+        <v>1083</v>
       </c>
       <c r="E751" t="s">
-        <v>20</v>
+        <v>1084</v>
       </c>
       <c r="F751" t="s">
-        <v>998</v>
+        <v>1085</v>
       </c>
       <c r="G751" t="s">
-        <v>999</v>
+        <v>1086</v>
       </c>
       <c r="H751">
         <v>2017</v>
       </c>
       <c r="I751" t="s">
         <v>23</v>
       </c>
       <c r="J751" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="K751" t="s">
         <v>55</v>
       </c>
       <c r="L751" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="752" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B752" t="s">
-        <v>1000</v>
+        <v>1087</v>
       </c>
       <c r="C752" t="s">
-        <v>1001</v>
+        <v>1088</v>
       </c>
       <c r="D752" t="s">
-        <v>1002</v>
+        <v>1089</v>
       </c>
       <c r="E752" t="s">
-        <v>20</v>
+        <v>1090</v>
       </c>
       <c r="F752" t="s">
-        <v>1003</v>
+        <v>1091</v>
       </c>
       <c r="G752" t="s">
-        <v>1004</v>
+        <v>1092</v>
       </c>
       <c r="H752">
         <v>2015</v>
       </c>
       <c r="I752" t="s">
-        <v>1005</v>
+        <v>1093</v>
       </c>
       <c r="J752" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="753" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="B753" t="s">
-        <v>1000</v>
+        <v>1087</v>
       </c>
       <c r="C753" t="s">
-        <v>1001</v>
+        <v>1088</v>
       </c>
       <c r="D753" t="s">
-        <v>1002</v>
+        <v>1089</v>
       </c>
       <c r="E753" t="s">
-        <v>20</v>
+        <v>1090</v>
       </c>
       <c r="F753" t="s">
-        <v>1003</v>
+        <v>1091</v>
       </c>
       <c r="G753" t="s">
-        <v>1004</v>
+        <v>1092</v>
       </c>
       <c r="H753">
         <v>2016</v>
       </c>
       <c r="I753" t="s">
-        <v>1005</v>
+        <v>1093</v>
       </c>
       <c r="J753" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="754" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
-        <v>878</v>
+        <v>952</v>
       </c>
       <c r="B754" t="s">
-        <v>849</v>
+        <v>918</v>
       </c>
       <c r="C754" t="s">
-        <v>1006</v>
+        <v>1094</v>
       </c>
       <c r="D754" t="s">
-        <v>1007</v>
+        <v>1095</v>
       </c>
       <c r="E754" t="s">
-        <v>20</v>
+        <v>1096</v>
       </c>
       <c r="F754" t="s">
-        <v>1008</v>
+        <v>1097</v>
       </c>
       <c r="G754" t="s">
-        <v>1009</v>
+        <v>1098</v>
       </c>
       <c r="H754">
         <v>2015</v>
       </c>
       <c r="I754" t="s">
-        <v>1005</v>
+        <v>1093</v>
       </c>
       <c r="J754" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="755" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
-        <v>878</v>
+        <v>952</v>
       </c>
       <c r="B755" t="s">
-        <v>849</v>
+        <v>918</v>
       </c>
       <c r="C755" t="s">
-        <v>1006</v>
+        <v>1094</v>
       </c>
       <c r="D755" t="s">
-        <v>1007</v>
+        <v>1095</v>
       </c>
       <c r="E755" t="s">
-        <v>20</v>
+        <v>1096</v>
       </c>
       <c r="F755" t="s">
-        <v>1008</v>
+        <v>1097</v>
       </c>
       <c r="G755" t="s">
-        <v>1009</v>
+        <v>1098</v>
       </c>
       <c r="H755">
         <v>2016</v>
       </c>
       <c r="I755" t="s">
-        <v>1005</v>
+        <v>1093</v>
       </c>
       <c r="J755" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="756" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
-        <v>878</v>
+        <v>952</v>
       </c>
       <c r="B756" t="s">
-        <v>1010</v>
+        <v>1099</v>
       </c>
       <c r="C756" t="s">
-        <v>1011</v>
+        <v>1100</v>
       </c>
       <c r="D756" t="s">
-        <v>1012</v>
+        <v>1101</v>
       </c>
       <c r="E756" t="s">
-        <v>20</v>
+        <v>1102</v>
       </c>
       <c r="F756" t="s">
-        <v>1013</v>
+        <v>1103</v>
       </c>
       <c r="G756" t="s">
-        <v>1014</v>
+        <v>1104</v>
       </c>
       <c r="H756">
         <v>2015</v>
       </c>
       <c r="I756" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J756" t="s">
-        <v>1015</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="757" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
-        <v>878</v>
+        <v>952</v>
       </c>
       <c r="B757" t="s">
-        <v>1010</v>
+        <v>1099</v>
       </c>
       <c r="C757" t="s">
-        <v>1011</v>
+        <v>1100</v>
       </c>
       <c r="D757" t="s">
-        <v>1012</v>
+        <v>1101</v>
       </c>
       <c r="E757" t="s">
-        <v>20</v>
+        <v>1102</v>
       </c>
       <c r="F757" t="s">
-        <v>1013</v>
+        <v>1103</v>
       </c>
       <c r="G757" t="s">
-        <v>1014</v>
+        <v>1104</v>
       </c>
       <c r="H757">
         <v>2016</v>
       </c>
       <c r="I757" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J757" t="s">
-        <v>1016</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="758" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
-        <v>878</v>
+        <v>952</v>
       </c>
       <c r="B758" t="s">
-        <v>1017</v>
+        <v>1107</v>
       </c>
       <c r="C758" t="s">
-        <v>1018</v>
+        <v>1108</v>
       </c>
       <c r="D758" t="s">
-        <v>1019</v>
+        <v>1109</v>
       </c>
       <c r="E758" t="s">
-        <v>20</v>
+        <v>1110</v>
       </c>
       <c r="F758" t="s">
-        <v>1020</v>
+        <v>1111</v>
       </c>
       <c r="G758" t="s">
-        <v>1021</v>
+        <v>1112</v>
       </c>
       <c r="H758">
         <v>2016</v>
       </c>
       <c r="I758" t="s">
-        <v>1022</v>
+        <v>1113</v>
       </c>
       <c r="J758" t="s">
-        <v>1023</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="759" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
-        <v>1024</v>
+        <v>1115</v>
       </c>
       <c r="B759" t="s">
-        <v>1025</v>
+        <v>1116</v>
       </c>
       <c r="C759" t="s">
-        <v>1026</v>
+        <v>1117</v>
       </c>
       <c r="D759" t="s">
-        <v>1027</v>
+        <v>1118</v>
       </c>
       <c r="E759" t="s">
-        <v>20</v>
+        <v>1119</v>
       </c>
       <c r="F759" t="s">
-        <v>1028</v>
+        <v>1120</v>
       </c>
       <c r="G759" t="s">
-        <v>1029</v>
+        <v>1121</v>
       </c>
       <c r="H759">
         <v>2015</v>
       </c>
       <c r="I759" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J759" t="s">
-        <v>1030</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="760" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A760" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B760" t="s">
-        <v>1031</v>
+        <v>1123</v>
       </c>
       <c r="C760" t="s">
-        <v>1032</v>
+        <v>1124</v>
       </c>
       <c r="D760" t="s">
-        <v>1033</v>
+        <v>1125</v>
       </c>
       <c r="E760" t="s">
-        <v>20</v>
+        <v>1125</v>
       </c>
       <c r="F760" t="s">
-        <v>1034</v>
+        <v>1126</v>
       </c>
       <c r="G760" t="s">
-        <v>1035</v>
+        <v>1127</v>
       </c>
       <c r="H760">
         <v>2018</v>
       </c>
       <c r="I760" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J760" t="s">
-        <v>1036</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="761" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B761" t="s">
-        <v>1031</v>
+        <v>1123</v>
       </c>
       <c r="C761" t="s">
-        <v>1032</v>
+        <v>1124</v>
       </c>
       <c r="D761" t="s">
-        <v>1033</v>
+        <v>1125</v>
       </c>
       <c r="E761" t="s">
-        <v>20</v>
+        <v>1125</v>
       </c>
       <c r="F761" t="s">
-        <v>1034</v>
+        <v>1126</v>
       </c>
       <c r="G761" t="s">
-        <v>1035</v>
+        <v>1127</v>
       </c>
       <c r="H761">
         <v>2020</v>
       </c>
       <c r="I761" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J761" t="s">
-        <v>1037</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="762" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B762" t="s">
-        <v>1031</v>
+        <v>1123</v>
       </c>
       <c r="C762" t="s">
-        <v>1032</v>
+        <v>1124</v>
       </c>
       <c r="D762" t="s">
-        <v>1033</v>
+        <v>1125</v>
       </c>
       <c r="E762" t="s">
-        <v>20</v>
+        <v>1125</v>
       </c>
       <c r="F762" t="s">
-        <v>1034</v>
+        <v>1126</v>
       </c>
       <c r="G762" t="s">
-        <v>1035</v>
+        <v>1127</v>
       </c>
       <c r="H762">
         <v>2021</v>
       </c>
       <c r="I762" t="s">
-        <v>977</v>
+        <v>1062</v>
       </c>
       <c r="J762" t="s">
-        <v>1038</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="763" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B763" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C763" t="s">
-        <v>1040</v>
+        <v>1132</v>
       </c>
       <c r="D763" t="s">
-        <v>1041</v>
+        <v>1133</v>
       </c>
       <c r="E763" t="s">
-        <v>20</v>
+        <v>1134</v>
       </c>
       <c r="F763" t="s">
-        <v>1042</v>
+        <v>1135</v>
       </c>
       <c r="G763" t="s">
-        <v>1043</v>
+        <v>1136</v>
       </c>
       <c r="H763">
         <v>2016</v>
       </c>
       <c r="I763" t="s">
         <v>23</v>
       </c>
       <c r="J763" t="s">
-        <v>1044</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="764" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B764" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C764" t="s">
-        <v>1040</v>
+        <v>1132</v>
       </c>
       <c r="D764" t="s">
-        <v>1041</v>
+        <v>1133</v>
       </c>
       <c r="E764" t="s">
-        <v>20</v>
+        <v>1134</v>
       </c>
       <c r="F764" t="s">
-        <v>1042</v>
+        <v>1135</v>
       </c>
       <c r="G764" t="s">
-        <v>1043</v>
+        <v>1136</v>
       </c>
       <c r="H764">
         <v>2017</v>
       </c>
       <c r="I764" t="s">
         <v>23</v>
       </c>
       <c r="J764" t="s">
-        <v>1045</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="765" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B765" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C765" t="s">
-        <v>1040</v>
+        <v>1132</v>
       </c>
       <c r="D765" t="s">
-        <v>1041</v>
+        <v>1133</v>
       </c>
       <c r="E765" t="s">
-        <v>20</v>
+        <v>1134</v>
       </c>
       <c r="F765" t="s">
-        <v>1042</v>
+        <v>1135</v>
       </c>
       <c r="G765" t="s">
-        <v>1043</v>
+        <v>1136</v>
       </c>
       <c r="H765">
         <v>2018</v>
       </c>
       <c r="I765" t="s">
         <v>23</v>
       </c>
       <c r="J765" t="s">
-        <v>1045</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="766" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A766" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B766" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C766" t="s">
-        <v>1046</v>
+        <v>1139</v>
       </c>
       <c r="D766" t="s">
-        <v>1047</v>
+        <v>1140</v>
       </c>
       <c r="E766" t="s">
-        <v>20</v>
+        <v>1140</v>
       </c>
       <c r="F766" t="s">
-        <v>1048</v>
+        <v>1141</v>
       </c>
       <c r="G766" t="s">
-        <v>1049</v>
+        <v>1142</v>
       </c>
       <c r="H766">
         <v>2018</v>
       </c>
       <c r="I766" t="s">
-        <v>1050</v>
+        <v>1143</v>
       </c>
       <c r="J766" t="s">
-        <v>1051</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="767" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A767" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B767" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C767" t="s">
-        <v>1046</v>
+        <v>1139</v>
       </c>
       <c r="D767" t="s">
-        <v>1047</v>
+        <v>1140</v>
       </c>
       <c r="E767" t="s">
-        <v>20</v>
+        <v>1140</v>
       </c>
       <c r="F767" t="s">
-        <v>1048</v>
+        <v>1141</v>
       </c>
       <c r="G767" t="s">
-        <v>1049</v>
+        <v>1142</v>
       </c>
       <c r="H767">
         <v>2020</v>
       </c>
       <c r="I767" t="s">
-        <v>1050</v>
+        <v>1143</v>
       </c>
       <c r="J767" t="s">
-        <v>1052</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="768" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B768" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C768" t="s">
-        <v>1046</v>
+        <v>1139</v>
       </c>
       <c r="D768" t="s">
-        <v>1047</v>
+        <v>1140</v>
       </c>
       <c r="E768" t="s">
-        <v>20</v>
+        <v>1140</v>
       </c>
       <c r="F768" t="s">
-        <v>1048</v>
+        <v>1141</v>
       </c>
       <c r="G768" t="s">
-        <v>1049</v>
+        <v>1142</v>
       </c>
       <c r="H768">
         <v>2021</v>
       </c>
       <c r="I768" t="s">
-        <v>1050</v>
+        <v>1143</v>
       </c>
       <c r="J768" t="s">
-        <v>1053</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="769" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B769" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C769" t="s">
-        <v>1054</v>
+        <v>1147</v>
       </c>
       <c r="D769" t="s">
-        <v>1055</v>
+        <v>1148</v>
       </c>
       <c r="E769" t="s">
-        <v>20</v>
+        <v>1148</v>
       </c>
       <c r="F769" t="s">
-        <v>1056</v>
+        <v>1149</v>
       </c>
       <c r="G769" t="s">
-        <v>1049</v>
+        <v>1142</v>
       </c>
       <c r="H769">
         <v>2018</v>
       </c>
       <c r="I769" t="s">
         <v>23</v>
       </c>
       <c r="J769" t="s">
-        <v>1057</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="770" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B770" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C770" t="s">
-        <v>1054</v>
+        <v>1147</v>
       </c>
       <c r="D770" t="s">
-        <v>1055</v>
+        <v>1148</v>
       </c>
       <c r="E770" t="s">
-        <v>20</v>
+        <v>1148</v>
       </c>
       <c r="F770" t="s">
-        <v>1056</v>
+        <v>1149</v>
       </c>
       <c r="G770" t="s">
-        <v>1049</v>
+        <v>1142</v>
       </c>
       <c r="H770">
         <v>2020</v>
       </c>
       <c r="I770" t="s">
         <v>23</v>
       </c>
       <c r="J770" t="s">
-        <v>941</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="771" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B771" t="s">
-        <v>1039</v>
+        <v>1131</v>
       </c>
       <c r="C771" t="s">
-        <v>1054</v>
+        <v>1147</v>
       </c>
       <c r="D771" t="s">
-        <v>1055</v>
+        <v>1148</v>
       </c>
       <c r="E771" t="s">
-        <v>20</v>
+        <v>1148</v>
       </c>
       <c r="F771" t="s">
-        <v>1056</v>
+        <v>1149</v>
       </c>
       <c r="G771" t="s">
-        <v>1049</v>
+        <v>1142</v>
       </c>
       <c r="H771">
         <v>2021</v>
       </c>
       <c r="I771" t="s">
         <v>23</v>
       </c>
       <c r="J771" t="s">
-        <v>1058</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="772" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B772" t="s">
-        <v>1059</v>
+        <v>1152</v>
       </c>
       <c r="C772" t="s">
-        <v>1060</v>
+        <v>1153</v>
       </c>
       <c r="D772" t="s">
-        <v>1061</v>
+        <v>1154</v>
       </c>
       <c r="E772" t="s">
-        <v>20</v>
+        <v>1155</v>
       </c>
       <c r="F772" t="s">
-        <v>1062</v>
+        <v>1156</v>
       </c>
       <c r="G772" t="s">
-        <v>1063</v>
+        <v>1157</v>
       </c>
       <c r="H772">
         <v>2015</v>
       </c>
       <c r="I772" t="s">
         <v>23</v>
       </c>
       <c r="J772" t="s">
-        <v>605</v>
+        <v>647</v>
       </c>
     </row>
     <row r="773" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B773" t="s">
-        <v>1059</v>
+        <v>1152</v>
       </c>
       <c r="C773" t="s">
-        <v>1060</v>
+        <v>1153</v>
       </c>
       <c r="D773" t="s">
-        <v>1061</v>
+        <v>1154</v>
       </c>
       <c r="E773" t="s">
-        <v>20</v>
+        <v>1155</v>
       </c>
       <c r="F773" t="s">
-        <v>1062</v>
+        <v>1156</v>
       </c>
       <c r="G773" t="s">
-        <v>1063</v>
+        <v>1157</v>
       </c>
       <c r="H773">
         <v>2016</v>
       </c>
       <c r="I773" t="s">
         <v>23</v>
       </c>
       <c r="J773" t="s">
-        <v>1064</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="774" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B774" t="s">
-        <v>1059</v>
+        <v>1152</v>
       </c>
       <c r="C774" t="s">
-        <v>1060</v>
+        <v>1153</v>
       </c>
       <c r="D774" t="s">
-        <v>1061</v>
+        <v>1154</v>
       </c>
       <c r="E774" t="s">
-        <v>20</v>
+        <v>1155</v>
       </c>
       <c r="F774" t="s">
-        <v>1062</v>
+        <v>1156</v>
       </c>
       <c r="G774" t="s">
-        <v>1063</v>
+        <v>1157</v>
       </c>
       <c r="H774">
         <v>2018</v>
       </c>
       <c r="I774" t="s">
         <v>23</v>
       </c>
       <c r="J774" t="s">
-        <v>605</v>
+        <v>647</v>
       </c>
     </row>
     <row r="775" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B775" t="s">
-        <v>1059</v>
+        <v>1152</v>
       </c>
       <c r="C775" t="s">
-        <v>1060</v>
+        <v>1153</v>
       </c>
       <c r="D775" t="s">
-        <v>1061</v>
+        <v>1154</v>
       </c>
       <c r="E775" t="s">
-        <v>20</v>
+        <v>1155</v>
       </c>
       <c r="F775" t="s">
-        <v>1062</v>
+        <v>1156</v>
       </c>
       <c r="G775" t="s">
-        <v>1063</v>
+        <v>1157</v>
       </c>
       <c r="H775">
         <v>2019</v>
       </c>
       <c r="I775" t="s">
         <v>23</v>
       </c>
       <c r="J775" t="s">
-        <v>605</v>
+        <v>647</v>
       </c>
     </row>
     <row r="776" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A776" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B776" t="s">
-        <v>1059</v>
+        <v>1152</v>
       </c>
       <c r="C776" t="s">
-        <v>1060</v>
+        <v>1153</v>
       </c>
       <c r="D776" t="s">
-        <v>1061</v>
+        <v>1154</v>
       </c>
       <c r="E776" t="s">
-        <v>20</v>
+        <v>1155</v>
       </c>
       <c r="F776" t="s">
-        <v>1062</v>
+        <v>1156</v>
       </c>
       <c r="G776" t="s">
-        <v>1063</v>
+        <v>1157</v>
       </c>
       <c r="H776">
         <v>2020</v>
       </c>
       <c r="I776" t="s">
         <v>23</v>
       </c>
       <c r="J776" t="s">
-        <v>605</v>
+        <v>647</v>
       </c>
     </row>
     <row r="777" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A777" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B777" t="s">
-        <v>1059</v>
+        <v>1152</v>
       </c>
       <c r="C777" t="s">
-        <v>1060</v>
+        <v>1153</v>
       </c>
       <c r="D777" t="s">
-        <v>1061</v>
+        <v>1154</v>
       </c>
       <c r="E777" t="s">
-        <v>20</v>
+        <v>1155</v>
       </c>
       <c r="F777" t="s">
-        <v>1062</v>
+        <v>1156</v>
       </c>
       <c r="G777" t="s">
-        <v>1063</v>
+        <v>1157</v>
       </c>
       <c r="H777">
         <v>2021</v>
       </c>
       <c r="I777" t="s">
         <v>23</v>
       </c>
       <c r="J777" t="s">
-        <v>603</v>
+        <v>645</v>
       </c>
     </row>
     <row r="778" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B778" t="s">
-        <v>1059</v>
+        <v>1152</v>
       </c>
       <c r="C778" t="s">
-        <v>1060</v>
+        <v>1153</v>
       </c>
       <c r="D778" t="s">
-        <v>1061</v>
+        <v>1154</v>
       </c>
       <c r="E778" t="s">
-        <v>20</v>
+        <v>1155</v>
       </c>
       <c r="F778" t="s">
-        <v>1062</v>
+        <v>1156</v>
       </c>
       <c r="G778" t="s">
-        <v>1063</v>
+        <v>1157</v>
       </c>
       <c r="H778">
         <v>2022</v>
       </c>
       <c r="I778" t="s">
         <v>23</v>
       </c>
       <c r="J778" t="s">
-        <v>603</v>
+        <v>645</v>
       </c>
     </row>
     <row r="779" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A779" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B779" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C779" t="s">
-        <v>1067</v>
+        <v>1161</v>
       </c>
       <c r="D779" t="s">
-        <v>1068</v>
+        <v>1162</v>
       </c>
       <c r="E779" t="s">
-        <v>20</v>
+        <v>1163</v>
       </c>
       <c r="F779" t="s">
-        <v>1069</v>
+        <v>1164</v>
       </c>
       <c r="G779" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H779">
         <v>2015</v>
       </c>
       <c r="I779" t="s">
         <v>23</v>
       </c>
       <c r="J779" t="s">
-        <v>1071</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="780" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A780" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B780" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C780" t="s">
-        <v>1067</v>
+        <v>1161</v>
       </c>
       <c r="D780" t="s">
-        <v>1068</v>
+        <v>1162</v>
       </c>
       <c r="E780" t="s">
-        <v>20</v>
+        <v>1163</v>
       </c>
       <c r="F780" t="s">
-        <v>1069</v>
+        <v>1164</v>
       </c>
       <c r="G780" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H780">
         <v>2018</v>
       </c>
       <c r="I780" t="s">
         <v>23</v>
       </c>
       <c r="J780" t="s">
-        <v>1071</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="781" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B781" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C781" t="s">
-        <v>1067</v>
+        <v>1161</v>
       </c>
       <c r="D781" t="s">
-        <v>1068</v>
+        <v>1162</v>
       </c>
       <c r="E781" t="s">
-        <v>20</v>
+        <v>1163</v>
       </c>
       <c r="F781" t="s">
-        <v>1069</v>
+        <v>1164</v>
       </c>
       <c r="G781" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H781">
         <v>2019</v>
       </c>
       <c r="I781" t="s">
         <v>23</v>
       </c>
       <c r="J781" t="s">
-        <v>1071</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="782" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A782" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B782" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C782" t="s">
-        <v>1067</v>
+        <v>1161</v>
       </c>
       <c r="D782" t="s">
-        <v>1068</v>
+        <v>1162</v>
       </c>
       <c r="E782" t="s">
-        <v>20</v>
+        <v>1163</v>
       </c>
       <c r="F782" t="s">
-        <v>1069</v>
+        <v>1164</v>
       </c>
       <c r="G782" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H782">
         <v>2020</v>
       </c>
       <c r="I782" t="s">
         <v>23</v>
       </c>
       <c r="J782" t="s">
-        <v>1072</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="783" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A783" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B783" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C783" t="s">
-        <v>1067</v>
+        <v>1161</v>
       </c>
       <c r="D783" t="s">
-        <v>1068</v>
+        <v>1162</v>
       </c>
       <c r="E783" t="s">
-        <v>20</v>
+        <v>1163</v>
       </c>
       <c r="F783" t="s">
-        <v>1069</v>
+        <v>1164</v>
       </c>
       <c r="G783" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H783">
         <v>2021</v>
       </c>
       <c r="I783" t="s">
         <v>23</v>
       </c>
       <c r="J783" t="s">
-        <v>1073</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="784" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A784" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B784" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C784" t="s">
-        <v>1067</v>
+        <v>1161</v>
       </c>
       <c r="D784" t="s">
-        <v>1068</v>
+        <v>1162</v>
       </c>
       <c r="E784" t="s">
-        <v>20</v>
+        <v>1163</v>
       </c>
       <c r="F784" t="s">
-        <v>1069</v>
+        <v>1164</v>
       </c>
       <c r="G784" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H784">
         <v>2022</v>
       </c>
       <c r="I784" t="s">
         <v>23</v>
       </c>
       <c r="J784" t="s">
-        <v>1073</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="785" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A785" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B785" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C785" t="s">
-        <v>1074</v>
+        <v>1169</v>
       </c>
       <c r="D785" t="s">
-        <v>1075</v>
+        <v>1170</v>
       </c>
       <c r="E785" t="s">
-        <v>20</v>
+        <v>1170</v>
       </c>
       <c r="F785" t="s">
-        <v>1076</v>
+        <v>1171</v>
       </c>
       <c r="G785" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H785">
         <v>2016</v>
       </c>
       <c r="I785" t="s">
         <v>23</v>
       </c>
       <c r="J785" t="s">
-        <v>1077</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="786" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A786" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B786" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C786" t="s">
-        <v>1074</v>
+        <v>1169</v>
       </c>
       <c r="D786" t="s">
-        <v>1075</v>
+        <v>1170</v>
       </c>
       <c r="E786" t="s">
-        <v>20</v>
+        <v>1170</v>
       </c>
       <c r="F786" t="s">
-        <v>1076</v>
+        <v>1171</v>
       </c>
       <c r="G786" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H786">
         <v>2017</v>
       </c>
       <c r="I786" t="s">
         <v>23</v>
       </c>
       <c r="J786" t="s">
-        <v>1077</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="787" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A787" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B787" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C787" t="s">
-        <v>1074</v>
+        <v>1169</v>
       </c>
       <c r="D787" t="s">
-        <v>1075</v>
+        <v>1170</v>
       </c>
       <c r="E787" t="s">
-        <v>20</v>
+        <v>1170</v>
       </c>
       <c r="F787" t="s">
-        <v>1076</v>
+        <v>1171</v>
       </c>
       <c r="G787" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H787">
         <v>2018</v>
       </c>
       <c r="I787" t="s">
         <v>23</v>
       </c>
       <c r="J787" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
     </row>
     <row r="788" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A788" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B788" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C788" t="s">
-        <v>1074</v>
+        <v>1169</v>
       </c>
       <c r="D788" t="s">
-        <v>1075</v>
+        <v>1170</v>
       </c>
       <c r="E788" t="s">
-        <v>20</v>
+        <v>1170</v>
       </c>
       <c r="F788" t="s">
-        <v>1076</v>
+        <v>1171</v>
       </c>
       <c r="G788" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H788">
         <v>2019</v>
       </c>
       <c r="I788" t="s">
         <v>23</v>
       </c>
       <c r="J788" t="s">
-        <v>1078</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="789" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A789" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B789" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C789" t="s">
-        <v>1074</v>
+        <v>1169</v>
       </c>
       <c r="D789" t="s">
-        <v>1075</v>
+        <v>1170</v>
       </c>
       <c r="E789" t="s">
-        <v>20</v>
+        <v>1170</v>
       </c>
       <c r="F789" t="s">
-        <v>1076</v>
+        <v>1171</v>
       </c>
       <c r="G789" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H789">
         <v>2020</v>
       </c>
       <c r="I789" t="s">
         <v>23</v>
       </c>
       <c r="J789" t="s">
-        <v>1079</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="790" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B790" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="C790" t="s">
-        <v>1074</v>
+        <v>1169</v>
       </c>
       <c r="D790" t="s">
-        <v>1075</v>
+        <v>1170</v>
       </c>
       <c r="E790" t="s">
-        <v>20</v>
+        <v>1170</v>
       </c>
       <c r="F790" t="s">
-        <v>1076</v>
+        <v>1171</v>
       </c>
       <c r="G790" t="s">
-        <v>1070</v>
+        <v>1165</v>
       </c>
       <c r="H790">
         <v>2021</v>
       </c>
       <c r="I790" t="s">
         <v>23</v>
       </c>
       <c r="J790" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
     </row>
     <row r="791" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A791" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B791" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="C791" t="s">
-        <v>1080</v>
+        <v>1175</v>
       </c>
       <c r="D791" t="s">
-        <v>1081</v>
+        <v>1176</v>
       </c>
       <c r="E791" t="s">
-        <v>20</v>
+        <v>1177</v>
       </c>
       <c r="F791" t="s">
-        <v>1082</v>
+        <v>1178</v>
       </c>
       <c r="G791" t="s">
-        <v>1083</v>
+        <v>1179</v>
       </c>
       <c r="H791">
         <v>2015</v>
       </c>
       <c r="I791" t="s">
-        <v>1084</v>
+        <v>1180</v>
       </c>
       <c r="J791" t="s">
-        <v>1085</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="792" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A792" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B792" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="C792" t="s">
-        <v>1080</v>
+        <v>1175</v>
       </c>
       <c r="D792" t="s">
-        <v>1081</v>
+        <v>1176</v>
       </c>
       <c r="E792" t="s">
-        <v>20</v>
+        <v>1177</v>
       </c>
       <c r="F792" t="s">
-        <v>1082</v>
+        <v>1178</v>
       </c>
       <c r="G792" t="s">
-        <v>1083</v>
+        <v>1179</v>
       </c>
       <c r="H792">
         <v>2017</v>
       </c>
       <c r="I792" t="s">
-        <v>1084</v>
+        <v>1180</v>
       </c>
       <c r="J792" t="s">
-        <v>1086</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="793" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A793" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B793" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="C793" t="s">
-        <v>1080</v>
+        <v>1175</v>
       </c>
       <c r="D793" t="s">
-        <v>1081</v>
+        <v>1176</v>
       </c>
       <c r="E793" t="s">
-        <v>20</v>
+        <v>1177</v>
       </c>
       <c r="F793" t="s">
-        <v>1082</v>
+        <v>1178</v>
       </c>
       <c r="G793" t="s">
-        <v>1083</v>
+        <v>1179</v>
       </c>
       <c r="H793">
         <v>2018</v>
       </c>
       <c r="I793" t="s">
-        <v>1084</v>
+        <v>1180</v>
       </c>
       <c r="J793" t="s">
-        <v>1087</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="794" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A794" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B794" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="C794" t="s">
-        <v>1080</v>
+        <v>1175</v>
       </c>
       <c r="D794" t="s">
-        <v>1081</v>
+        <v>1176</v>
       </c>
       <c r="E794" t="s">
-        <v>20</v>
+        <v>1177</v>
       </c>
       <c r="F794" t="s">
-        <v>1082</v>
+        <v>1178</v>
       </c>
       <c r="G794" t="s">
-        <v>1083</v>
+        <v>1179</v>
       </c>
       <c r="H794">
         <v>2019</v>
       </c>
       <c r="I794" t="s">
-        <v>1084</v>
+        <v>1180</v>
       </c>
       <c r="J794" t="s">
-        <v>1088</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="795" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A795" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B795" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="C795" t="s">
-        <v>1080</v>
+        <v>1175</v>
       </c>
       <c r="D795" t="s">
-        <v>1081</v>
+        <v>1176</v>
       </c>
       <c r="E795" t="s">
-        <v>20</v>
+        <v>1177</v>
       </c>
       <c r="F795" t="s">
-        <v>1082</v>
+        <v>1178</v>
       </c>
       <c r="G795" t="s">
-        <v>1083</v>
+        <v>1179</v>
       </c>
       <c r="H795">
         <v>2021</v>
       </c>
       <c r="I795" t="s">
-        <v>1084</v>
+        <v>1180</v>
       </c>
       <c r="J795" t="s">
-        <v>1089</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="796" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A796" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B796" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="C796" t="s">
-        <v>1080</v>
+        <v>1175</v>
       </c>
       <c r="D796" t="s">
-        <v>1081</v>
+        <v>1176</v>
       </c>
       <c r="E796" t="s">
-        <v>20</v>
+        <v>1177</v>
       </c>
       <c r="F796" t="s">
-        <v>1082</v>
+        <v>1178</v>
       </c>
       <c r="G796" t="s">
-        <v>1083</v>
+        <v>1179</v>
       </c>
       <c r="H796">
         <v>2022</v>
       </c>
       <c r="I796" t="s">
-        <v>1084</v>
+        <v>1180</v>
       </c>
       <c r="J796" t="s">
-        <v>1090</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="797" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A797" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B797" t="s">
-        <v>1091</v>
+        <v>1187</v>
       </c>
       <c r="C797" t="s">
-        <v>1092</v>
+        <v>1188</v>
       </c>
       <c r="D797" t="s">
-        <v>1093</v>
+        <v>1189</v>
       </c>
       <c r="E797" t="s">
-        <v>20</v>
+        <v>1190</v>
       </c>
       <c r="F797" t="s">
-        <v>1094</v>
+        <v>1191</v>
       </c>
       <c r="G797" t="s">
-        <v>1095</v>
+        <v>1192</v>
       </c>
       <c r="H797">
         <v>2015</v>
       </c>
       <c r="I797" t="s">
         <v>23</v>
       </c>
       <c r="J797" t="s">
-        <v>1096</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="798" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A798" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B798" t="s">
-        <v>1091</v>
+        <v>1187</v>
       </c>
       <c r="C798" t="s">
-        <v>1092</v>
+        <v>1188</v>
       </c>
       <c r="D798" t="s">
-        <v>1093</v>
+        <v>1189</v>
       </c>
       <c r="E798" t="s">
-        <v>20</v>
+        <v>1190</v>
       </c>
       <c r="F798" t="s">
-        <v>1094</v>
+        <v>1191</v>
       </c>
       <c r="G798" t="s">
-        <v>1095</v>
+        <v>1192</v>
       </c>
       <c r="H798">
         <v>2016</v>
       </c>
       <c r="I798" t="s">
         <v>23</v>
       </c>
       <c r="J798" t="s">
-        <v>1096</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="799" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A799" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B799" t="s">
-        <v>1091</v>
+        <v>1187</v>
       </c>
       <c r="C799" t="s">
-        <v>1092</v>
+        <v>1188</v>
       </c>
       <c r="D799" t="s">
-        <v>1093</v>
+        <v>1189</v>
       </c>
       <c r="E799" t="s">
-        <v>20</v>
+        <v>1190</v>
       </c>
       <c r="F799" t="s">
-        <v>1094</v>
+        <v>1191</v>
       </c>
       <c r="G799" t="s">
-        <v>1095</v>
+        <v>1192</v>
       </c>
       <c r="H799">
         <v>2017</v>
       </c>
       <c r="I799" t="s">
         <v>23</v>
       </c>
       <c r="J799" t="s">
-        <v>1096</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="800" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A800" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B800" t="s">
-        <v>1091</v>
+        <v>1187</v>
       </c>
       <c r="C800" t="s">
-        <v>1092</v>
+        <v>1188</v>
       </c>
       <c r="D800" t="s">
-        <v>1093</v>
+        <v>1189</v>
       </c>
       <c r="E800" t="s">
-        <v>20</v>
+        <v>1190</v>
       </c>
       <c r="F800" t="s">
-        <v>1094</v>
+        <v>1191</v>
       </c>
       <c r="G800" t="s">
-        <v>1095</v>
+        <v>1192</v>
       </c>
       <c r="H800">
         <v>2018</v>
       </c>
       <c r="I800" t="s">
         <v>23</v>
       </c>
       <c r="J800" t="s">
-        <v>1096</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="801" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A801" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B801" t="s">
-        <v>1091</v>
+        <v>1187</v>
       </c>
       <c r="C801" t="s">
-        <v>1092</v>
+        <v>1188</v>
       </c>
       <c r="D801" t="s">
-        <v>1093</v>
+        <v>1189</v>
       </c>
       <c r="E801" t="s">
-        <v>20</v>
+        <v>1190</v>
       </c>
       <c r="F801" t="s">
-        <v>1094</v>
+        <v>1191</v>
       </c>
       <c r="G801" t="s">
-        <v>1095</v>
+        <v>1192</v>
       </c>
       <c r="H801">
         <v>2019</v>
       </c>
       <c r="I801" t="s">
         <v>23</v>
       </c>
       <c r="J801" t="s">
-        <v>1096</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="802" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A802" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B802" t="s">
-        <v>1091</v>
+        <v>1187</v>
       </c>
       <c r="C802" t="s">
-        <v>1092</v>
+        <v>1188</v>
       </c>
       <c r="D802" t="s">
-        <v>1093</v>
+        <v>1189</v>
       </c>
       <c r="E802" t="s">
-        <v>20</v>
+        <v>1190</v>
       </c>
       <c r="F802" t="s">
-        <v>1094</v>
+        <v>1191</v>
       </c>
       <c r="G802" t="s">
-        <v>1095</v>
+        <v>1192</v>
       </c>
       <c r="H802">
         <v>2020</v>
       </c>
       <c r="I802" t="s">
         <v>23</v>
       </c>
       <c r="J802" t="s">
-        <v>1096</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="803" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A803" t="s">
-        <v>1065</v>
+        <v>1159</v>
       </c>
       <c r="B803" t="s">
-        <v>1097</v>
+        <v>1194</v>
       </c>
       <c r="C803" t="s">
-        <v>1098</v>
+        <v>1195</v>
       </c>
       <c r="D803" t="s">
-        <v>1099</v>
+        <v>1196</v>
       </c>
       <c r="E803" t="s">
-        <v>20</v>
+        <v>1197</v>
       </c>
       <c r="F803" t="s">
-        <v>1100</v>
+        <v>1198</v>
       </c>
       <c r="G803" t="s">
-        <v>1101</v>
+        <v>1199</v>
       </c>
       <c r="H803">
         <v>2018</v>
       </c>
       <c r="I803" t="s">
         <v>23</v>
       </c>
       <c r="J803" t="s">
-        <v>1102</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="804" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A804" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B804" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="C804" t="s">
-        <v>1103</v>
+        <v>1201</v>
       </c>
       <c r="D804" t="s">
-        <v>1104</v>
+        <v>1202</v>
       </c>
       <c r="E804" t="s">
-        <v>20</v>
+        <v>1203</v>
       </c>
       <c r="F804" t="s">
-        <v>1105</v>
+        <v>1204</v>
       </c>
       <c r="G804" t="s">
-        <v>1106</v>
+        <v>1205</v>
       </c>
       <c r="H804">
         <v>2017</v>
       </c>
       <c r="I804" t="s">
         <v>23</v>
       </c>
       <c r="J804" t="s">
-        <v>940</v>
+        <v>1019</v>
       </c>
       <c r="K804" t="s">
         <v>55</v>
       </c>
       <c r="L804" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="805" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A805" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B805" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="C805" t="s">
-        <v>1103</v>
+        <v>1201</v>
       </c>
       <c r="D805" t="s">
-        <v>1104</v>
+        <v>1202</v>
       </c>
       <c r="E805" t="s">
-        <v>20</v>
+        <v>1203</v>
       </c>
       <c r="F805" t="s">
-        <v>1105</v>
+        <v>1204</v>
       </c>
       <c r="G805" t="s">
-        <v>1106</v>
+        <v>1205</v>
       </c>
       <c r="H805">
         <v>2017</v>
       </c>
       <c r="I805" t="s">
         <v>23</v>
       </c>
       <c r="J805" t="s">
-        <v>1107</v>
+        <v>1206</v>
       </c>
       <c r="K805" t="s">
         <v>55</v>
       </c>
       <c r="L805" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="806" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A806" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B806" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="C806" t="s">
-        <v>1103</v>
+        <v>1201</v>
       </c>
       <c r="D806" t="s">
-        <v>1104</v>
+        <v>1202</v>
       </c>
       <c r="E806" t="s">
-        <v>20</v>
+        <v>1203</v>
       </c>
       <c r="F806" t="s">
-        <v>1105</v>
+        <v>1204</v>
       </c>
       <c r="G806" t="s">
-        <v>1106</v>
+        <v>1205</v>
       </c>
       <c r="H806">
         <v>2017</v>
       </c>
       <c r="I806" t="s">
         <v>23</v>
       </c>
       <c r="J806" t="s">
-        <v>1108</v>
+        <v>1207</v>
       </c>
       <c r="K806" t="s">
         <v>55</v>
       </c>
       <c r="L806" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="807" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A807" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B807" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="C807" t="s">
-        <v>1109</v>
+        <v>1208</v>
       </c>
       <c r="D807" t="s">
-        <v>1110</v>
+        <v>1209</v>
       </c>
       <c r="E807" t="s">
-        <v>20</v>
+        <v>1209</v>
       </c>
       <c r="F807" t="s">
-        <v>1111</v>
+        <v>1210</v>
       </c>
       <c r="G807" t="s">
-        <v>1112</v>
+        <v>1211</v>
       </c>
       <c r="H807">
         <v>2017</v>
       </c>
       <c r="I807" t="s">
         <v>23</v>
       </c>
       <c r="J807" t="s">
-        <v>1113</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="808" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A808" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B808" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="C808" t="s">
-        <v>1109</v>
+        <v>1208</v>
       </c>
       <c r="D808" t="s">
-        <v>1110</v>
+        <v>1209</v>
       </c>
       <c r="E808" t="s">
-        <v>20</v>
+        <v>1209</v>
       </c>
       <c r="F808" t="s">
-        <v>1111</v>
+        <v>1210</v>
       </c>
       <c r="G808" t="s">
-        <v>1112</v>
+        <v>1211</v>
       </c>
       <c r="H808">
         <v>2018</v>
       </c>
       <c r="I808" t="s">
         <v>23</v>
       </c>
       <c r="J808" t="s">
-        <v>1114</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="809" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A809" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B809" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="C809" t="s">
-        <v>1109</v>
+        <v>1208</v>
       </c>
       <c r="D809" t="s">
-        <v>1110</v>
+        <v>1209</v>
       </c>
       <c r="E809" t="s">
-        <v>20</v>
+        <v>1209</v>
       </c>
       <c r="F809" t="s">
-        <v>1111</v>
+        <v>1210</v>
       </c>
       <c r="G809" t="s">
-        <v>1112</v>
+        <v>1211</v>
       </c>
       <c r="H809">
         <v>2019</v>
       </c>
       <c r="I809" t="s">
         <v>23</v>
       </c>
       <c r="J809" t="s">
-        <v>1115</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="810" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A810" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B810" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="C810" t="s">
-        <v>1109</v>
+        <v>1208</v>
       </c>
       <c r="D810" t="s">
-        <v>1110</v>
+        <v>1209</v>
       </c>
       <c r="E810" t="s">
-        <v>20</v>
+        <v>1209</v>
       </c>
       <c r="F810" t="s">
-        <v>1111</v>
+        <v>1210</v>
       </c>
       <c r="G810" t="s">
-        <v>1112</v>
+        <v>1211</v>
       </c>
       <c r="H810">
         <v>2020</v>
       </c>
       <c r="I810" t="s">
         <v>23</v>
       </c>
       <c r="J810" t="s">
-        <v>1116</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="811" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A811" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B811" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="C811" t="s">
-        <v>1109</v>
+        <v>1208</v>
       </c>
       <c r="D811" t="s">
-        <v>1110</v>
+        <v>1209</v>
       </c>
       <c r="E811" t="s">
-        <v>20</v>
+        <v>1209</v>
       </c>
       <c r="F811" t="s">
-        <v>1111</v>
+        <v>1210</v>
       </c>
       <c r="G811" t="s">
-        <v>1112</v>
+        <v>1211</v>
       </c>
       <c r="H811">
         <v>2021</v>
       </c>
       <c r="I811" t="s">
         <v>23</v>
       </c>
       <c r="J811" t="s">
-        <v>1117</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="812" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A812" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B812" t="s">
-        <v>496</v>
+        <v>525</v>
       </c>
       <c r="C812" t="s">
-        <v>1118</v>
+        <v>1217</v>
       </c>
       <c r="D812" t="s">
-        <v>1119</v>
+        <v>1218</v>
       </c>
       <c r="E812" t="s">
-        <v>20</v>
+        <v>1219</v>
       </c>
       <c r="F812" t="s">
-        <v>1120</v>
+        <v>1220</v>
       </c>
       <c r="G812" t="s">
-        <v>1121</v>
+        <v>1221</v>
       </c>
       <c r="H812">
         <v>2017</v>
       </c>
       <c r="I812" t="s">
         <v>23</v>
       </c>
       <c r="J812" t="s">
-        <v>855</v>
+        <v>925</v>
       </c>
       <c r="K812" t="s">
         <v>55</v>
       </c>
       <c r="L812" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="813" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A813" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B813" t="s">
-        <v>496</v>
+        <v>525</v>
       </c>
       <c r="C813" t="s">
-        <v>1118</v>
+        <v>1217</v>
       </c>
       <c r="D813" t="s">
-        <v>1119</v>
+        <v>1218</v>
       </c>
       <c r="E813" t="s">
-        <v>20</v>
+        <v>1219</v>
       </c>
       <c r="F813" t="s">
-        <v>1120</v>
+        <v>1220</v>
       </c>
       <c r="G813" t="s">
-        <v>1121</v>
+        <v>1221</v>
       </c>
       <c r="H813">
         <v>2017</v>
       </c>
       <c r="I813" t="s">
         <v>23</v>
       </c>
       <c r="J813" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="K813" t="s">
         <v>55</v>
       </c>
       <c r="L813" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="814" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A814" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B814" t="s">
-        <v>496</v>
+        <v>525</v>
       </c>
       <c r="C814" t="s">
-        <v>1118</v>
+        <v>1217</v>
       </c>
       <c r="D814" t="s">
-        <v>1119</v>
+        <v>1218</v>
       </c>
       <c r="E814" t="s">
-        <v>20</v>
+        <v>1219</v>
       </c>
       <c r="F814" t="s">
-        <v>1120</v>
+        <v>1220</v>
       </c>
       <c r="G814" t="s">
-        <v>1121</v>
+        <v>1221</v>
       </c>
       <c r="H814">
         <v>2017</v>
       </c>
       <c r="I814" t="s">
         <v>23</v>
       </c>
       <c r="J814" t="s">
-        <v>485</v>
+        <v>513</v>
       </c>
       <c r="K814" t="s">
         <v>55</v>
       </c>
       <c r="L814" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="815" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B815" t="s">
-        <v>496</v>
+        <v>525</v>
       </c>
       <c r="C815" t="s">
-        <v>1122</v>
+        <v>1222</v>
       </c>
       <c r="D815" t="s">
-        <v>1123</v>
+        <v>1223</v>
       </c>
       <c r="E815" t="s">
-        <v>20</v>
+        <v>1224</v>
       </c>
       <c r="F815" t="s">
-        <v>1124</v>
+        <v>1225</v>
       </c>
       <c r="G815" t="s">
-        <v>1125</v>
+        <v>1226</v>
       </c>
       <c r="H815">
         <v>2016</v>
       </c>
       <c r="I815" t="s">
         <v>23</v>
       </c>
       <c r="J815" t="s">
-        <v>1126</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="816" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B816" t="s">
-        <v>1127</v>
+        <v>1228</v>
       </c>
       <c r="C816" t="s">
-        <v>1128</v>
+        <v>1229</v>
       </c>
       <c r="D816" t="s">
-        <v>1129</v>
+        <v>1230</v>
       </c>
       <c r="E816" t="s">
-        <v>20</v>
+        <v>1231</v>
       </c>
       <c r="F816" t="s">
-        <v>1130</v>
+        <v>1232</v>
       </c>
       <c r="G816" t="s">
-        <v>1131</v>
+        <v>1233</v>
       </c>
       <c r="H816">
         <v>2015</v>
       </c>
       <c r="I816" t="s">
         <v>23</v>
       </c>
       <c r="J816" t="s">
-        <v>1132</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="817" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A817" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B817" t="s">
-        <v>1127</v>
+        <v>1228</v>
       </c>
       <c r="C817" t="s">
-        <v>1128</v>
+        <v>1229</v>
       </c>
       <c r="D817" t="s">
-        <v>1129</v>
+        <v>1230</v>
       </c>
       <c r="E817" t="s">
-        <v>20</v>
+        <v>1231</v>
       </c>
       <c r="F817" t="s">
-        <v>1130</v>
+        <v>1232</v>
       </c>
       <c r="G817" t="s">
-        <v>1131</v>
+        <v>1233</v>
       </c>
       <c r="H817">
         <v>2017</v>
       </c>
       <c r="I817" t="s">
         <v>23</v>
       </c>
       <c r="J817" t="s">
-        <v>1133</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="818" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A818" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B818" t="s">
-        <v>1127</v>
+        <v>1228</v>
       </c>
       <c r="C818" t="s">
-        <v>1128</v>
+        <v>1229</v>
       </c>
       <c r="D818" t="s">
-        <v>1129</v>
+        <v>1230</v>
       </c>
       <c r="E818" t="s">
-        <v>20</v>
+        <v>1231</v>
       </c>
       <c r="F818" t="s">
-        <v>1130</v>
+        <v>1232</v>
       </c>
       <c r="G818" t="s">
-        <v>1131</v>
+        <v>1233</v>
       </c>
       <c r="H818">
         <v>2018</v>
       </c>
       <c r="I818" t="s">
         <v>23</v>
       </c>
       <c r="J818" t="s">
-        <v>1134</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="819" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A819" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B819" t="s">
-        <v>1127</v>
+        <v>1228</v>
       </c>
       <c r="C819" t="s">
-        <v>1128</v>
+        <v>1229</v>
       </c>
       <c r="D819" t="s">
-        <v>1129</v>
+        <v>1230</v>
       </c>
       <c r="E819" t="s">
-        <v>20</v>
+        <v>1231</v>
       </c>
       <c r="F819" t="s">
-        <v>1130</v>
+        <v>1232</v>
       </c>
       <c r="G819" t="s">
-        <v>1131</v>
+        <v>1233</v>
       </c>
       <c r="H819">
         <v>2019</v>
       </c>
       <c r="I819" t="s">
         <v>23</v>
       </c>
       <c r="J819" t="s">
-        <v>1135</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="820" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A820" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B820" t="s">
-        <v>1127</v>
+        <v>1228</v>
       </c>
       <c r="C820" t="s">
-        <v>1128</v>
+        <v>1229</v>
       </c>
       <c r="D820" t="s">
-        <v>1129</v>
+        <v>1230</v>
       </c>
       <c r="E820" t="s">
-        <v>20</v>
+        <v>1231</v>
       </c>
       <c r="F820" t="s">
-        <v>1130</v>
+        <v>1232</v>
       </c>
       <c r="G820" t="s">
-        <v>1131</v>
+        <v>1233</v>
       </c>
       <c r="H820">
         <v>2020</v>
       </c>
       <c r="I820" t="s">
         <v>23</v>
       </c>
       <c r="J820" t="s">
-        <v>1136</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="821" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A821" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B821" t="s">
-        <v>1127</v>
+        <v>1228</v>
       </c>
       <c r="C821" t="s">
-        <v>1128</v>
+        <v>1229</v>
       </c>
       <c r="D821" t="s">
-        <v>1129</v>
+        <v>1230</v>
       </c>
       <c r="E821" t="s">
-        <v>20</v>
+        <v>1231</v>
       </c>
       <c r="F821" t="s">
-        <v>1130</v>
+        <v>1232</v>
       </c>
       <c r="G821" t="s">
-        <v>1131</v>
+        <v>1233</v>
       </c>
       <c r="H821">
         <v>2021</v>
       </c>
       <c r="I821" t="s">
         <v>23</v>
       </c>
       <c r="J821" t="s">
-        <v>1137</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="822" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A822" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B822" t="s">
-        <v>1127</v>
+        <v>1228</v>
       </c>
       <c r="C822" t="s">
-        <v>1128</v>
+        <v>1229</v>
       </c>
       <c r="D822" t="s">
-        <v>1129</v>
+        <v>1230</v>
       </c>
       <c r="E822" t="s">
-        <v>20</v>
+        <v>1231</v>
       </c>
       <c r="F822" t="s">
-        <v>1130</v>
+        <v>1232</v>
       </c>
       <c r="G822" t="s">
-        <v>1131</v>
+        <v>1233</v>
       </c>
       <c r="H822">
         <v>2022</v>
       </c>
       <c r="I822" t="s">
         <v>23</v>
       </c>
       <c r="J822" t="s">
-        <v>1138</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="823" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A823" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B823" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C823" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D823" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E823" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F823" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G823" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H823">
         <v>2017</v>
       </c>
       <c r="I823" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J823" t="s">
-        <v>1143</v>
+        <v>1246</v>
       </c>
       <c r="K823" t="s">
         <v>55</v>
       </c>
       <c r="L823" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="824" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A824" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B824" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C824" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D824" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E824" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F824" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G824" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H824">
         <v>2018</v>
       </c>
       <c r="I824" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J824" t="s">
-        <v>1144</v>
+        <v>1247</v>
       </c>
       <c r="K824" t="s">
         <v>55</v>
       </c>
       <c r="L824" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="825" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A825" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B825" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C825" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D825" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E825" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F825" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G825" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H825">
         <v>2019</v>
       </c>
       <c r="I825" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J825" t="s">
-        <v>1145</v>
+        <v>1248</v>
       </c>
       <c r="K825" t="s">
         <v>55</v>
       </c>
       <c r="L825" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="826" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A826" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B826" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C826" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D826" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E826" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F826" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G826" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H826">
         <v>2017</v>
       </c>
       <c r="I826" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J826" t="s">
-        <v>1146</v>
+        <v>1249</v>
       </c>
       <c r="K826" t="s">
         <v>55</v>
       </c>
       <c r="L826" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="827" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A827" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B827" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C827" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D827" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E827" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F827" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G827" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H827">
         <v>2018</v>
       </c>
       <c r="I827" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J827" t="s">
-        <v>1147</v>
+        <v>1250</v>
       </c>
       <c r="K827" t="s">
         <v>55</v>
       </c>
       <c r="L827" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="828" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A828" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B828" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C828" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D828" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E828" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F828" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G828" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H828">
         <v>2019</v>
       </c>
       <c r="I828" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J828" t="s">
-        <v>1148</v>
+        <v>1251</v>
       </c>
       <c r="K828" t="s">
         <v>55</v>
       </c>
       <c r="L828" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="829" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A829" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B829" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C829" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D829" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E829" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F829" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G829" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H829">
         <v>2017</v>
       </c>
       <c r="I829" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J829" t="s">
-        <v>1149</v>
+        <v>1252</v>
       </c>
       <c r="K829" t="s">
         <v>55</v>
       </c>
       <c r="L829" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="830" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A830" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B830" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C830" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D830" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E830" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F830" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G830" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H830">
         <v>2018</v>
       </c>
       <c r="I830" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J830" t="s">
-        <v>1150</v>
+        <v>1253</v>
       </c>
       <c r="K830" t="s">
         <v>55</v>
       </c>
       <c r="L830" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="831" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A831" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B831" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C831" t="s">
-        <v>1139</v>
+        <v>1241</v>
       </c>
       <c r="D831" t="s">
-        <v>1140</v>
+        <v>1242</v>
       </c>
       <c r="E831" t="s">
-        <v>20</v>
+        <v>1243</v>
       </c>
       <c r="F831" t="s">
-        <v>1141</v>
+        <v>1244</v>
       </c>
       <c r="G831" t="s">
-        <v>1142</v>
+        <v>1245</v>
       </c>
       <c r="H831">
         <v>2019</v>
       </c>
       <c r="I831" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J831" t="s">
-        <v>1151</v>
+        <v>1254</v>
       </c>
       <c r="K831" t="s">
         <v>55</v>
       </c>
       <c r="L831" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="832" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A832" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B832" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C832" t="s">
-        <v>1152</v>
+        <v>1255</v>
       </c>
       <c r="D832" t="s">
-        <v>1153</v>
+        <v>1256</v>
       </c>
       <c r="E832" t="s">
-        <v>20</v>
+        <v>1257</v>
       </c>
       <c r="F832" t="s">
-        <v>1154</v>
+        <v>1258</v>
       </c>
       <c r="G832" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H832">
         <v>2017</v>
       </c>
       <c r="I832" t="s">
         <v>23</v>
       </c>
       <c r="J832" t="s">
-        <v>1155</v>
+        <v>1259</v>
       </c>
       <c r="K832" t="s">
         <v>55</v>
       </c>
       <c r="L832" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="833" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A833" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B833" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C833" t="s">
-        <v>1152</v>
+        <v>1255</v>
       </c>
       <c r="D833" t="s">
-        <v>1153</v>
+        <v>1256</v>
       </c>
       <c r="E833" t="s">
-        <v>20</v>
+        <v>1257</v>
       </c>
       <c r="F833" t="s">
-        <v>1154</v>
+        <v>1258</v>
       </c>
       <c r="G833" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H833">
         <v>2017</v>
       </c>
       <c r="I833" t="s">
         <v>23</v>
       </c>
       <c r="J833" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K833" t="s">
         <v>55</v>
       </c>
       <c r="L833" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="834" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A834" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="B834" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C834" t="s">
-        <v>1152</v>
+        <v>1255</v>
       </c>
       <c r="D834" t="s">
-        <v>1153</v>
+        <v>1256</v>
       </c>
       <c r="E834" t="s">
-        <v>20</v>
+        <v>1257</v>
       </c>
       <c r="F834" t="s">
-        <v>1154</v>
+        <v>1258</v>
       </c>
       <c r="G834" t="s">
-        <v>674</v>
+        <v>725</v>
       </c>
       <c r="H834">
         <v>2017</v>
       </c>
       <c r="I834" t="s">
         <v>23</v>
       </c>
       <c r="J834" t="s">
-        <v>1156</v>
+        <v>1260</v>
       </c>
       <c r="K834" t="s">
         <v>55</v>
       </c>
       <c r="L834" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="835" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A835" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B835" t="s">
-        <v>1157</v>
+        <v>1261</v>
       </c>
       <c r="C835" t="s">
-        <v>1158</v>
+        <v>1262</v>
       </c>
       <c r="D835" t="s">
-        <v>1159</v>
+        <v>1263</v>
       </c>
       <c r="E835" t="s">
-        <v>20</v>
+        <v>1264</v>
       </c>
       <c r="F835" t="s">
-        <v>1160</v>
+        <v>1265</v>
       </c>
       <c r="G835" t="s">
-        <v>1161</v>
+        <v>1266</v>
       </c>
       <c r="H835">
         <v>2016</v>
       </c>
       <c r="I835" t="s">
         <v>23</v>
       </c>
       <c r="J835" t="s">
-        <v>1162</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="836" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A836" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B836" t="s">
-        <v>1157</v>
+        <v>1261</v>
       </c>
       <c r="C836" t="s">
-        <v>1158</v>
+        <v>1262</v>
       </c>
       <c r="D836" t="s">
-        <v>1159</v>
+        <v>1263</v>
       </c>
       <c r="E836" t="s">
-        <v>20</v>
+        <v>1264</v>
       </c>
       <c r="F836" t="s">
-        <v>1160</v>
+        <v>1265</v>
       </c>
       <c r="G836" t="s">
-        <v>1161</v>
+        <v>1266</v>
       </c>
       <c r="H836">
         <v>2017</v>
       </c>
       <c r="I836" t="s">
         <v>23</v>
       </c>
       <c r="J836" t="s">
-        <v>849</v>
+        <v>918</v>
       </c>
     </row>
     <row r="837" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A837" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B837" t="s">
-        <v>1157</v>
+        <v>1261</v>
       </c>
       <c r="C837" t="s">
-        <v>1158</v>
+        <v>1262</v>
       </c>
       <c r="D837" t="s">
-        <v>1159</v>
+        <v>1263</v>
       </c>
       <c r="E837" t="s">
-        <v>20</v>
+        <v>1264</v>
       </c>
       <c r="F837" t="s">
-        <v>1160</v>
+        <v>1265</v>
       </c>
       <c r="G837" t="s">
-        <v>1161</v>
+        <v>1266</v>
       </c>
       <c r="H837">
         <v>2018</v>
       </c>
       <c r="I837" t="s">
         <v>23</v>
       </c>
       <c r="J837" t="s">
-        <v>1163</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="838" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A838" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B838" t="s">
-        <v>1157</v>
+        <v>1261</v>
       </c>
       <c r="C838" t="s">
-        <v>1158</v>
+        <v>1262</v>
       </c>
       <c r="D838" t="s">
-        <v>1159</v>
+        <v>1263</v>
       </c>
       <c r="E838" t="s">
-        <v>20</v>
+        <v>1264</v>
       </c>
       <c r="F838" t="s">
-        <v>1160</v>
+        <v>1265</v>
       </c>
       <c r="G838" t="s">
-        <v>1161</v>
+        <v>1266</v>
       </c>
       <c r="H838">
         <v>2019</v>
       </c>
       <c r="I838" t="s">
         <v>23</v>
       </c>
       <c r="J838" t="s">
-        <v>1164</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="839" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A839" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B839" t="s">
-        <v>1157</v>
+        <v>1261</v>
       </c>
       <c r="C839" t="s">
-        <v>1158</v>
+        <v>1262</v>
       </c>
       <c r="D839" t="s">
-        <v>1159</v>
+        <v>1263</v>
       </c>
       <c r="E839" t="s">
-        <v>20</v>
+        <v>1264</v>
       </c>
       <c r="F839" t="s">
-        <v>1160</v>
+        <v>1265</v>
       </c>
       <c r="G839" t="s">
-        <v>1161</v>
+        <v>1266</v>
       </c>
       <c r="H839">
         <v>2020</v>
       </c>
       <c r="I839" t="s">
         <v>23</v>
       </c>
       <c r="J839" t="s">
-        <v>545</v>
+        <v>579</v>
       </c>
     </row>
     <row r="840" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A840" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B840" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C840" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="D840" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="E840" t="s">
-        <v>20</v>
+        <v>1272</v>
       </c>
       <c r="F840" t="s">
-        <v>1167</v>
+        <v>1273</v>
       </c>
       <c r="G840" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H840">
         <v>2015</v>
       </c>
       <c r="I840" t="s">
         <v>23</v>
       </c>
       <c r="J840" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
     </row>
     <row r="841" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A841" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B841" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C841" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="D841" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="E841" t="s">
-        <v>20</v>
+        <v>1272</v>
       </c>
       <c r="F841" t="s">
-        <v>1167</v>
+        <v>1273</v>
       </c>
       <c r="G841" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H841">
         <v>2016</v>
       </c>
       <c r="I841" t="s">
         <v>23</v>
       </c>
       <c r="J841" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
     </row>
     <row r="842" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A842" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B842" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C842" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="D842" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="E842" t="s">
-        <v>20</v>
+        <v>1272</v>
       </c>
       <c r="F842" t="s">
-        <v>1167</v>
+        <v>1273</v>
       </c>
       <c r="G842" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H842">
         <v>2017</v>
       </c>
       <c r="I842" t="s">
         <v>23</v>
       </c>
       <c r="J842" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="843" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B843" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C843" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="D843" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="E843" t="s">
-        <v>20</v>
+        <v>1272</v>
       </c>
       <c r="F843" t="s">
-        <v>1167</v>
+        <v>1273</v>
       </c>
       <c r="G843" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H843">
         <v>2018</v>
       </c>
       <c r="I843" t="s">
         <v>23</v>
       </c>
       <c r="J843" t="s">
-        <v>487</v>
+        <v>515</v>
       </c>
     </row>
     <row r="844" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B844" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C844" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="D844" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="E844" t="s">
-        <v>20</v>
+        <v>1272</v>
       </c>
       <c r="F844" t="s">
-        <v>1167</v>
+        <v>1273</v>
       </c>
       <c r="G844" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H844">
         <v>2019</v>
       </c>
       <c r="I844" t="s">
         <v>23</v>
       </c>
       <c r="J844" t="s">
-        <v>861</v>
+        <v>932</v>
       </c>
     </row>
     <row r="845" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A845" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B845" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C845" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="D845" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="E845" t="s">
-        <v>20</v>
+        <v>1272</v>
       </c>
       <c r="F845" t="s">
-        <v>1167</v>
+        <v>1273</v>
       </c>
       <c r="G845" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H845">
         <v>2020</v>
       </c>
       <c r="I845" t="s">
         <v>23</v>
       </c>
       <c r="J845" t="s">
-        <v>984</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="846" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B846" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C846" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="D846" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="E846" t="s">
-        <v>20</v>
+        <v>1272</v>
       </c>
       <c r="F846" t="s">
-        <v>1167</v>
+        <v>1273</v>
       </c>
       <c r="G846" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H846">
         <v>2021</v>
       </c>
       <c r="I846" t="s">
         <v>23</v>
       </c>
       <c r="J846" t="s">
-        <v>1168</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="847" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B847" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C847" t="s">
-        <v>1165</v>
+        <v>1270</v>
       </c>
       <c r="D847" t="s">
-        <v>1166</v>
+        <v>1271</v>
       </c>
       <c r="E847" t="s">
-        <v>20</v>
+        <v>1272</v>
       </c>
       <c r="F847" t="s">
-        <v>1167</v>
+        <v>1273</v>
       </c>
       <c r="G847" t="s">
-        <v>761</v>
+        <v>821</v>
       </c>
       <c r="H847">
         <v>2022</v>
       </c>
       <c r="I847" t="s">
         <v>23</v>
       </c>
       <c r="J847" t="s">
-        <v>1162</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="848" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B848" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C848" t="s">
-        <v>1169</v>
+        <v>1275</v>
       </c>
       <c r="D848" t="s">
-        <v>1170</v>
+        <v>1276</v>
       </c>
       <c r="E848" t="s">
-        <v>20</v>
+        <v>1277</v>
       </c>
       <c r="F848" t="s">
-        <v>1171</v>
+        <v>1278</v>
       </c>
       <c r="G848" t="s">
-        <v>1172</v>
+        <v>1279</v>
       </c>
       <c r="H848">
         <v>2017</v>
       </c>
       <c r="I848" t="s">
         <v>23</v>
       </c>
       <c r="J848" t="s">
-        <v>1173</v>
+        <v>1280</v>
       </c>
       <c r="K848" t="s">
         <v>55</v>
       </c>
       <c r="L848" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="849" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B849" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C849" t="s">
-        <v>1174</v>
+        <v>1281</v>
       </c>
       <c r="D849" t="s">
-        <v>1175</v>
+        <v>1282</v>
       </c>
       <c r="E849" t="s">
-        <v>20</v>
+        <v>1283</v>
       </c>
       <c r="F849" t="s">
-        <v>1176</v>
+        <v>1284</v>
       </c>
       <c r="G849" t="s">
-        <v>1177</v>
+        <v>1285</v>
       </c>
       <c r="H849">
         <v>2015</v>
       </c>
       <c r="I849" t="s">
         <v>23</v>
       </c>
       <c r="J849" t="s">
-        <v>1178</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="850" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B850" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C850" t="s">
-        <v>1174</v>
+        <v>1281</v>
       </c>
       <c r="D850" t="s">
-        <v>1175</v>
+        <v>1282</v>
       </c>
       <c r="E850" t="s">
-        <v>20</v>
+        <v>1283</v>
       </c>
       <c r="F850" t="s">
-        <v>1176</v>
+        <v>1284</v>
       </c>
       <c r="G850" t="s">
-        <v>1177</v>
+        <v>1285</v>
       </c>
       <c r="H850">
         <v>2017</v>
       </c>
       <c r="I850" t="s">
         <v>23</v>
       </c>
       <c r="J850" t="s">
-        <v>1179</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="851" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A851" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B851" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C851" t="s">
-        <v>1174</v>
+        <v>1281</v>
       </c>
       <c r="D851" t="s">
-        <v>1175</v>
+        <v>1282</v>
       </c>
       <c r="E851" t="s">
-        <v>20</v>
+        <v>1283</v>
       </c>
       <c r="F851" t="s">
-        <v>1176</v>
+        <v>1284</v>
       </c>
       <c r="G851" t="s">
-        <v>1177</v>
+        <v>1285</v>
       </c>
       <c r="H851">
         <v>2018</v>
       </c>
       <c r="I851" t="s">
         <v>23</v>
       </c>
       <c r="J851" t="s">
-        <v>1180</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="852" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A852" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B852" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C852" t="s">
-        <v>1174</v>
+        <v>1281</v>
       </c>
       <c r="D852" t="s">
-        <v>1175</v>
+        <v>1282</v>
       </c>
       <c r="E852" t="s">
-        <v>20</v>
+        <v>1283</v>
       </c>
       <c r="F852" t="s">
-        <v>1176</v>
+        <v>1284</v>
       </c>
       <c r="G852" t="s">
-        <v>1177</v>
+        <v>1285</v>
       </c>
       <c r="H852">
         <v>2019</v>
       </c>
       <c r="I852" t="s">
         <v>23</v>
       </c>
       <c r="J852" t="s">
-        <v>1181</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="853" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A853" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B853" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C853" t="s">
-        <v>1174</v>
+        <v>1281</v>
       </c>
       <c r="D853" t="s">
-        <v>1175</v>
+        <v>1282</v>
       </c>
       <c r="E853" t="s">
-        <v>20</v>
+        <v>1283</v>
       </c>
       <c r="F853" t="s">
-        <v>1176</v>
+        <v>1284</v>
       </c>
       <c r="G853" t="s">
-        <v>1177</v>
+        <v>1285</v>
       </c>
       <c r="H853">
         <v>2020</v>
       </c>
       <c r="I853" t="s">
         <v>23</v>
       </c>
       <c r="J853" t="s">
-        <v>1182</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="854" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B854" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C854" t="s">
-        <v>1174</v>
+        <v>1281</v>
       </c>
       <c r="D854" t="s">
-        <v>1175</v>
+        <v>1282</v>
       </c>
       <c r="E854" t="s">
-        <v>20</v>
+        <v>1283</v>
       </c>
       <c r="F854" t="s">
-        <v>1176</v>
+        <v>1284</v>
       </c>
       <c r="G854" t="s">
-        <v>1177</v>
+        <v>1285</v>
       </c>
       <c r="H854">
         <v>2021</v>
       </c>
       <c r="I854" t="s">
         <v>23</v>
       </c>
       <c r="J854" t="s">
-        <v>1183</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="855" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B855" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C855" t="s">
-        <v>1174</v>
+        <v>1281</v>
       </c>
       <c r="D855" t="s">
-        <v>1175</v>
+        <v>1282</v>
       </c>
       <c r="E855" t="s">
-        <v>20</v>
+        <v>1283</v>
       </c>
       <c r="F855" t="s">
-        <v>1176</v>
+        <v>1284</v>
       </c>
       <c r="G855" t="s">
-        <v>1177</v>
+        <v>1285</v>
       </c>
       <c r="H855">
         <v>2022</v>
       </c>
       <c r="I855" t="s">
         <v>23</v>
       </c>
       <c r="J855" t="s">
-        <v>1184</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="856" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B856" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="C856" t="s">
-        <v>1185</v>
+        <v>1293</v>
       </c>
       <c r="D856" t="s">
-        <v>1186</v>
+        <v>1294</v>
       </c>
       <c r="E856" t="s">
-        <v>20</v>
+        <v>1295</v>
       </c>
       <c r="F856" t="s">
-        <v>1187</v>
+        <v>1296</v>
       </c>
       <c r="G856" t="s">
-        <v>1188</v>
+        <v>1297</v>
       </c>
       <c r="H856">
         <v>2015</v>
       </c>
       <c r="I856" t="s">
         <v>23</v>
       </c>
       <c r="J856" t="s">
-        <v>1189</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="857" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B857" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="C857" t="s">
-        <v>1185</v>
+        <v>1293</v>
       </c>
       <c r="D857" t="s">
-        <v>1186</v>
+        <v>1294</v>
       </c>
       <c r="E857" t="s">
-        <v>20</v>
+        <v>1295</v>
       </c>
       <c r="F857" t="s">
-        <v>1187</v>
+        <v>1296</v>
       </c>
       <c r="G857" t="s">
-        <v>1188</v>
+        <v>1297</v>
       </c>
       <c r="H857">
         <v>2016</v>
       </c>
       <c r="I857" t="s">
         <v>23</v>
       </c>
       <c r="J857" t="s">
-        <v>957</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="858" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B858" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="C858" t="s">
-        <v>1185</v>
+        <v>1293</v>
       </c>
       <c r="D858" t="s">
-        <v>1186</v>
+        <v>1294</v>
       </c>
       <c r="E858" t="s">
-        <v>20</v>
+        <v>1295</v>
       </c>
       <c r="F858" t="s">
-        <v>1187</v>
+        <v>1296</v>
       </c>
       <c r="G858" t="s">
-        <v>1188</v>
+        <v>1297</v>
       </c>
       <c r="H858">
         <v>2017</v>
       </c>
       <c r="I858" t="s">
         <v>23</v>
       </c>
       <c r="J858" t="s">
-        <v>1190</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="859" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A859" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B859" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="C859" t="s">
-        <v>1185</v>
+        <v>1293</v>
       </c>
       <c r="D859" t="s">
-        <v>1186</v>
+        <v>1294</v>
       </c>
       <c r="E859" t="s">
-        <v>20</v>
+        <v>1295</v>
       </c>
       <c r="F859" t="s">
-        <v>1187</v>
+        <v>1296</v>
       </c>
       <c r="G859" t="s">
-        <v>1188</v>
+        <v>1297</v>
       </c>
       <c r="H859">
         <v>2018</v>
       </c>
       <c r="I859" t="s">
         <v>23</v>
       </c>
       <c r="J859" t="s">
-        <v>1191</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="860" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A860" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B860" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="C860" t="s">
-        <v>1185</v>
+        <v>1293</v>
       </c>
       <c r="D860" t="s">
-        <v>1186</v>
+        <v>1294</v>
       </c>
       <c r="E860" t="s">
-        <v>20</v>
+        <v>1295</v>
       </c>
       <c r="F860" t="s">
-        <v>1187</v>
+        <v>1296</v>
       </c>
       <c r="G860" t="s">
-        <v>1188</v>
+        <v>1297</v>
       </c>
       <c r="H860">
         <v>2019</v>
       </c>
       <c r="I860" t="s">
         <v>23</v>
       </c>
       <c r="J860" t="s">
-        <v>1192</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="861" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A861" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B861" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="C861" t="s">
-        <v>1185</v>
+        <v>1293</v>
       </c>
       <c r="D861" t="s">
-        <v>1186</v>
+        <v>1294</v>
       </c>
       <c r="E861" t="s">
-        <v>20</v>
+        <v>1295</v>
       </c>
       <c r="F861" t="s">
-        <v>1187</v>
+        <v>1296</v>
       </c>
       <c r="G861" t="s">
-        <v>1188</v>
+        <v>1297</v>
       </c>
       <c r="H861">
         <v>2020</v>
       </c>
       <c r="I861" t="s">
         <v>23</v>
       </c>
       <c r="J861" t="s">
-        <v>957</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="862" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A862" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B862" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="C862" t="s">
-        <v>1185</v>
+        <v>1293</v>
       </c>
       <c r="D862" t="s">
-        <v>1186</v>
+        <v>1294</v>
       </c>
       <c r="E862" t="s">
-        <v>20</v>
+        <v>1295</v>
       </c>
       <c r="F862" t="s">
-        <v>1187</v>
+        <v>1296</v>
       </c>
       <c r="G862" t="s">
-        <v>1188</v>
+        <v>1297</v>
       </c>
       <c r="H862">
         <v>2021</v>
       </c>
       <c r="I862" t="s">
         <v>23</v>
       </c>
       <c r="J862" t="s">
-        <v>1193</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="863" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A863" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B863" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="C863" t="s">
-        <v>1185</v>
+        <v>1293</v>
       </c>
       <c r="D863" t="s">
-        <v>1186</v>
+        <v>1294</v>
       </c>
       <c r="E863" t="s">
-        <v>20</v>
+        <v>1295</v>
       </c>
       <c r="F863" t="s">
-        <v>1187</v>
+        <v>1296</v>
       </c>
       <c r="G863" t="s">
-        <v>1188</v>
+        <v>1297</v>
       </c>
       <c r="H863">
         <v>2022</v>
       </c>
       <c r="I863" t="s">
         <v>23</v>
       </c>
       <c r="J863" t="s">
-        <v>1194</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="864" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A864" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B864" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C864" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D864" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E864" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F864" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G864" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H864">
         <v>2015</v>
       </c>
       <c r="I864" t="s">
         <v>23</v>
       </c>
       <c r="J864" t="s">
-        <v>1199</v>
+        <v>1309</v>
       </c>
       <c r="K864" t="s">
         <v>55</v>
       </c>
       <c r="L864" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="865" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A865" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B865" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C865" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D865" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E865" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F865" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G865" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H865">
         <v>2016</v>
       </c>
       <c r="I865" t="s">
         <v>23</v>
       </c>
       <c r="J865" t="s">
-        <v>1200</v>
+        <v>1310</v>
       </c>
       <c r="K865" t="s">
         <v>55</v>
       </c>
       <c r="L865" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="866" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A866" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B866" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C866" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D866" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E866" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F866" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G866" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H866">
         <v>2017</v>
       </c>
       <c r="I866" t="s">
         <v>23</v>
       </c>
       <c r="J866" t="s">
-        <v>1201</v>
+        <v>1311</v>
       </c>
       <c r="K866" t="s">
         <v>55</v>
       </c>
       <c r="L866" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="867" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A867" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B867" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C867" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D867" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E867" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F867" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G867" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H867">
         <v>2018</v>
       </c>
       <c r="I867" t="s">
         <v>23</v>
       </c>
       <c r="J867" t="s">
-        <v>507</v>
+        <v>536</v>
       </c>
       <c r="K867" t="s">
         <v>55</v>
       </c>
       <c r="L867" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="868" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A868" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B868" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C868" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D868" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E868" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F868" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G868" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H868">
         <v>2019</v>
       </c>
       <c r="I868" t="s">
         <v>23</v>
       </c>
       <c r="J868" t="s">
-        <v>1202</v>
+        <v>1312</v>
       </c>
       <c r="K868" t="s">
         <v>55</v>
       </c>
       <c r="L868" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="869" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A869" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B869" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C869" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D869" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E869" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F869" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G869" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H869">
         <v>2020</v>
       </c>
       <c r="I869" t="s">
         <v>23</v>
       </c>
       <c r="J869" t="s">
-        <v>1203</v>
+        <v>1313</v>
       </c>
       <c r="K869" t="s">
         <v>55</v>
       </c>
       <c r="L869" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="870" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A870" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B870" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C870" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D870" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E870" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F870" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G870" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H870">
         <v>2021</v>
       </c>
       <c r="I870" t="s">
         <v>23</v>
       </c>
       <c r="J870" t="s">
-        <v>1204</v>
+        <v>1314</v>
       </c>
       <c r="K870" t="s">
         <v>55</v>
       </c>
       <c r="L870" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
     </row>
     <row r="871" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A871" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B871" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C871" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D871" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E871" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F871" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G871" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H871">
         <v>2017</v>
       </c>
       <c r="I871" t="s">
         <v>23</v>
       </c>
       <c r="J871" t="s">
-        <v>476</v>
+        <v>503</v>
       </c>
       <c r="K871" t="s">
         <v>55</v>
       </c>
       <c r="L871" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="872" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A872" t="s">
-        <v>670</v>
+        <v>721</v>
       </c>
       <c r="B872" t="s">
-        <v>1195</v>
+        <v>1304</v>
       </c>
       <c r="C872" t="s">
-        <v>1196</v>
+        <v>1305</v>
       </c>
       <c r="D872" t="s">
-        <v>1197</v>
+        <v>1306</v>
       </c>
       <c r="E872" t="s">
-        <v>20</v>
+        <v>1307</v>
       </c>
       <c r="F872" t="s">
-        <v>1198</v>
+        <v>1308</v>
       </c>
       <c r="G872" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H872">
         <v>2017</v>
       </c>
       <c r="I872" t="s">
         <v>23</v>
       </c>
       <c r="J872" t="s">
-        <v>1173</v>
+        <v>1280</v>
       </c>
       <c r="K872" t="s">
         <v>55</v>
       </c>
       <c r="L872" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">