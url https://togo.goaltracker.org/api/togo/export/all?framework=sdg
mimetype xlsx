--- v1 (2026-06-16)
+++ v2 (2026-08-23)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="all" state="visible" r:id="rId4"/>
+    <sheet sheetId="1" name="indicators" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8761" uniqueCount="1315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13081" uniqueCount="1315">
   <si>
     <t>Goal</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Indicator Definition</t>
   </si>
   <si>
     <t>Method of Computation</t>
   </si>
   <si>
     <t>Data Sources</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
@@ -91,50 +91,53 @@
   <si>
     <t>Indice de l'extrême pauvreté, par localisation géographique</t>
   </si>
   <si>
     <t>L'indicateur « proportion de la population en dessous du seuil de pauvreté international » est défini comme le pourcentage de la population vivant avec moins de 2,15 dollars par jour aux prix internationaux de 2017.</t>
   </si>
   <si>
     <t>Pour mesurer la pauvreté d'un pays à l'autre de manière cohérente, les mesures internationales de la Banque mondiale appliquent une norme commune, ancrée sur ce que la « pauvreté » signifie dans les pays les plus pauvres du monde. Le seuil initial « 1 dollar par jour » était basé sur une compilation de seuils nationaux pour seulement 22 pays en développement, principalement à partir d'études universitaires des années 1980 (Ravallion, et al., 1991). Même si c'était le mieux que l'on puisse faire à l'époque, l'échantillon n'était guère représentatif des pays en développement, même dans les années 80. Depuis lors, des seuils de pauvreté nationaux ont été établis pour de nombreux autres pays. Sur la base d'une compilation de seuils nationaux pour 75 pays en développement, Ravallion, Chen et Sangraula (RCS) (2009) ont proposé un nouveau seuil international de pauvreté de 1,25 dollar par jour. Il s'agit du seuil de pauvreté moyen pour les 15 pays les plus pauvres de leur ensemble de données.</t>
   </si>
   <si>
     <t>Enquête QUIBB 2015, Rapport EHCVM TOGO 2018-2019, INSEED</t>
   </si>
   <si>
     <t>Pourcentage</t>
   </si>
   <si>
     <t>28.7</t>
   </si>
   <si>
     <t>Localisation géographique</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>23.1</t>
   </si>
   <si>
     <t>39.7</t>
   </si>
   <si>
     <t>Rural</t>
   </si>
   <si>
     <t>35.6</t>
   </si>
   <si>
     <t>5.0</t>
   </si>
   <si>
     <t>Urbain</t>
   </si>
   <si>
     <t>12.9</t>
   </si>
   <si>
     <t>Autre urbain</t>
   </si>
   <si>
     <t>11.3</t>
@@ -1130,53 +1133,50 @@
     <t>Millions USD</t>
   </si>
   <si>
     <t>88.5</t>
   </si>
   <si>
     <t>33.7</t>
   </si>
   <si>
     <t>31.5</t>
   </si>
   <si>
     <t>61.9</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2.C</t>
   </si>
   <si>
     <t>2.c.1</t>
   </si>
   <si>
     <t>Indicateur d’anomalies des prix alimentaires</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>-0.26</t>
   </si>
   <si>
     <t>-0.17</t>
   </si>
   <si>
     <t>-0.35</t>
   </si>
   <si>
     <t>0.43</t>
   </si>
   <si>
     <t>0.99</t>
   </si>
   <si>
     <t>3.1.1</t>
   </si>
   <si>
     <t>Taux de mortalité maternelle</t>
   </si>
   <si>
     <t>Le taux de mortalité maternelle (TMM) est défini comme le nombre de décès maternels au cours d'une période donnée pour 100 000 naissances vivantes au cours de la même période. Il représente le risque de décès maternel par rapport au nombre de naissances vivantes et saisit essentiellement le risque de décès au cours d'une seule grossesse (représenté par une seule naissance vivante).</t>
   </si>
@@ -4397,30663 +4397,43623 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>2015</v>
       </c>
       <c r="I2" t="s">
         <v>23</v>
       </c>
       <c r="J2" t="s">
         <v>24</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
         <v>2018</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M3" t="s">
+        <v>27</v>
+      </c>
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>27</v>
+      </c>
+      <c r="P3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>2015</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
+        <v>27</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
+        <v>27</v>
+      </c>
+      <c r="P4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2018</v>
       </c>
       <c r="I5" t="s">
         <v>23</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2018</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
+        <v>27</v>
+      </c>
+      <c r="P6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2015</v>
       </c>
       <c r="I7" t="s">
         <v>23</v>
       </c>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+      <c r="M7" t="s">
+        <v>27</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
+        <v>27</v>
+      </c>
+      <c r="P7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2018</v>
       </c>
       <c r="I8" t="s">
         <v>23</v>
       </c>
       <c r="J8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+      <c r="M8" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>27</v>
+      </c>
+      <c r="P8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2015</v>
       </c>
       <c r="I9" t="s">
         <v>23</v>
       </c>
       <c r="J9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K9" t="s">
         <v>25</v>
       </c>
       <c r="L9" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2018</v>
       </c>
       <c r="I10" t="s">
         <v>23</v>
       </c>
       <c r="J10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M10" t="s">
+        <v>27</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>27</v>
+      </c>
+      <c r="P10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2018</v>
       </c>
       <c r="I11" t="s">
         <v>23</v>
       </c>
       <c r="J11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L11" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="M11" t="s">
+        <v>27</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>27</v>
+      </c>
+      <c r="P11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
         <v>17</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2018</v>
       </c>
       <c r="I12" t="s">
         <v>23</v>
       </c>
       <c r="J12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L12" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="M12" t="s">
+        <v>27</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>27</v>
+      </c>
+      <c r="P12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>2018</v>
       </c>
       <c r="I13" t="s">
         <v>23</v>
       </c>
       <c r="J13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="M13" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2018</v>
       </c>
       <c r="I14" t="s">
         <v>23</v>
       </c>
       <c r="J14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L14" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="M14" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>27</v>
+      </c>
+      <c r="P14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2018</v>
       </c>
       <c r="I15" t="s">
         <v>23</v>
       </c>
       <c r="J15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L15" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="M15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>27</v>
+      </c>
+      <c r="P15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2018</v>
       </c>
       <c r="I16" t="s">
         <v>23</v>
       </c>
       <c r="J16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L16" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+      <c r="M16" t="s">
+        <v>27</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>27</v>
+      </c>
+      <c r="P16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2018</v>
       </c>
       <c r="I17" t="s">
         <v>23</v>
       </c>
       <c r="J17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L17" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="M17" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>27</v>
+      </c>
+      <c r="P17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" t="s">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2018</v>
       </c>
       <c r="I18" t="s">
         <v>23</v>
       </c>
       <c r="J18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L18" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="M18" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>27</v>
+      </c>
+      <c r="P18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>17</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>2018</v>
       </c>
       <c r="I19" t="s">
         <v>23</v>
       </c>
       <c r="J19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L19" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="M19" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>27</v>
+      </c>
+      <c r="P19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20" t="s">
         <v>17</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>2018</v>
       </c>
       <c r="I20" t="s">
         <v>23</v>
       </c>
       <c r="J20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L20" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+      <c r="M20" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>17</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2018</v>
       </c>
       <c r="I21" t="s">
         <v>23</v>
       </c>
       <c r="J21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L21" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+      <c r="M21" t="s">
+        <v>27</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>27</v>
+      </c>
+      <c r="P21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>16</v>
       </c>
       <c r="B22" t="s">
         <v>17</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2018</v>
       </c>
       <c r="I22" t="s">
         <v>23</v>
       </c>
       <c r="J22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L22" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+      <c r="M22" t="s">
+        <v>27</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>27</v>
+      </c>
+      <c r="P22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>17</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2018</v>
       </c>
       <c r="I23" t="s">
         <v>23</v>
       </c>
       <c r="J23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L23" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M23" t="s">
+        <v>27</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
+        <v>27</v>
+      </c>
+      <c r="P23" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>16</v>
       </c>
       <c r="B24" t="s">
         <v>17</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2018</v>
       </c>
       <c r="I24" t="s">
         <v>23</v>
       </c>
       <c r="J24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L24" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+      <c r="M24" t="s">
+        <v>27</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
+        <v>27</v>
+      </c>
+      <c r="P24" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>16</v>
       </c>
       <c r="B25" t="s">
         <v>17</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2018</v>
       </c>
       <c r="I25" t="s">
         <v>23</v>
       </c>
       <c r="J25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L25" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+      <c r="M25" t="s">
+        <v>27</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>27</v>
+      </c>
+      <c r="P25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>17</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2018</v>
       </c>
       <c r="I26" t="s">
         <v>23</v>
       </c>
       <c r="J26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L26" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="M26" t="s">
+        <v>27</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
+        <v>27</v>
+      </c>
+      <c r="P26" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>17</v>
       </c>
       <c r="C27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2018</v>
       </c>
       <c r="I27" t="s">
         <v>23</v>
       </c>
       <c r="J27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L27" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+      <c r="M27" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>27</v>
+      </c>
+      <c r="P27" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>17</v>
       </c>
       <c r="C28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2018</v>
       </c>
       <c r="I28" t="s">
         <v>23</v>
       </c>
       <c r="J28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L28" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+      <c r="M28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
         <v>17</v>
       </c>
       <c r="C29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2018</v>
       </c>
       <c r="I29" t="s">
         <v>23</v>
       </c>
       <c r="J29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L29" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+      <c r="M29" t="s">
+        <v>27</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>27</v>
+      </c>
+      <c r="P29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
         <v>17</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2018</v>
       </c>
       <c r="I30" t="s">
         <v>23</v>
       </c>
       <c r="J30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L30" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="M30" t="s">
+        <v>27</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>27</v>
+      </c>
+      <c r="P30" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>16</v>
       </c>
       <c r="B31" t="s">
         <v>17</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2018</v>
       </c>
       <c r="I31" t="s">
         <v>23</v>
       </c>
       <c r="J31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L31" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+      <c r="M31" t="s">
+        <v>27</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>27</v>
+      </c>
+      <c r="P31" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>17</v>
       </c>
       <c r="C32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2018</v>
       </c>
       <c r="I32" t="s">
         <v>23</v>
       </c>
       <c r="J32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L32" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+        <v>100</v>
+      </c>
+      <c r="M32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
+        <v>27</v>
+      </c>
+      <c r="P32" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
         <v>17</v>
       </c>
       <c r="C33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2018</v>
       </c>
       <c r="I33" t="s">
         <v>23</v>
       </c>
       <c r="J33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L33" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+        <v>102</v>
+      </c>
+      <c r="M33" t="s">
+        <v>27</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>27</v>
+      </c>
+      <c r="P33" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>17</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2018</v>
       </c>
       <c r="I34" t="s">
         <v>23</v>
       </c>
       <c r="J34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L34" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+        <v>104</v>
+      </c>
+      <c r="M34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>27</v>
+      </c>
+      <c r="P34" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>17</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2018</v>
       </c>
       <c r="I35" t="s">
         <v>23</v>
       </c>
       <c r="J35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L35" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+      <c r="M35" t="s">
+        <v>27</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
+        <v>27</v>
+      </c>
+      <c r="P35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D36" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H36">
         <v>2015</v>
       </c>
       <c r="I36" t="s">
         <v>23</v>
       </c>
       <c r="J36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M36" t="s">
+        <v>27</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>27</v>
+      </c>
+      <c r="P36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G37" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H37">
         <v>2017</v>
       </c>
       <c r="I37" t="s">
         <v>23</v>
       </c>
       <c r="J37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M37" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>27</v>
+      </c>
+      <c r="P37" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>16</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H38">
         <v>2018</v>
       </c>
       <c r="I38" t="s">
         <v>23</v>
       </c>
       <c r="J38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K38" t="s">
         <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M38" t="s">
+        <v>27</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>27</v>
+      </c>
+      <c r="P38" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>16</v>
       </c>
       <c r="B39" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H39">
         <v>2019</v>
       </c>
       <c r="I39" t="s">
         <v>23</v>
       </c>
       <c r="J39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K39" t="s">
         <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M39" t="s">
+        <v>27</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>27</v>
+      </c>
+      <c r="P39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>16</v>
       </c>
       <c r="B40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H40">
         <v>2020</v>
       </c>
       <c r="I40" t="s">
         <v>23</v>
       </c>
       <c r="J40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K40" t="s">
         <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M40" t="s">
+        <v>27</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>27</v>
+      </c>
+      <c r="P40" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>16</v>
       </c>
       <c r="B41" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E41" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41" t="s">
         <v>23</v>
       </c>
       <c r="J41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K41" t="s">
         <v>25</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>27</v>
+      </c>
+      <c r="P41" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>16</v>
       </c>
       <c r="B42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H42">
         <v>2022</v>
       </c>
       <c r="I42" t="s">
         <v>23</v>
       </c>
       <c r="J42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K42" t="s">
         <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M42" t="s">
+        <v>27</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>27</v>
+      </c>
+      <c r="P42" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>16</v>
       </c>
       <c r="B43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F43" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G43" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H43">
         <v>2015</v>
       </c>
       <c r="I43" t="s">
         <v>23</v>
       </c>
       <c r="J43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K43" t="s">
         <v>25</v>
       </c>
       <c r="L43" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M43" t="s">
+        <v>27</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>27</v>
+      </c>
+      <c r="P43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>16</v>
       </c>
       <c r="B44" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G44" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H44">
         <v>2017</v>
       </c>
       <c r="I44" t="s">
         <v>23</v>
       </c>
       <c r="J44" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K44" t="s">
         <v>25</v>
       </c>
       <c r="L44" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M44" t="s">
+        <v>27</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>27</v>
+      </c>
+      <c r="P44" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>16</v>
       </c>
       <c r="B45" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H45">
         <v>2018</v>
       </c>
       <c r="I45" t="s">
         <v>23</v>
       </c>
       <c r="J45" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K45" t="s">
         <v>25</v>
       </c>
       <c r="L45" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M45" t="s">
+        <v>27</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>27</v>
+      </c>
+      <c r="P45" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C46" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D46" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E46" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F46" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G46" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H46">
         <v>2019</v>
       </c>
       <c r="I46" t="s">
         <v>23</v>
       </c>
       <c r="J46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K46" t="s">
         <v>25</v>
       </c>
       <c r="L46" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M46" t="s">
+        <v>27</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>27</v>
+      </c>
+      <c r="P46" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>16</v>
       </c>
       <c r="B47" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C47" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D47" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E47" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F47" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G47" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H47">
         <v>2020</v>
       </c>
       <c r="I47" t="s">
         <v>23</v>
       </c>
       <c r="J47" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K47" t="s">
         <v>25</v>
       </c>
       <c r="L47" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M47" t="s">
+        <v>27</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>27</v>
+      </c>
+      <c r="P47" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C48" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D48" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E48" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F48" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G48" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H48">
         <v>2017</v>
       </c>
       <c r="I48" t="s">
         <v>23</v>
       </c>
       <c r="J48" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K48" t="s">
         <v>25</v>
       </c>
       <c r="L48" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M48" t="s">
+        <v>27</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
+        <v>27</v>
+      </c>
+      <c r="P48" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C49" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D49" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E49" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F49" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G49" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H49">
         <v>2018</v>
       </c>
       <c r="I49" t="s">
         <v>23</v>
       </c>
       <c r="J49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="K49" t="s">
         <v>25</v>
       </c>
       <c r="L49" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M49" t="s">
+        <v>27</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>27</v>
+      </c>
+      <c r="P49" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>16</v>
       </c>
       <c r="B50" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C50" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D50" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E50" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F50" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G50" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H50">
         <v>2019</v>
       </c>
       <c r="I50" t="s">
         <v>23</v>
       </c>
       <c r="J50" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="K50" t="s">
         <v>25</v>
       </c>
       <c r="L50" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M50" t="s">
+        <v>27</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
+        <v>27</v>
+      </c>
+      <c r="P50" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>16</v>
       </c>
       <c r="B51" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F51" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H51">
         <v>2020</v>
       </c>
       <c r="I51" t="s">
         <v>23</v>
       </c>
       <c r="J51" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="K51" t="s">
         <v>25</v>
       </c>
       <c r="L51" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M51" t="s">
+        <v>27</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>27</v>
+      </c>
+      <c r="P51" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>16</v>
       </c>
       <c r="B52" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C52" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D52" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E52" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F52" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G52" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H52">
         <v>2015</v>
       </c>
       <c r="I52" t="s">
         <v>23</v>
       </c>
       <c r="J52" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="K52" t="s">
         <v>25</v>
       </c>
       <c r="L52" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+      <c r="M52" t="s">
+        <v>27</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>27</v>
+      </c>
+      <c r="P52" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>16</v>
       </c>
       <c r="B53" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C53" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D53" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E53" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F53" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G53" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H53">
         <v>2018</v>
       </c>
       <c r="I53" t="s">
         <v>23</v>
       </c>
       <c r="J53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K53" t="s">
         <v>25</v>
       </c>
       <c r="L53" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+      <c r="M53" t="s">
+        <v>27</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>27</v>
+      </c>
+      <c r="P53" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C54" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D54" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E54" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F54" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G54" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H54">
         <v>2019</v>
       </c>
       <c r="I54" t="s">
         <v>23</v>
       </c>
       <c r="J54" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K54" t="s">
         <v>25</v>
       </c>
       <c r="L54" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+      <c r="M54" t="s">
+        <v>27</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>27</v>
+      </c>
+      <c r="P54" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>16</v>
       </c>
       <c r="B55" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C55" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D55" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E55" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F55" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G55" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H55">
         <v>2020</v>
       </c>
       <c r="I55" t="s">
         <v>23</v>
       </c>
       <c r="J55" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+      <c r="M55" t="s">
+        <v>27</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>27</v>
+      </c>
+      <c r="P55" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>16</v>
       </c>
       <c r="B56" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C56" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D56" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E56" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F56" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G56" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H56">
         <v>2015</v>
       </c>
       <c r="I56" t="s">
         <v>23</v>
       </c>
       <c r="J56" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M56" t="s">
+        <v>27</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>27</v>
+      </c>
+      <c r="P56" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>16</v>
       </c>
       <c r="B57" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C57" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D57" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E57" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F57" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G57" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H57">
         <v>2017</v>
       </c>
       <c r="I57" t="s">
         <v>23</v>
       </c>
       <c r="J57" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K57" t="s">
         <v>25</v>
       </c>
       <c r="L57" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M57" t="s">
+        <v>27</v>
+      </c>
+      <c r="N57" t="s">
+        <v>27</v>
+      </c>
+      <c r="O57" t="s">
+        <v>27</v>
+      </c>
+      <c r="P57" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>16</v>
       </c>
       <c r="B58" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C58" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D58" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E58" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F58" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G58" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H58">
         <v>2018</v>
       </c>
       <c r="I58" t="s">
         <v>23</v>
       </c>
       <c r="J58" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K58" t="s">
         <v>25</v>
       </c>
       <c r="L58" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M58" t="s">
+        <v>27</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>27</v>
+      </c>
+      <c r="P58" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>16</v>
       </c>
       <c r="B59" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C59" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D59" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E59" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F59" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G59" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H59">
         <v>2019</v>
       </c>
       <c r="I59" t="s">
         <v>23</v>
       </c>
       <c r="J59" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K59" t="s">
         <v>25</v>
       </c>
       <c r="L59" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M59" t="s">
+        <v>27</v>
+      </c>
+      <c r="N59" t="s">
+        <v>27</v>
+      </c>
+      <c r="O59" t="s">
+        <v>27</v>
+      </c>
+      <c r="P59" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>16</v>
       </c>
       <c r="B60" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C60" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D60" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E60" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F60" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G60" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H60">
         <v>2020</v>
       </c>
       <c r="I60" t="s">
         <v>23</v>
       </c>
       <c r="J60" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K60" t="s">
         <v>25</v>
       </c>
       <c r="L60" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M60" t="s">
+        <v>27</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>27</v>
+      </c>
+      <c r="P60" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>16</v>
       </c>
       <c r="B61" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C61" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D61" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E61" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F61" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2017</v>
       </c>
       <c r="I61" t="s">
         <v>23</v>
       </c>
       <c r="J61" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K61" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L61" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="M61" t="s">
+        <v>27</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>27</v>
+      </c>
+      <c r="P61" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>16</v>
       </c>
       <c r="B62" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C62" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D62" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E62" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F62" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>2018</v>
       </c>
       <c r="I62" t="s">
         <v>23</v>
       </c>
       <c r="J62" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K62" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L62" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="M62" t="s">
+        <v>27</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>27</v>
+      </c>
+      <c r="P62" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>16</v>
       </c>
       <c r="B63" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C63" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D63" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E63" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F63" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>2019</v>
       </c>
       <c r="I63" t="s">
         <v>23</v>
       </c>
       <c r="J63" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K63" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L63" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="M63" t="s">
+        <v>27</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>27</v>
+      </c>
+      <c r="P63" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>16</v>
       </c>
       <c r="B64" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C64" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D64" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E64" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F64" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
         <v>2020</v>
       </c>
       <c r="I64" t="s">
         <v>23</v>
       </c>
       <c r="J64" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K64" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L64" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="M64" t="s">
+        <v>27</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
+        <v>27</v>
+      </c>
+      <c r="P64" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>16</v>
       </c>
       <c r="B65" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C65" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D65" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E65" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F65" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
         <v>2017</v>
       </c>
       <c r="I65" t="s">
         <v>23</v>
       </c>
       <c r="J65" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K65" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L65" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="M65" t="s">
+        <v>27</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
+        <v>27</v>
+      </c>
+      <c r="P65" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>16</v>
       </c>
       <c r="B66" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C66" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D66" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E66" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F66" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>2018</v>
       </c>
       <c r="I66" t="s">
         <v>23</v>
       </c>
       <c r="J66" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K66" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L66" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="M66" t="s">
+        <v>27</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
+        <v>27</v>
+      </c>
+      <c r="P66" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>16</v>
       </c>
       <c r="B67" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C67" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D67" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E67" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F67" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>2019</v>
       </c>
       <c r="I67" t="s">
         <v>23</v>
       </c>
       <c r="J67" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K67" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L67" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="M67" t="s">
+        <v>27</v>
+      </c>
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
+        <v>27</v>
+      </c>
+      <c r="P67" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>16</v>
       </c>
       <c r="B68" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C68" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D68" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E68" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F68" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>2020</v>
       </c>
       <c r="I68" t="s">
         <v>23</v>
       </c>
       <c r="J68" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K68" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L68" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="M68" t="s">
+        <v>27</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>27</v>
+      </c>
+      <c r="P68" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>16</v>
       </c>
       <c r="B69" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C69" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D69" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E69" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F69" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2017</v>
       </c>
       <c r="I69" t="s">
         <v>23</v>
       </c>
       <c r="J69" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K69" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L69" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="M69" t="s">
+        <v>27</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>27</v>
+      </c>
+      <c r="P69" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>16</v>
       </c>
       <c r="B70" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C70" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D70" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E70" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F70" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
         <v>2018</v>
       </c>
       <c r="I70" t="s">
         <v>23</v>
       </c>
       <c r="J70" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K70" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L70" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="M70" t="s">
+        <v>27</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>27</v>
+      </c>
+      <c r="P70" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>16</v>
       </c>
       <c r="B71" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C71" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D71" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E71" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F71" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>2019</v>
       </c>
       <c r="I71" t="s">
         <v>23</v>
       </c>
       <c r="J71" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K71" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L71" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="M71" t="s">
+        <v>27</v>
+      </c>
+      <c r="N71" t="s">
+        <v>27</v>
+      </c>
+      <c r="O71" t="s">
+        <v>27</v>
+      </c>
+      <c r="P71" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>16</v>
       </c>
       <c r="B72" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C72" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D72" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E72" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F72" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2020</v>
       </c>
       <c r="I72" t="s">
         <v>23</v>
       </c>
       <c r="J72" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K72" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L72" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:12" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="M72" t="s">
+        <v>27</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
+        <v>27</v>
+      </c>
+      <c r="P72" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>16</v>
       </c>
       <c r="B73" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C73" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D73" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E73" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F73" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2017</v>
       </c>
       <c r="I73" t="s">
         <v>23</v>
       </c>
       <c r="J73" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="K73" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L73" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="M73" t="s">
+        <v>27</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
+        <v>27</v>
+      </c>
+      <c r="P73" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>16</v>
       </c>
       <c r="B74" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C74" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D74" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E74" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F74" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2018</v>
       </c>
       <c r="I74" t="s">
         <v>23</v>
       </c>
       <c r="J74" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K74" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L74" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:12" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="M74" t="s">
+        <v>27</v>
+      </c>
+      <c r="N74" t="s">
+        <v>27</v>
+      </c>
+      <c r="O74" t="s">
+        <v>27</v>
+      </c>
+      <c r="P74" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>16</v>
       </c>
       <c r="B75" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C75" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D75" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E75" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F75" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2019</v>
       </c>
       <c r="I75" t="s">
         <v>23</v>
       </c>
       <c r="J75" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K75" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L75" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="M75" t="s">
+        <v>27</v>
+      </c>
+      <c r="N75" t="s">
+        <v>27</v>
+      </c>
+      <c r="O75" t="s">
+        <v>27</v>
+      </c>
+      <c r="P75" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>16</v>
       </c>
       <c r="B76" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C76" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D76" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E76" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F76" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
         <v>2020</v>
       </c>
       <c r="I76" t="s">
         <v>23</v>
       </c>
       <c r="J76" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K76" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L76" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:12" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="M76" t="s">
+        <v>27</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
+        <v>27</v>
+      </c>
+      <c r="P76" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>16</v>
       </c>
       <c r="B77" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C77" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D77" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E77" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F77" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
         <v>2017</v>
       </c>
       <c r="I77" t="s">
         <v>23</v>
       </c>
       <c r="J77" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K77" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L77" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="M77" t="s">
+        <v>27</v>
+      </c>
+      <c r="N77" t="s">
+        <v>27</v>
+      </c>
+      <c r="O77" t="s">
+        <v>27</v>
+      </c>
+      <c r="P77" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>16</v>
       </c>
       <c r="B78" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C78" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D78" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E78" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F78" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
         <v>2018</v>
       </c>
       <c r="I78" t="s">
         <v>23</v>
       </c>
       <c r="J78" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="K78" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L78" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="M78" t="s">
+        <v>27</v>
+      </c>
+      <c r="N78" t="s">
+        <v>27</v>
+      </c>
+      <c r="O78" t="s">
+        <v>27</v>
+      </c>
+      <c r="P78" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>16</v>
       </c>
       <c r="B79" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C79" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D79" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E79" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F79" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
         <v>2019</v>
       </c>
       <c r="I79" t="s">
         <v>23</v>
       </c>
       <c r="J79" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="K79" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L79" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:12" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="M79" t="s">
+        <v>27</v>
+      </c>
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
+        <v>27</v>
+      </c>
+      <c r="P79" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>16</v>
       </c>
       <c r="B80" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C80" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D80" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E80" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F80" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>2020</v>
       </c>
       <c r="I80" t="s">
         <v>23</v>
       </c>
       <c r="J80" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="K80" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L80" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="M80" t="s">
+        <v>27</v>
+      </c>
+      <c r="N80" t="s">
+        <v>27</v>
+      </c>
+      <c r="O80" t="s">
+        <v>27</v>
+      </c>
+      <c r="P80" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>16</v>
       </c>
       <c r="B81" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C81" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D81" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E81" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F81" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
         <v>2015</v>
       </c>
       <c r="I81" t="s">
         <v>23</v>
       </c>
       <c r="J81" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K81" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L81" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+      <c r="M81" t="s">
+        <v>27</v>
+      </c>
+      <c r="N81" t="s">
+        <v>27</v>
+      </c>
+      <c r="O81" t="s">
+        <v>27</v>
+      </c>
+      <c r="P81" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>16</v>
       </c>
       <c r="B82" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C82" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D82" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E82" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F82" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
         <v>2018</v>
       </c>
       <c r="I82" t="s">
         <v>23</v>
       </c>
       <c r="J82" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K82" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L82" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+      <c r="M82" t="s">
+        <v>27</v>
+      </c>
+      <c r="N82" t="s">
+        <v>27</v>
+      </c>
+      <c r="O82" t="s">
+        <v>27</v>
+      </c>
+      <c r="P82" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>16</v>
       </c>
       <c r="B83" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C83" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D83" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E83" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F83" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>2019</v>
       </c>
       <c r="I83" t="s">
         <v>23</v>
       </c>
       <c r="J83" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K83" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L83" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+      <c r="M83" t="s">
+        <v>27</v>
+      </c>
+      <c r="N83" t="s">
+        <v>27</v>
+      </c>
+      <c r="O83" t="s">
+        <v>27</v>
+      </c>
+      <c r="P83" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>16</v>
       </c>
       <c r="B84" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C84" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D84" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E84" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F84" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2020</v>
       </c>
       <c r="I84" t="s">
         <v>23</v>
       </c>
       <c r="J84" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K84" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L84" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+      <c r="M84" t="s">
+        <v>27</v>
+      </c>
+      <c r="N84" t="s">
+        <v>27</v>
+      </c>
+      <c r="O84" t="s">
+        <v>27</v>
+      </c>
+      <c r="P84" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>16</v>
       </c>
       <c r="B85" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C85" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D85" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E85" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F85" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>2015</v>
       </c>
       <c r="I85" t="s">
         <v>23</v>
       </c>
       <c r="J85" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K85" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L85" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="M85" t="s">
+        <v>27</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
+        <v>27</v>
+      </c>
+      <c r="P85" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>16</v>
       </c>
       <c r="B86" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C86" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D86" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E86" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F86" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>2018</v>
       </c>
       <c r="I86" t="s">
         <v>23</v>
       </c>
       <c r="J86" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K86" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L86" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:12" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="M86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N86" t="s">
+        <v>27</v>
+      </c>
+      <c r="O86" t="s">
+        <v>27</v>
+      </c>
+      <c r="P86" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>16</v>
       </c>
       <c r="B87" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C87" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D87" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E87" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F87" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
         <v>2019</v>
       </c>
       <c r="I87" t="s">
         <v>23</v>
       </c>
       <c r="J87" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K87" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L87" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="M87" t="s">
+        <v>27</v>
+      </c>
+      <c r="N87" t="s">
+        <v>27</v>
+      </c>
+      <c r="O87" t="s">
+        <v>27</v>
+      </c>
+      <c r="P87" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>16</v>
       </c>
       <c r="B88" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C88" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D88" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E88" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F88" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
         <v>2020</v>
       </c>
       <c r="I88" t="s">
         <v>23</v>
       </c>
       <c r="J88" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K88" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L88" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="M88" t="s">
+        <v>27</v>
+      </c>
+      <c r="N88" t="s">
+        <v>27</v>
+      </c>
+      <c r="O88" t="s">
+        <v>27</v>
+      </c>
+      <c r="P88" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>16</v>
       </c>
       <c r="B89" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C89" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D89" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E89" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F89" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>2015</v>
       </c>
       <c r="I89" t="s">
         <v>23</v>
       </c>
       <c r="J89" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K89" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L89" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:12" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="M89" t="s">
+        <v>27</v>
+      </c>
+      <c r="N89" t="s">
+        <v>27</v>
+      </c>
+      <c r="O89" t="s">
+        <v>27</v>
+      </c>
+      <c r="P89" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>16</v>
       </c>
       <c r="B90" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C90" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D90" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E90" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F90" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
         <v>2018</v>
       </c>
       <c r="I90" t="s">
         <v>23</v>
       </c>
       <c r="J90" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="K90" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L90" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="M90" t="s">
+        <v>27</v>
+      </c>
+      <c r="N90" t="s">
+        <v>27</v>
+      </c>
+      <c r="O90" t="s">
+        <v>27</v>
+      </c>
+      <c r="P90" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>16</v>
       </c>
       <c r="B91" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C91" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D91" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E91" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F91" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
         <v>2019</v>
       </c>
       <c r="I91" t="s">
         <v>23</v>
       </c>
       <c r="J91" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="K91" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L91" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="M91" t="s">
+        <v>27</v>
+      </c>
+      <c r="N91" t="s">
+        <v>27</v>
+      </c>
+      <c r="O91" t="s">
+        <v>27</v>
+      </c>
+      <c r="P91" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>16</v>
       </c>
       <c r="B92" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C92" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D92" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E92" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F92" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92">
         <v>2020</v>
       </c>
       <c r="I92" t="s">
         <v>23</v>
       </c>
       <c r="J92" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="K92" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L92" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="M92" t="s">
+        <v>27</v>
+      </c>
+      <c r="N92" t="s">
+        <v>27</v>
+      </c>
+      <c r="O92" t="s">
+        <v>27</v>
+      </c>
+      <c r="P92" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>16</v>
       </c>
       <c r="B93" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C93" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D93" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E93" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F93" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
         <v>2015</v>
       </c>
       <c r="I93" t="s">
         <v>23</v>
       </c>
       <c r="J93" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K93" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L93" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:12" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="M93" t="s">
+        <v>27</v>
+      </c>
+      <c r="N93" t="s">
+        <v>27</v>
+      </c>
+      <c r="O93" t="s">
+        <v>27</v>
+      </c>
+      <c r="P93" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>16</v>
       </c>
       <c r="B94" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C94" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D94" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E94" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F94" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
         <v>2018</v>
       </c>
       <c r="I94" t="s">
         <v>23</v>
       </c>
       <c r="J94" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K94" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L94" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="M94" t="s">
+        <v>27</v>
+      </c>
+      <c r="N94" t="s">
+        <v>27</v>
+      </c>
+      <c r="O94" t="s">
+        <v>27</v>
+      </c>
+      <c r="P94" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>16</v>
       </c>
       <c r="B95" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C95" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D95" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E95" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F95" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
         <v>2019</v>
       </c>
       <c r="I95" t="s">
         <v>23</v>
       </c>
       <c r="J95" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K95" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L95" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="M95" t="s">
+        <v>27</v>
+      </c>
+      <c r="N95" t="s">
+        <v>27</v>
+      </c>
+      <c r="O95" t="s">
+        <v>27</v>
+      </c>
+      <c r="P95" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>16</v>
       </c>
       <c r="B96" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C96" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D96" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E96" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F96" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G96" t="s">
         <v>22</v>
       </c>
       <c r="H96">
         <v>2020</v>
       </c>
       <c r="I96" t="s">
         <v>23</v>
       </c>
       <c r="J96" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K96" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L96" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:12" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="M96" t="s">
+        <v>27</v>
+      </c>
+      <c r="N96" t="s">
+        <v>27</v>
+      </c>
+      <c r="O96" t="s">
+        <v>27</v>
+      </c>
+      <c r="P96" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>16</v>
       </c>
       <c r="B97" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C97" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D97" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E97" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F97" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
         <v>2015</v>
       </c>
       <c r="I97" t="s">
         <v>23</v>
       </c>
       <c r="J97" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K97" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L97" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:12" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+      <c r="M97" t="s">
+        <v>27</v>
+      </c>
+      <c r="N97" t="s">
+        <v>27</v>
+      </c>
+      <c r="O97" t="s">
+        <v>27</v>
+      </c>
+      <c r="P97" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>16</v>
       </c>
       <c r="B98" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C98" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D98" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E98" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F98" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
         <v>2018</v>
       </c>
       <c r="I98" t="s">
         <v>23</v>
       </c>
       <c r="J98" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K98" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L98" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+      <c r="M98" t="s">
+        <v>27</v>
+      </c>
+      <c r="N98" t="s">
+        <v>27</v>
+      </c>
+      <c r="O98" t="s">
+        <v>27</v>
+      </c>
+      <c r="P98" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>16</v>
       </c>
       <c r="B99" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C99" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D99" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E99" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F99" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99">
         <v>2019</v>
       </c>
       <c r="I99" t="s">
         <v>23</v>
       </c>
       <c r="J99" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K99" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L99" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:12" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+      <c r="M99" t="s">
+        <v>27</v>
+      </c>
+      <c r="N99" t="s">
+        <v>27</v>
+      </c>
+      <c r="O99" t="s">
+        <v>27</v>
+      </c>
+      <c r="P99" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>16</v>
       </c>
       <c r="B100" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C100" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D100" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E100" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F100" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
         <v>2020</v>
       </c>
       <c r="I100" t="s">
         <v>23</v>
       </c>
       <c r="J100" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K100" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L100" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:12" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+      <c r="M100" t="s">
+        <v>27</v>
+      </c>
+      <c r="N100" t="s">
+        <v>27</v>
+      </c>
+      <c r="O100" t="s">
+        <v>27</v>
+      </c>
+      <c r="P100" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>16</v>
       </c>
       <c r="B101" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C101" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D101" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E101" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F101" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G101" t="s">
         <v>22</v>
       </c>
       <c r="H101">
         <v>2015</v>
       </c>
       <c r="I101" t="s">
         <v>23</v>
       </c>
       <c r="J101" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="K101" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L101" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:12" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+      <c r="M101" t="s">
+        <v>27</v>
+      </c>
+      <c r="N101" t="s">
+        <v>27</v>
+      </c>
+      <c r="O101" t="s">
+        <v>27</v>
+      </c>
+      <c r="P101" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>16</v>
       </c>
       <c r="B102" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C102" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D102" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E102" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F102" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G102" t="s">
         <v>22</v>
       </c>
       <c r="H102">
         <v>2018</v>
       </c>
       <c r="I102" t="s">
         <v>23</v>
       </c>
       <c r="J102" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K102" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L102" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+      <c r="M102" t="s">
+        <v>27</v>
+      </c>
+      <c r="N102" t="s">
+        <v>27</v>
+      </c>
+      <c r="O102" t="s">
+        <v>27</v>
+      </c>
+      <c r="P102" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>16</v>
       </c>
       <c r="B103" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C103" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D103" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E103" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F103" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>2019</v>
       </c>
       <c r="I103" t="s">
         <v>23</v>
       </c>
       <c r="J103" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K103" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L103" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:12" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+      <c r="M103" t="s">
+        <v>27</v>
+      </c>
+      <c r="N103" t="s">
+        <v>27</v>
+      </c>
+      <c r="O103" t="s">
+        <v>27</v>
+      </c>
+      <c r="P103" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>16</v>
       </c>
       <c r="B104" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C104" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D104" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E104" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F104" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
         <v>2020</v>
       </c>
       <c r="I104" t="s">
         <v>23</v>
       </c>
       <c r="J104" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K104" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L104" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:12" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+      <c r="M104" t="s">
+        <v>27</v>
+      </c>
+      <c r="N104" t="s">
+        <v>27</v>
+      </c>
+      <c r="O104" t="s">
+        <v>27</v>
+      </c>
+      <c r="P104" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>16</v>
       </c>
       <c r="B105" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C105" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D105" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E105" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F105" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G105" t="s">
         <v>22</v>
       </c>
       <c r="H105">
         <v>2015</v>
       </c>
       <c r="I105" t="s">
         <v>23</v>
       </c>
       <c r="J105" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K105" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L105" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:12" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+      <c r="M105" t="s">
+        <v>27</v>
+      </c>
+      <c r="N105" t="s">
+        <v>27</v>
+      </c>
+      <c r="O105" t="s">
+        <v>27</v>
+      </c>
+      <c r="P105" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>16</v>
       </c>
       <c r="B106" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C106" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D106" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E106" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F106" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
         <v>2018</v>
       </c>
       <c r="I106" t="s">
         <v>23</v>
       </c>
       <c r="J106" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="K106" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L106" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:12" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+      <c r="M106" t="s">
+        <v>27</v>
+      </c>
+      <c r="N106" t="s">
+        <v>27</v>
+      </c>
+      <c r="O106" t="s">
+        <v>27</v>
+      </c>
+      <c r="P106" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>16</v>
       </c>
       <c r="B107" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C107" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D107" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E107" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F107" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G107" t="s">
         <v>22</v>
       </c>
       <c r="H107">
         <v>2019</v>
       </c>
       <c r="I107" t="s">
         <v>23</v>
       </c>
       <c r="J107" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="K107" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L107" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:12" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+      <c r="M107" t="s">
+        <v>27</v>
+      </c>
+      <c r="N107" t="s">
+        <v>27</v>
+      </c>
+      <c r="O107" t="s">
+        <v>27</v>
+      </c>
+      <c r="P107" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>16</v>
       </c>
       <c r="B108" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C108" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D108" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E108" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F108" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G108" t="s">
         <v>22</v>
       </c>
       <c r="H108">
         <v>2020</v>
       </c>
       <c r="I108" t="s">
         <v>23</v>
       </c>
       <c r="J108" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="K108" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L108" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:12" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+      <c r="M108" t="s">
+        <v>27</v>
+      </c>
+      <c r="N108" t="s">
+        <v>27</v>
+      </c>
+      <c r="O108" t="s">
+        <v>27</v>
+      </c>
+      <c r="P108" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>16</v>
       </c>
       <c r="B109" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C109" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D109" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E109" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F109" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G109" t="s">
         <v>22</v>
       </c>
       <c r="H109">
         <v>2015</v>
       </c>
       <c r="I109" t="s">
         <v>23</v>
       </c>
       <c r="J109" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K109" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L109" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M109" t="s">
+        <v>27</v>
+      </c>
+      <c r="N109" t="s">
+        <v>27</v>
+      </c>
+      <c r="O109" t="s">
+        <v>27</v>
+      </c>
+      <c r="P109" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>16</v>
       </c>
       <c r="B110" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C110" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D110" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E110" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F110" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G110" t="s">
         <v>22</v>
       </c>
       <c r="H110">
         <v>2018</v>
       </c>
       <c r="I110" t="s">
         <v>23</v>
       </c>
       <c r="J110" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K110" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L110" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M110" t="s">
+        <v>27</v>
+      </c>
+      <c r="N110" t="s">
+        <v>27</v>
+      </c>
+      <c r="O110" t="s">
+        <v>27</v>
+      </c>
+      <c r="P110" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>16</v>
       </c>
       <c r="B111" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C111" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D111" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E111" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F111" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G111" t="s">
         <v>22</v>
       </c>
       <c r="H111">
         <v>2019</v>
       </c>
       <c r="I111" t="s">
         <v>23</v>
       </c>
       <c r="J111" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K111" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L111" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M111" t="s">
+        <v>27</v>
+      </c>
+      <c r="N111" t="s">
+        <v>27</v>
+      </c>
+      <c r="O111" t="s">
+        <v>27</v>
+      </c>
+      <c r="P111" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>16</v>
       </c>
       <c r="B112" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C112" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D112" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E112" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F112" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G112" t="s">
         <v>22</v>
       </c>
       <c r="H112">
         <v>2020</v>
       </c>
       <c r="I112" t="s">
         <v>23</v>
       </c>
       <c r="J112" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K112" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L112" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M112" t="s">
+        <v>27</v>
+      </c>
+      <c r="N112" t="s">
+        <v>27</v>
+      </c>
+      <c r="O112" t="s">
+        <v>27</v>
+      </c>
+      <c r="P112" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>16</v>
       </c>
       <c r="B113" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C113" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D113" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E113" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F113" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G113" t="s">
         <v>22</v>
       </c>
       <c r="H113">
         <v>2015</v>
       </c>
       <c r="I113" t="s">
         <v>23</v>
       </c>
       <c r="J113" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K113" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L113" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+      <c r="M113" t="s">
+        <v>27</v>
+      </c>
+      <c r="N113" t="s">
+        <v>27</v>
+      </c>
+      <c r="O113" t="s">
+        <v>27</v>
+      </c>
+      <c r="P113" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>16</v>
       </c>
       <c r="B114" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C114" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D114" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E114" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F114" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G114" t="s">
         <v>22</v>
       </c>
       <c r="H114">
         <v>2018</v>
       </c>
       <c r="I114" t="s">
         <v>23</v>
       </c>
       <c r="J114" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K114" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L114" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:12" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+      <c r="M114" t="s">
+        <v>27</v>
+      </c>
+      <c r="N114" t="s">
+        <v>27</v>
+      </c>
+      <c r="O114" t="s">
+        <v>27</v>
+      </c>
+      <c r="P114" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>16</v>
       </c>
       <c r="B115" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C115" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D115" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E115" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F115" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G115" t="s">
         <v>22</v>
       </c>
       <c r="H115">
         <v>2019</v>
       </c>
       <c r="I115" t="s">
         <v>23</v>
       </c>
       <c r="J115" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K115" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L115" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:12" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+      <c r="M115" t="s">
+        <v>27</v>
+      </c>
+      <c r="N115" t="s">
+        <v>27</v>
+      </c>
+      <c r="O115" t="s">
+        <v>27</v>
+      </c>
+      <c r="P115" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>16</v>
       </c>
       <c r="B116" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C116" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D116" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E116" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F116" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G116" t="s">
         <v>22</v>
       </c>
       <c r="H116">
         <v>2020</v>
       </c>
       <c r="I116" t="s">
         <v>23</v>
       </c>
       <c r="J116" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K116" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L116" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:12" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+      <c r="M116" t="s">
+        <v>27</v>
+      </c>
+      <c r="N116" t="s">
+        <v>27</v>
+      </c>
+      <c r="O116" t="s">
+        <v>27</v>
+      </c>
+      <c r="P116" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>16</v>
       </c>
       <c r="B117" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C117" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D117" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E117" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F117" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>2015</v>
       </c>
       <c r="I117" t="s">
         <v>23</v>
       </c>
       <c r="J117" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K117" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L117" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:12" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+      <c r="M117" t="s">
+        <v>27</v>
+      </c>
+      <c r="N117" t="s">
+        <v>27</v>
+      </c>
+      <c r="O117" t="s">
+        <v>27</v>
+      </c>
+      <c r="P117" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>16</v>
       </c>
       <c r="B118" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C118" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D118" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E118" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F118" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G118" t="s">
         <v>22</v>
       </c>
       <c r="H118">
         <v>2018</v>
       </c>
       <c r="I118" t="s">
         <v>23</v>
       </c>
       <c r="J118" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K118" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L118" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:12" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+      <c r="M118" t="s">
+        <v>27</v>
+      </c>
+      <c r="N118" t="s">
+        <v>27</v>
+      </c>
+      <c r="O118" t="s">
+        <v>27</v>
+      </c>
+      <c r="P118" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>16</v>
       </c>
       <c r="B119" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C119" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D119" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E119" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F119" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
       <c r="H119">
         <v>2019</v>
       </c>
       <c r="I119" t="s">
         <v>23</v>
       </c>
       <c r="J119" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K119" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L119" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:12" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+      <c r="M119" t="s">
+        <v>27</v>
+      </c>
+      <c r="N119" t="s">
+        <v>27</v>
+      </c>
+      <c r="O119" t="s">
+        <v>27</v>
+      </c>
+      <c r="P119" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>16</v>
       </c>
       <c r="B120" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C120" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D120" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E120" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F120" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G120" t="s">
         <v>22</v>
       </c>
       <c r="H120">
         <v>2020</v>
       </c>
       <c r="I120" t="s">
         <v>23</v>
       </c>
       <c r="J120" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K120" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L120" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:12" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+      <c r="M120" t="s">
+        <v>27</v>
+      </c>
+      <c r="N120" t="s">
+        <v>27</v>
+      </c>
+      <c r="O120" t="s">
+        <v>27</v>
+      </c>
+      <c r="P120" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>16</v>
       </c>
       <c r="B121" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C121" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D121" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E121" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F121" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G121" t="s">
         <v>22</v>
       </c>
       <c r="H121">
         <v>2015</v>
       </c>
       <c r="I121" t="s">
         <v>23</v>
       </c>
       <c r="J121" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="K121" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L121" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:12" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="M121" t="s">
+        <v>27</v>
+      </c>
+      <c r="N121" t="s">
+        <v>27</v>
+      </c>
+      <c r="O121" t="s">
+        <v>27</v>
+      </c>
+      <c r="P121" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>16</v>
       </c>
       <c r="B122" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C122" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D122" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E122" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F122" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G122" t="s">
         <v>22</v>
       </c>
       <c r="H122">
         <v>2018</v>
       </c>
       <c r="I122" t="s">
         <v>23</v>
       </c>
       <c r="J122" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K122" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L122" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:12" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="M122" t="s">
+        <v>27</v>
+      </c>
+      <c r="N122" t="s">
+        <v>27</v>
+      </c>
+      <c r="O122" t="s">
+        <v>27</v>
+      </c>
+      <c r="P122" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>16</v>
       </c>
       <c r="B123" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C123" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D123" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E123" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F123" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G123" t="s">
         <v>22</v>
       </c>
       <c r="H123">
         <v>2019</v>
       </c>
       <c r="I123" t="s">
         <v>23</v>
       </c>
       <c r="J123" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K123" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L123" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:12" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="M123" t="s">
+        <v>27</v>
+      </c>
+      <c r="N123" t="s">
+        <v>27</v>
+      </c>
+      <c r="O123" t="s">
+        <v>27</v>
+      </c>
+      <c r="P123" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>16</v>
       </c>
       <c r="B124" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C124" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D124" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E124" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F124" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G124" t="s">
         <v>22</v>
       </c>
       <c r="H124">
         <v>2020</v>
       </c>
       <c r="I124" t="s">
         <v>23</v>
       </c>
       <c r="J124" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K124" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L124" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:12" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="M124" t="s">
+        <v>27</v>
+      </c>
+      <c r="N124" t="s">
+        <v>27</v>
+      </c>
+      <c r="O124" t="s">
+        <v>27</v>
+      </c>
+      <c r="P124" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>16</v>
       </c>
       <c r="B125" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C125" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D125" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E125" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F125" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G125" t="s">
         <v>22</v>
       </c>
       <c r="H125">
         <v>2015</v>
       </c>
       <c r="I125" t="s">
         <v>23</v>
       </c>
       <c r="J125" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K125" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L125" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:12" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" t="s">
+        <v>27</v>
+      </c>
+      <c r="O125" t="s">
+        <v>27</v>
+      </c>
+      <c r="P125" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>16</v>
       </c>
       <c r="B126" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C126" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D126" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E126" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F126" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G126" t="s">
         <v>22</v>
       </c>
       <c r="H126">
         <v>2018</v>
       </c>
       <c r="I126" t="s">
         <v>23</v>
       </c>
       <c r="J126" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K126" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L126" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:12" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+      <c r="M126" t="s">
+        <v>27</v>
+      </c>
+      <c r="N126" t="s">
+        <v>27</v>
+      </c>
+      <c r="O126" t="s">
+        <v>27</v>
+      </c>
+      <c r="P126" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>16</v>
       </c>
       <c r="B127" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C127" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D127" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E127" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F127" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G127" t="s">
         <v>22</v>
       </c>
       <c r="H127">
         <v>2019</v>
       </c>
       <c r="I127" t="s">
         <v>23</v>
       </c>
       <c r="J127" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K127" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L127" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:12" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+      <c r="M127" t="s">
+        <v>27</v>
+      </c>
+      <c r="N127" t="s">
+        <v>27</v>
+      </c>
+      <c r="O127" t="s">
+        <v>27</v>
+      </c>
+      <c r="P127" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>16</v>
       </c>
       <c r="B128" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C128" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D128" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E128" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F128" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G128" t="s">
         <v>22</v>
       </c>
       <c r="H128">
         <v>2020</v>
       </c>
       <c r="I128" t="s">
         <v>23</v>
       </c>
       <c r="J128" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K128" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L128" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:12" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+      <c r="M128" t="s">
+        <v>27</v>
+      </c>
+      <c r="N128" t="s">
+        <v>27</v>
+      </c>
+      <c r="O128" t="s">
+        <v>27</v>
+      </c>
+      <c r="P128" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>16</v>
       </c>
       <c r="B129" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C129" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D129" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E129" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F129" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G129" t="s">
         <v>22</v>
       </c>
       <c r="H129">
         <v>2015</v>
       </c>
       <c r="I129" t="s">
         <v>23</v>
       </c>
       <c r="J129" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K129" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L129" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:12" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+      <c r="M129" t="s">
+        <v>27</v>
+      </c>
+      <c r="N129" t="s">
+        <v>27</v>
+      </c>
+      <c r="O129" t="s">
+        <v>27</v>
+      </c>
+      <c r="P129" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>16</v>
       </c>
       <c r="B130" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C130" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D130" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E130" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F130" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G130" t="s">
         <v>22</v>
       </c>
       <c r="H130">
         <v>2018</v>
       </c>
       <c r="I130" t="s">
         <v>23</v>
       </c>
       <c r="J130" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K130" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L130" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:12" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+      <c r="M130" t="s">
+        <v>27</v>
+      </c>
+      <c r="N130" t="s">
+        <v>27</v>
+      </c>
+      <c r="O130" t="s">
+        <v>27</v>
+      </c>
+      <c r="P130" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>16</v>
       </c>
       <c r="B131" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C131" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D131" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E131" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F131" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G131" t="s">
         <v>22</v>
       </c>
       <c r="H131">
         <v>2019</v>
       </c>
       <c r="I131" t="s">
         <v>23</v>
       </c>
       <c r="J131" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K131" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L131" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:12" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+      <c r="M131" t="s">
+        <v>27</v>
+      </c>
+      <c r="N131" t="s">
+        <v>27</v>
+      </c>
+      <c r="O131" t="s">
+        <v>27</v>
+      </c>
+      <c r="P131" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>16</v>
       </c>
       <c r="B132" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C132" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D132" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E132" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F132" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G132" t="s">
         <v>22</v>
       </c>
       <c r="H132">
         <v>2020</v>
       </c>
       <c r="I132" t="s">
         <v>23</v>
       </c>
       <c r="J132" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K132" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L132" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:12" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+      <c r="M132" t="s">
+        <v>27</v>
+      </c>
+      <c r="N132" t="s">
+        <v>27</v>
+      </c>
+      <c r="O132" t="s">
+        <v>27</v>
+      </c>
+      <c r="P132" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>16</v>
       </c>
       <c r="B133" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C133" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D133" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E133" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F133" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G133" t="s">
         <v>22</v>
       </c>
       <c r="H133">
         <v>2015</v>
       </c>
       <c r="I133" t="s">
         <v>23</v>
       </c>
       <c r="J133" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="K133" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L133" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:12" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+      <c r="M133" t="s">
+        <v>27</v>
+      </c>
+      <c r="N133" t="s">
+        <v>27</v>
+      </c>
+      <c r="O133" t="s">
+        <v>27</v>
+      </c>
+      <c r="P133" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>16</v>
       </c>
       <c r="B134" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C134" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D134" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E134" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F134" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G134" t="s">
         <v>22</v>
       </c>
       <c r="H134">
         <v>2018</v>
       </c>
       <c r="I134" t="s">
         <v>23</v>
       </c>
       <c r="J134" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K134" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L134" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:12" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+      <c r="M134" t="s">
+        <v>27</v>
+      </c>
+      <c r="N134" t="s">
+        <v>27</v>
+      </c>
+      <c r="O134" t="s">
+        <v>27</v>
+      </c>
+      <c r="P134" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>16</v>
       </c>
       <c r="B135" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C135" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D135" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E135" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F135" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G135" t="s">
         <v>22</v>
       </c>
       <c r="H135">
         <v>2019</v>
       </c>
       <c r="I135" t="s">
         <v>23</v>
       </c>
       <c r="J135" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K135" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L135" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:12" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+      <c r="M135" t="s">
+        <v>27</v>
+      </c>
+      <c r="N135" t="s">
+        <v>27</v>
+      </c>
+      <c r="O135" t="s">
+        <v>27</v>
+      </c>
+      <c r="P135" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>16</v>
       </c>
       <c r="B136" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C136" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D136" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E136" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F136" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G136" t="s">
         <v>22</v>
       </c>
       <c r="H136">
         <v>2020</v>
       </c>
       <c r="I136" t="s">
         <v>23</v>
       </c>
       <c r="J136" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K136" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L136" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:12" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+      <c r="M136" t="s">
+        <v>27</v>
+      </c>
+      <c r="N136" t="s">
+        <v>27</v>
+      </c>
+      <c r="O136" t="s">
+        <v>27</v>
+      </c>
+      <c r="P136" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>16</v>
       </c>
       <c r="B137" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C137" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D137" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E137" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F137" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G137" t="s">
         <v>22</v>
       </c>
       <c r="H137">
         <v>2015</v>
       </c>
       <c r="I137" t="s">
         <v>23</v>
       </c>
       <c r="J137" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="K137" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L137" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:12" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="M137" t="s">
+        <v>27</v>
+      </c>
+      <c r="N137" t="s">
+        <v>27</v>
+      </c>
+      <c r="O137" t="s">
+        <v>27</v>
+      </c>
+      <c r="P137" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>16</v>
       </c>
       <c r="B138" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C138" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D138" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E138" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F138" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G138" t="s">
         <v>22</v>
       </c>
       <c r="H138">
         <v>2018</v>
       </c>
       <c r="I138" t="s">
         <v>23</v>
       </c>
       <c r="J138" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K138" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L138" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:12" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="M138" t="s">
+        <v>27</v>
+      </c>
+      <c r="N138" t="s">
+        <v>27</v>
+      </c>
+      <c r="O138" t="s">
+        <v>27</v>
+      </c>
+      <c r="P138" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>16</v>
       </c>
       <c r="B139" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C139" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D139" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E139" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F139" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G139" t="s">
         <v>22</v>
       </c>
       <c r="H139">
         <v>2019</v>
       </c>
       <c r="I139" t="s">
         <v>23</v>
       </c>
       <c r="J139" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K139" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L139" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:12" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="M139" t="s">
+        <v>27</v>
+      </c>
+      <c r="N139" t="s">
+        <v>27</v>
+      </c>
+      <c r="O139" t="s">
+        <v>27</v>
+      </c>
+      <c r="P139" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>16</v>
       </c>
       <c r="B140" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C140" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D140" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E140" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F140" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G140" t="s">
         <v>22</v>
       </c>
       <c r="H140">
         <v>2020</v>
       </c>
       <c r="I140" t="s">
         <v>23</v>
       </c>
       <c r="J140" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K140" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L140" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:12" x14ac:dyDescent="0.25">
+        <v>93</v>
+      </c>
+      <c r="M140" t="s">
+        <v>27</v>
+      </c>
+      <c r="N140" t="s">
+        <v>27</v>
+      </c>
+      <c r="O140" t="s">
+        <v>27</v>
+      </c>
+      <c r="P140" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>16</v>
       </c>
       <c r="B141" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C141" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D141" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E141" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F141" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G141" t="s">
         <v>22</v>
       </c>
       <c r="H141">
         <v>2015</v>
       </c>
       <c r="I141" t="s">
         <v>23</v>
       </c>
       <c r="J141" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="K141" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L141" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:12" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+      <c r="M141" t="s">
+        <v>27</v>
+      </c>
+      <c r="N141" t="s">
+        <v>27</v>
+      </c>
+      <c r="O141" t="s">
+        <v>27</v>
+      </c>
+      <c r="P141" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>16</v>
       </c>
       <c r="B142" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C142" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D142" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E142" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F142" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G142" t="s">
         <v>22</v>
       </c>
       <c r="H142">
         <v>2018</v>
       </c>
       <c r="I142" t="s">
         <v>23</v>
       </c>
       <c r="J142" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K142" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L142" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:12" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+      <c r="M142" t="s">
+        <v>27</v>
+      </c>
+      <c r="N142" t="s">
+        <v>27</v>
+      </c>
+      <c r="O142" t="s">
+        <v>27</v>
+      </c>
+      <c r="P142" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>16</v>
       </c>
       <c r="B143" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C143" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D143" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E143" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F143" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G143" t="s">
         <v>22</v>
       </c>
       <c r="H143">
         <v>2019</v>
       </c>
       <c r="I143" t="s">
         <v>23</v>
       </c>
       <c r="J143" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K143" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L143" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:12" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+      <c r="M143" t="s">
+        <v>27</v>
+      </c>
+      <c r="N143" t="s">
+        <v>27</v>
+      </c>
+      <c r="O143" t="s">
+        <v>27</v>
+      </c>
+      <c r="P143" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>16</v>
       </c>
       <c r="B144" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C144" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D144" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E144" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F144" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G144" t="s">
         <v>22</v>
       </c>
       <c r="H144">
         <v>2020</v>
       </c>
       <c r="I144" t="s">
         <v>23</v>
       </c>
       <c r="J144" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K144" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L144" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:12" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+      <c r="M144" t="s">
+        <v>27</v>
+      </c>
+      <c r="N144" t="s">
+        <v>27</v>
+      </c>
+      <c r="O144" t="s">
+        <v>27</v>
+      </c>
+      <c r="P144" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>16</v>
       </c>
       <c r="B145" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C145" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D145" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E145" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F145" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G145" t="s">
         <v>22</v>
       </c>
       <c r="H145">
         <v>2015</v>
       </c>
       <c r="I145" t="s">
         <v>23</v>
       </c>
       <c r="J145" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K145" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L145" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:12" x14ac:dyDescent="0.25">
+        <v>102</v>
+      </c>
+      <c r="M145" t="s">
+        <v>27</v>
+      </c>
+      <c r="N145" t="s">
+        <v>27</v>
+      </c>
+      <c r="O145" t="s">
+        <v>27</v>
+      </c>
+      <c r="P145" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>16</v>
       </c>
       <c r="B146" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C146" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D146" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E146" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F146" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G146" t="s">
         <v>22</v>
       </c>
       <c r="H146">
         <v>2018</v>
       </c>
       <c r="I146" t="s">
         <v>23</v>
       </c>
       <c r="J146" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K146" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L146" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:12" x14ac:dyDescent="0.25">
+        <v>102</v>
+      </c>
+      <c r="M146" t="s">
+        <v>27</v>
+      </c>
+      <c r="N146" t="s">
+        <v>27</v>
+      </c>
+      <c r="O146" t="s">
+        <v>27</v>
+      </c>
+      <c r="P146" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>16</v>
       </c>
       <c r="B147" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C147" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D147" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E147" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F147" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G147" t="s">
         <v>22</v>
       </c>
       <c r="H147">
         <v>2019</v>
       </c>
       <c r="I147" t="s">
         <v>23</v>
       </c>
       <c r="J147" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K147" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L147" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:12" x14ac:dyDescent="0.25">
+        <v>102</v>
+      </c>
+      <c r="M147" t="s">
+        <v>27</v>
+      </c>
+      <c r="N147" t="s">
+        <v>27</v>
+      </c>
+      <c r="O147" t="s">
+        <v>27</v>
+      </c>
+      <c r="P147" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>16</v>
       </c>
       <c r="B148" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C148" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D148" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E148" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F148" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G148" t="s">
         <v>22</v>
       </c>
       <c r="H148">
         <v>2020</v>
       </c>
       <c r="I148" t="s">
         <v>23</v>
       </c>
       <c r="J148" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K148" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L148" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:12" x14ac:dyDescent="0.25">
+        <v>102</v>
+      </c>
+      <c r="M148" t="s">
+        <v>27</v>
+      </c>
+      <c r="N148" t="s">
+        <v>27</v>
+      </c>
+      <c r="O148" t="s">
+        <v>27</v>
+      </c>
+      <c r="P148" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>16</v>
       </c>
       <c r="B149" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C149" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D149" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E149" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F149" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G149" t="s">
         <v>22</v>
       </c>
       <c r="H149">
         <v>2015</v>
       </c>
       <c r="I149" t="s">
         <v>23</v>
       </c>
       <c r="J149" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K149" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L149" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:12" x14ac:dyDescent="0.25">
+        <v>100</v>
+      </c>
+      <c r="M149" t="s">
+        <v>27</v>
+      </c>
+      <c r="N149" t="s">
+        <v>27</v>
+      </c>
+      <c r="O149" t="s">
+        <v>27</v>
+      </c>
+      <c r="P149" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>16</v>
       </c>
       <c r="B150" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C150" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D150" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E150" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F150" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G150" t="s">
         <v>22</v>
       </c>
       <c r="H150">
         <v>2018</v>
       </c>
       <c r="I150" t="s">
         <v>23</v>
       </c>
       <c r="J150" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K150" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L150" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:12" x14ac:dyDescent="0.25">
+        <v>100</v>
+      </c>
+      <c r="M150" t="s">
+        <v>27</v>
+      </c>
+      <c r="N150" t="s">
+        <v>27</v>
+      </c>
+      <c r="O150" t="s">
+        <v>27</v>
+      </c>
+      <c r="P150" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>16</v>
       </c>
       <c r="B151" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C151" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D151" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E151" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F151" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G151" t="s">
         <v>22</v>
       </c>
       <c r="H151">
         <v>2019</v>
       </c>
       <c r="I151" t="s">
         <v>23</v>
       </c>
       <c r="J151" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K151" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L151" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:12" x14ac:dyDescent="0.25">
+        <v>100</v>
+      </c>
+      <c r="M151" t="s">
+        <v>27</v>
+      </c>
+      <c r="N151" t="s">
+        <v>27</v>
+      </c>
+      <c r="O151" t="s">
+        <v>27</v>
+      </c>
+      <c r="P151" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>16</v>
       </c>
       <c r="B152" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C152" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D152" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E152" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F152" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G152" t="s">
         <v>22</v>
       </c>
       <c r="H152">
         <v>2020</v>
       </c>
       <c r="I152" t="s">
         <v>23</v>
       </c>
       <c r="J152" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K152" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L152" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:12" x14ac:dyDescent="0.25">
+        <v>100</v>
+      </c>
+      <c r="M152" t="s">
+        <v>27</v>
+      </c>
+      <c r="N152" t="s">
+        <v>27</v>
+      </c>
+      <c r="O152" t="s">
+        <v>27</v>
+      </c>
+      <c r="P152" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="153" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>16</v>
       </c>
       <c r="B153" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C153" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D153" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E153" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F153" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G153" t="s">
         <v>22</v>
       </c>
       <c r="H153">
         <v>2015</v>
       </c>
       <c r="I153" t="s">
         <v>23</v>
       </c>
       <c r="J153" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="K153" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L153" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:12" x14ac:dyDescent="0.25">
+        <v>104</v>
+      </c>
+      <c r="M153" t="s">
+        <v>27</v>
+      </c>
+      <c r="N153" t="s">
+        <v>27</v>
+      </c>
+      <c r="O153" t="s">
+        <v>27</v>
+      </c>
+      <c r="P153" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="154" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>16</v>
       </c>
       <c r="B154" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C154" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D154" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E154" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F154" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G154" t="s">
         <v>22</v>
       </c>
       <c r="H154">
         <v>2018</v>
       </c>
       <c r="I154" t="s">
         <v>23</v>
       </c>
       <c r="J154" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K154" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L154" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:12" x14ac:dyDescent="0.25">
+        <v>104</v>
+      </c>
+      <c r="M154" t="s">
+        <v>27</v>
+      </c>
+      <c r="N154" t="s">
+        <v>27</v>
+      </c>
+      <c r="O154" t="s">
+        <v>27</v>
+      </c>
+      <c r="P154" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="155" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>16</v>
       </c>
       <c r="B155" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C155" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D155" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E155" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F155" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G155" t="s">
         <v>22</v>
       </c>
       <c r="H155">
         <v>2019</v>
       </c>
       <c r="I155" t="s">
         <v>23</v>
       </c>
       <c r="J155" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K155" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L155" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:12" x14ac:dyDescent="0.25">
+        <v>104</v>
+      </c>
+      <c r="M155" t="s">
+        <v>27</v>
+      </c>
+      <c r="N155" t="s">
+        <v>27</v>
+      </c>
+      <c r="O155" t="s">
+        <v>27</v>
+      </c>
+      <c r="P155" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>16</v>
       </c>
       <c r="B156" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C156" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D156" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E156" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F156" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G156" t="s">
         <v>22</v>
       </c>
       <c r="H156">
         <v>2020</v>
       </c>
       <c r="I156" t="s">
         <v>23</v>
       </c>
       <c r="J156" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K156" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L156" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:12" x14ac:dyDescent="0.25">
+        <v>104</v>
+      </c>
+      <c r="M156" t="s">
+        <v>27</v>
+      </c>
+      <c r="N156" t="s">
+        <v>27</v>
+      </c>
+      <c r="O156" t="s">
+        <v>27</v>
+      </c>
+      <c r="P156" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>16</v>
       </c>
       <c r="B157" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C157" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D157" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E157" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F157" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G157" t="s">
         <v>22</v>
       </c>
       <c r="H157">
         <v>2015</v>
       </c>
       <c r="I157" t="s">
         <v>23</v>
       </c>
       <c r="J157" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K157" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L157" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:12" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+      <c r="M157" t="s">
+        <v>27</v>
+      </c>
+      <c r="N157" t="s">
+        <v>27</v>
+      </c>
+      <c r="O157" t="s">
+        <v>27</v>
+      </c>
+      <c r="P157" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>16</v>
       </c>
       <c r="B158" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C158" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D158" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E158" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F158" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G158" t="s">
         <v>22</v>
       </c>
       <c r="H158">
         <v>2018</v>
       </c>
       <c r="I158" t="s">
         <v>23</v>
       </c>
       <c r="J158" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K158" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L158" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:12" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+      <c r="M158" t="s">
+        <v>27</v>
+      </c>
+      <c r="N158" t="s">
+        <v>27</v>
+      </c>
+      <c r="O158" t="s">
+        <v>27</v>
+      </c>
+      <c r="P158" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>16</v>
       </c>
       <c r="B159" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C159" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D159" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E159" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F159" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G159" t="s">
         <v>22</v>
       </c>
       <c r="H159">
         <v>2019</v>
       </c>
       <c r="I159" t="s">
         <v>23</v>
       </c>
       <c r="J159" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K159" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L159" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:12" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+      <c r="M159" t="s">
+        <v>27</v>
+      </c>
+      <c r="N159" t="s">
+        <v>27</v>
+      </c>
+      <c r="O159" t="s">
+        <v>27</v>
+      </c>
+      <c r="P159" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>16</v>
       </c>
       <c r="B160" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C160" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D160" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E160" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F160" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G160" t="s">
         <v>22</v>
       </c>
       <c r="H160">
         <v>2020</v>
       </c>
       <c r="I160" t="s">
         <v>23</v>
       </c>
       <c r="J160" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K160" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L160" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:12" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+      <c r="M160" t="s">
+        <v>27</v>
+      </c>
+      <c r="N160" t="s">
+        <v>27</v>
+      </c>
+      <c r="O160" t="s">
+        <v>27</v>
+      </c>
+      <c r="P160" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>16</v>
       </c>
       <c r="B161" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C161" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D161" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E161" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F161" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G161" t="s">
         <v>22</v>
       </c>
       <c r="H161">
         <v>2015</v>
       </c>
       <c r="I161" t="s">
         <v>23</v>
       </c>
       <c r="J161" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K161" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L161" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:10" x14ac:dyDescent="0.25">
+        <v>186</v>
+      </c>
+      <c r="M161" t="s">
+        <v>27</v>
+      </c>
+      <c r="N161" t="s">
+        <v>27</v>
+      </c>
+      <c r="O161" t="s">
+        <v>27</v>
+      </c>
+      <c r="P161" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>16</v>
       </c>
       <c r="B162" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C162" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D162" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E162" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F162" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G162" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H162">
         <v>2013</v>
       </c>
       <c r="I162" t="s">
         <v>23</v>
       </c>
       <c r="J162" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:10" x14ac:dyDescent="0.25">
+        <v>192</v>
+      </c>
+      <c r="K162" t="s">
+        <v>27</v>
+      </c>
+      <c r="L162" t="s">
+        <v>27</v>
+      </c>
+      <c r="M162" t="s">
+        <v>27</v>
+      </c>
+      <c r="N162" t="s">
+        <v>27</v>
+      </c>
+      <c r="O162" t="s">
+        <v>27</v>
+      </c>
+      <c r="P162" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>16</v>
       </c>
       <c r="B163" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C163" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D163" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E163" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F163" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G163" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H163">
         <v>2015</v>
       </c>
       <c r="I163" t="s">
         <v>23</v>
       </c>
       <c r="J163" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+      <c r="K163" t="s">
+        <v>27</v>
+      </c>
+      <c r="L163" t="s">
+        <v>27</v>
+      </c>
+      <c r="M163" t="s">
+        <v>27</v>
+      </c>
+      <c r="N163" t="s">
+        <v>27</v>
+      </c>
+      <c r="O163" t="s">
+        <v>27</v>
+      </c>
+      <c r="P163" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="164" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>16</v>
       </c>
       <c r="B164" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C164" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D164" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E164" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F164" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G164" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H164">
         <v>2018</v>
       </c>
       <c r="I164" t="s">
         <v>23</v>
       </c>
       <c r="J164" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:10" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+      <c r="K164" t="s">
+        <v>27</v>
+      </c>
+      <c r="L164" t="s">
+        <v>27</v>
+      </c>
+      <c r="M164" t="s">
+        <v>27</v>
+      </c>
+      <c r="N164" t="s">
+        <v>27</v>
+      </c>
+      <c r="O164" t="s">
+        <v>27</v>
+      </c>
+      <c r="P164" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="165" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>16</v>
       </c>
       <c r="B165" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C165" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D165" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E165" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F165" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G165" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H165">
         <v>2017</v>
       </c>
       <c r="I165" t="s">
         <v>23</v>
       </c>
       <c r="J165" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:10" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="K165" t="s">
+        <v>27</v>
+      </c>
+      <c r="L165" t="s">
+        <v>27</v>
+      </c>
+      <c r="M165" t="s">
+        <v>27</v>
+      </c>
+      <c r="N165" t="s">
+        <v>27</v>
+      </c>
+      <c r="O165" t="s">
+        <v>27</v>
+      </c>
+      <c r="P165" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>16</v>
       </c>
       <c r="B166" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C166" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D166" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E166" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F166" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G166" t="s">
         <v>22</v>
       </c>
       <c r="H166">
         <v>2015</v>
       </c>
       <c r="I166" t="s">
         <v>23</v>
       </c>
       <c r="J166" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:10" x14ac:dyDescent="0.25">
+        <v>211</v>
+      </c>
+      <c r="K166" t="s">
+        <v>27</v>
+      </c>
+      <c r="L166" t="s">
+        <v>27</v>
+      </c>
+      <c r="M166" t="s">
+        <v>27</v>
+      </c>
+      <c r="N166" t="s">
+        <v>27</v>
+      </c>
+      <c r="O166" t="s">
+        <v>27</v>
+      </c>
+      <c r="P166" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="167" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>16</v>
       </c>
       <c r="B167" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C167" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D167" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E167" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F167" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G167" t="s">
         <v>22</v>
       </c>
       <c r="H167">
         <v>2018</v>
       </c>
       <c r="I167" t="s">
         <v>23</v>
       </c>
       <c r="J167" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:10" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+      <c r="K167" t="s">
+        <v>27</v>
+      </c>
+      <c r="L167" t="s">
+        <v>27</v>
+      </c>
+      <c r="M167" t="s">
+        <v>27</v>
+      </c>
+      <c r="N167" t="s">
+        <v>27</v>
+      </c>
+      <c r="O167" t="s">
+        <v>27</v>
+      </c>
+      <c r="P167" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="168" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>16</v>
       </c>
       <c r="B168" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C168" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D168" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E168" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F168" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G168" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H168">
         <v>2017</v>
       </c>
       <c r="I168" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J168" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:10" x14ac:dyDescent="0.25">
+        <v>219</v>
+      </c>
+      <c r="K168" t="s">
+        <v>27</v>
+      </c>
+      <c r="L168" t="s">
+        <v>27</v>
+      </c>
+      <c r="M168" t="s">
+        <v>27</v>
+      </c>
+      <c r="N168" t="s">
+        <v>27</v>
+      </c>
+      <c r="O168" t="s">
+        <v>27</v>
+      </c>
+      <c r="P168" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="169" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>16</v>
       </c>
       <c r="B169" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C169" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D169" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E169" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F169" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G169" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H169">
         <v>2018</v>
       </c>
       <c r="I169" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J169" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:10" x14ac:dyDescent="0.25">
+        <v>220</v>
+      </c>
+      <c r="K169" t="s">
+        <v>27</v>
+      </c>
+      <c r="L169" t="s">
+        <v>27</v>
+      </c>
+      <c r="M169" t="s">
+        <v>27</v>
+      </c>
+      <c r="N169" t="s">
+        <v>27</v>
+      </c>
+      <c r="O169" t="s">
+        <v>27</v>
+      </c>
+      <c r="P169" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="170" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>16</v>
       </c>
       <c r="B170" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C170" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D170" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E170" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F170" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G170" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H170">
         <v>2019</v>
       </c>
       <c r="I170" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J170" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:10" x14ac:dyDescent="0.25">
+        <v>221</v>
+      </c>
+      <c r="K170" t="s">
+        <v>27</v>
+      </c>
+      <c r="L170" t="s">
+        <v>27</v>
+      </c>
+      <c r="M170" t="s">
+        <v>27</v>
+      </c>
+      <c r="N170" t="s">
+        <v>27</v>
+      </c>
+      <c r="O170" t="s">
+        <v>27</v>
+      </c>
+      <c r="P170" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="171" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>16</v>
       </c>
       <c r="B171" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C171" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D171" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E171" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F171" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G171" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H171">
         <v>2020</v>
       </c>
       <c r="I171" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J171" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:10" x14ac:dyDescent="0.25">
+        <v>222</v>
+      </c>
+      <c r="K171" t="s">
+        <v>27</v>
+      </c>
+      <c r="L171" t="s">
+        <v>27</v>
+      </c>
+      <c r="M171" t="s">
+        <v>27</v>
+      </c>
+      <c r="N171" t="s">
+        <v>27</v>
+      </c>
+      <c r="O171" t="s">
+        <v>27</v>
+      </c>
+      <c r="P171" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="172" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>16</v>
       </c>
       <c r="B172" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C172" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D172" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E172" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F172" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G172" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H172">
         <v>2021</v>
       </c>
       <c r="I172" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J172" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:10" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+      <c r="K172" t="s">
+        <v>27</v>
+      </c>
+      <c r="L172" t="s">
+        <v>27</v>
+      </c>
+      <c r="M172" t="s">
+        <v>27</v>
+      </c>
+      <c r="N172" t="s">
+        <v>27</v>
+      </c>
+      <c r="O172" t="s">
+        <v>27</v>
+      </c>
+      <c r="P172" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="173" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>16</v>
       </c>
       <c r="B173" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C173" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D173" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E173" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F173" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G173" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H173">
         <v>2022</v>
       </c>
       <c r="I173" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J173" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:10" x14ac:dyDescent="0.25">
+        <v>224</v>
+      </c>
+      <c r="K173" t="s">
+        <v>27</v>
+      </c>
+      <c r="L173" t="s">
+        <v>27</v>
+      </c>
+      <c r="M173" t="s">
+        <v>27</v>
+      </c>
+      <c r="N173" t="s">
+        <v>27</v>
+      </c>
+      <c r="O173" t="s">
+        <v>27</v>
+      </c>
+      <c r="P173" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="174" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B174" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C174" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D174" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E174" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F174" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G174" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H174">
         <v>2014</v>
       </c>
       <c r="I174" t="s">
         <v>23</v>
       </c>
       <c r="J174" t="s">
+        <v>232</v>
+      </c>
+      <c r="K174" t="s">
+        <v>27</v>
+      </c>
+      <c r="L174" t="s">
+        <v>27</v>
+      </c>
+      <c r="M174" t="s">
+        <v>27</v>
+      </c>
+      <c r="N174" t="s">
+        <v>27</v>
+      </c>
+      <c r="O174" t="s">
+        <v>27</v>
+      </c>
+      <c r="P174" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="175" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>225</v>
+      </c>
+      <c r="B175" t="s">
+        <v>226</v>
+      </c>
+      <c r="C175" t="s">
+        <v>227</v>
+      </c>
+      <c r="D175" t="s">
+        <v>228</v>
+      </c>
+      <c r="E175" t="s">
+        <v>229</v>
+      </c>
+      <c r="F175" t="s">
+        <v>230</v>
+      </c>
+      <c r="G175" t="s">
         <v>231</v>
-      </c>
-[...21 lines deleted...]
-        <v>230</v>
       </c>
       <c r="H175">
         <v>2015</v>
       </c>
       <c r="I175" t="s">
         <v>23</v>
       </c>
       <c r="J175" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:10" x14ac:dyDescent="0.25">
+        <v>233</v>
+      </c>
+      <c r="K175" t="s">
+        <v>27</v>
+      </c>
+      <c r="L175" t="s">
+        <v>27</v>
+      </c>
+      <c r="M175" t="s">
+        <v>27</v>
+      </c>
+      <c r="N175" t="s">
+        <v>27</v>
+      </c>
+      <c r="O175" t="s">
+        <v>27</v>
+      </c>
+      <c r="P175" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="176" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B176" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C176" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D176" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E176" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F176" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G176" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H176">
         <v>2016</v>
       </c>
       <c r="I176" t="s">
         <v>23</v>
       </c>
       <c r="J176" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:10" x14ac:dyDescent="0.25">
+        <v>234</v>
+      </c>
+      <c r="K176" t="s">
+        <v>27</v>
+      </c>
+      <c r="L176" t="s">
+        <v>27</v>
+      </c>
+      <c r="M176" t="s">
+        <v>27</v>
+      </c>
+      <c r="N176" t="s">
+        <v>27</v>
+      </c>
+      <c r="O176" t="s">
+        <v>27</v>
+      </c>
+      <c r="P176" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="177" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B177" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C177" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D177" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E177" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F177" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G177" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H177">
         <v>2017</v>
       </c>
       <c r="I177" t="s">
         <v>23</v>
       </c>
       <c r="J177" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:10" x14ac:dyDescent="0.25">
+        <v>235</v>
+      </c>
+      <c r="K177" t="s">
+        <v>27</v>
+      </c>
+      <c r="L177" t="s">
+        <v>27</v>
+      </c>
+      <c r="M177" t="s">
+        <v>27</v>
+      </c>
+      <c r="N177" t="s">
+        <v>27</v>
+      </c>
+      <c r="O177" t="s">
+        <v>27</v>
+      </c>
+      <c r="P177" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B178" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C178" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D178" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E178" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F178" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G178" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H178">
         <v>2018</v>
       </c>
       <c r="I178" t="s">
         <v>23</v>
       </c>
       <c r="J178" t="s">
+        <v>232</v>
+      </c>
+      <c r="K178" t="s">
+        <v>27</v>
+      </c>
+      <c r="L178" t="s">
+        <v>27</v>
+      </c>
+      <c r="M178" t="s">
+        <v>27</v>
+      </c>
+      <c r="N178" t="s">
+        <v>27</v>
+      </c>
+      <c r="O178" t="s">
+        <v>27</v>
+      </c>
+      <c r="P178" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>225</v>
+      </c>
+      <c r="B179" t="s">
+        <v>226</v>
+      </c>
+      <c r="C179" t="s">
+        <v>227</v>
+      </c>
+      <c r="D179" t="s">
+        <v>228</v>
+      </c>
+      <c r="E179" t="s">
+        <v>229</v>
+      </c>
+      <c r="F179" t="s">
+        <v>230</v>
+      </c>
+      <c r="G179" t="s">
         <v>231</v>
-      </c>
-[...21 lines deleted...]
-        <v>230</v>
       </c>
       <c r="H179">
         <v>2019</v>
       </c>
       <c r="I179" t="s">
         <v>23</v>
       </c>
       <c r="J179" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:10" x14ac:dyDescent="0.25">
+        <v>236</v>
+      </c>
+      <c r="K179" t="s">
+        <v>27</v>
+      </c>
+      <c r="L179" t="s">
+        <v>27</v>
+      </c>
+      <c r="M179" t="s">
+        <v>27</v>
+      </c>
+      <c r="N179" t="s">
+        <v>27</v>
+      </c>
+      <c r="O179" t="s">
+        <v>27</v>
+      </c>
+      <c r="P179" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B180" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C180" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D180" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E180" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F180" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G180" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H180">
         <v>2020</v>
       </c>
       <c r="I180" t="s">
         <v>23</v>
       </c>
       <c r="J180" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:10" x14ac:dyDescent="0.25">
+        <v>92</v>
+      </c>
+      <c r="K180" t="s">
+        <v>27</v>
+      </c>
+      <c r="L180" t="s">
+        <v>27</v>
+      </c>
+      <c r="M180" t="s">
+        <v>27</v>
+      </c>
+      <c r="N180" t="s">
+        <v>27</v>
+      </c>
+      <c r="O180" t="s">
+        <v>27</v>
+      </c>
+      <c r="P180" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B181" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C181" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D181" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E181" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F181" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G181" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H181">
         <v>2021</v>
       </c>
       <c r="I181" t="s">
         <v>23</v>
       </c>
       <c r="J181" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:10" x14ac:dyDescent="0.25">
+        <v>237</v>
+      </c>
+      <c r="K181" t="s">
+        <v>27</v>
+      </c>
+      <c r="L181" t="s">
+        <v>27</v>
+      </c>
+      <c r="M181" t="s">
+        <v>27</v>
+      </c>
+      <c r="N181" t="s">
+        <v>27</v>
+      </c>
+      <c r="O181" t="s">
+        <v>27</v>
+      </c>
+      <c r="P181" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B182" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C182" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D182" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E182" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F182" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G182" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H182">
         <v>2016</v>
       </c>
       <c r="I182" t="s">
         <v>23</v>
       </c>
       <c r="J182" t="s">
+        <v>243</v>
+      </c>
+      <c r="K182" t="s">
+        <v>27</v>
+      </c>
+      <c r="L182" t="s">
+        <v>27</v>
+      </c>
+      <c r="M182" t="s">
+        <v>27</v>
+      </c>
+      <c r="N182" t="s">
+        <v>27</v>
+      </c>
+      <c r="O182" t="s">
+        <v>27</v>
+      </c>
+      <c r="P182" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>225</v>
+      </c>
+      <c r="B183" t="s">
+        <v>226</v>
+      </c>
+      <c r="C183" t="s">
+        <v>238</v>
+      </c>
+      <c r="D183" t="s">
+        <v>239</v>
+      </c>
+      <c r="E183" t="s">
+        <v>240</v>
+      </c>
+      <c r="F183" t="s">
+        <v>241</v>
+      </c>
+      <c r="G183" t="s">
         <v>242</v>
-      </c>
-[...21 lines deleted...]
-        <v>241</v>
       </c>
       <c r="H183">
         <v>2017</v>
       </c>
       <c r="I183" t="s">
         <v>23</v>
       </c>
       <c r="J183" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:10" x14ac:dyDescent="0.25">
+        <v>244</v>
+      </c>
+      <c r="K183" t="s">
+        <v>27</v>
+      </c>
+      <c r="L183" t="s">
+        <v>27</v>
+      </c>
+      <c r="M183" t="s">
+        <v>27</v>
+      </c>
+      <c r="N183" t="s">
+        <v>27</v>
+      </c>
+      <c r="O183" t="s">
+        <v>27</v>
+      </c>
+      <c r="P183" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B184" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C184" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D184" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E184" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F184" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G184" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H184">
         <v>2018</v>
       </c>
       <c r="I184" t="s">
         <v>23</v>
       </c>
       <c r="J184" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:10" x14ac:dyDescent="0.25">
+        <v>245</v>
+      </c>
+      <c r="K184" t="s">
+        <v>27</v>
+      </c>
+      <c r="L184" t="s">
+        <v>27</v>
+      </c>
+      <c r="M184" t="s">
+        <v>27</v>
+      </c>
+      <c r="N184" t="s">
+        <v>27</v>
+      </c>
+      <c r="O184" t="s">
+        <v>27</v>
+      </c>
+      <c r="P184" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B185" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C185" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D185" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E185" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F185" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G185" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H185">
         <v>2019</v>
       </c>
       <c r="I185" t="s">
         <v>23</v>
       </c>
       <c r="J185" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:10" x14ac:dyDescent="0.25">
+        <v>245</v>
+      </c>
+      <c r="K185" t="s">
+        <v>27</v>
+      </c>
+      <c r="L185" t="s">
+        <v>27</v>
+      </c>
+      <c r="M185" t="s">
+        <v>27</v>
+      </c>
+      <c r="N185" t="s">
+        <v>27</v>
+      </c>
+      <c r="O185" t="s">
+        <v>27</v>
+      </c>
+      <c r="P185" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B186" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C186" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D186" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E186" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F186" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G186" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H186">
         <v>2020</v>
       </c>
       <c r="I186" t="s">
         <v>23</v>
       </c>
       <c r="J186" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:10" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="K186" t="s">
+        <v>27</v>
+      </c>
+      <c r="L186" t="s">
+        <v>27</v>
+      </c>
+      <c r="M186" t="s">
+        <v>27</v>
+      </c>
+      <c r="N186" t="s">
+        <v>27</v>
+      </c>
+      <c r="O186" t="s">
+        <v>27</v>
+      </c>
+      <c r="P186" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B187" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C187" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D187" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E187" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F187" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G187" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H187">
         <v>2021</v>
       </c>
       <c r="I187" t="s">
         <v>23</v>
       </c>
       <c r="J187" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:10" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+      <c r="K187" t="s">
+        <v>27</v>
+      </c>
+      <c r="L187" t="s">
+        <v>27</v>
+      </c>
+      <c r="M187" t="s">
+        <v>27</v>
+      </c>
+      <c r="N187" t="s">
+        <v>27</v>
+      </c>
+      <c r="O187" t="s">
+        <v>27</v>
+      </c>
+      <c r="P187" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="188" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B188" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C188" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D188" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E188" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F188" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G188" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H188">
         <v>2022</v>
       </c>
       <c r="I188" t="s">
         <v>23</v>
       </c>
       <c r="J188" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:12" x14ac:dyDescent="0.25">
+        <v>248</v>
+      </c>
+      <c r="K188" t="s">
+        <v>27</v>
+      </c>
+      <c r="L188" t="s">
+        <v>27</v>
+      </c>
+      <c r="M188" t="s">
+        <v>27</v>
+      </c>
+      <c r="N188" t="s">
+        <v>27</v>
+      </c>
+      <c r="O188" t="s">
+        <v>27</v>
+      </c>
+      <c r="P188" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B189" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C189" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D189" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E189" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F189" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G189" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H189">
         <v>2013</v>
       </c>
       <c r="I189" t="s">
         <v>23</v>
       </c>
       <c r="J189" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="K189" t="s">
         <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="190" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M189" t="s">
+        <v>27</v>
+      </c>
+      <c r="N189" t="s">
+        <v>27</v>
+      </c>
+      <c r="O189" t="s">
+        <v>27</v>
+      </c>
+      <c r="P189" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="190" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B190" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C190" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D190" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E190" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F190" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G190" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H190">
         <v>2017</v>
       </c>
       <c r="I190" t="s">
         <v>23</v>
       </c>
       <c r="J190" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K190" t="s">
         <v>25</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="191" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M190" t="s">
+        <v>27</v>
+      </c>
+      <c r="N190" t="s">
+        <v>27</v>
+      </c>
+      <c r="O190" t="s">
+        <v>27</v>
+      </c>
+      <c r="P190" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B191" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C191" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D191" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E191" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F191" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G191" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H191">
         <v>2013</v>
       </c>
       <c r="I191" t="s">
         <v>23</v>
       </c>
       <c r="J191" t="s">
+        <v>258</v>
+      </c>
+      <c r="K191" t="s">
+        <v>56</v>
+      </c>
+      <c r="L191" t="s">
+        <v>259</v>
+      </c>
+      <c r="M191" t="s">
+        <v>27</v>
+      </c>
+      <c r="N191" t="s">
+        <v>27</v>
+      </c>
+      <c r="O191" t="s">
+        <v>27</v>
+      </c>
+      <c r="P191" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>225</v>
+      </c>
+      <c r="B192" t="s">
+        <v>249</v>
+      </c>
+      <c r="C192" t="s">
+        <v>256</v>
+      </c>
+      <c r="D192" t="s">
         <v>257</v>
       </c>
-      <c r="K191" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E192" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F192" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G192" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H192">
         <v>2017</v>
       </c>
       <c r="I192" t="s">
         <v>23</v>
       </c>
       <c r="J192" t="s">
+        <v>260</v>
+      </c>
+      <c r="K192" t="s">
+        <v>56</v>
+      </c>
+      <c r="L192" t="s">
         <v>259</v>
       </c>
-      <c r="K192" t="s">
-[...6 lines deleted...]
-    <row r="193" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M192" t="s">
+        <v>27</v>
+      </c>
+      <c r="N192" t="s">
+        <v>27</v>
+      </c>
+      <c r="O192" t="s">
+        <v>27</v>
+      </c>
+      <c r="P192" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B193" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C193" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D193" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E193" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F193" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G193" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H193">
         <v>2013</v>
       </c>
       <c r="I193" t="s">
         <v>23</v>
       </c>
       <c r="J193" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="K193" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L193" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M193" t="s">
+        <v>27</v>
+      </c>
+      <c r="N193" t="s">
+        <v>27</v>
+      </c>
+      <c r="O193" t="s">
+        <v>27</v>
+      </c>
+      <c r="P193" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B194" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C194" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D194" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E194" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F194" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G194" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H194">
         <v>2017</v>
       </c>
       <c r="I194" t="s">
         <v>23</v>
       </c>
       <c r="J194" t="s">
+        <v>263</v>
+      </c>
+      <c r="K194" t="s">
+        <v>56</v>
+      </c>
+      <c r="L194" t="s">
         <v>262</v>
       </c>
-      <c r="K194" t="s">
-[...6 lines deleted...]
-    <row r="195" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M194" t="s">
+        <v>27</v>
+      </c>
+      <c r="N194" t="s">
+        <v>27</v>
+      </c>
+      <c r="O194" t="s">
+        <v>27</v>
+      </c>
+      <c r="P194" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B195" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C195" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D195" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E195" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F195" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G195" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H195">
         <v>2013</v>
       </c>
       <c r="I195" t="s">
         <v>23</v>
       </c>
       <c r="J195" t="s">
+        <v>266</v>
+      </c>
+      <c r="K195" t="s">
+        <v>63</v>
+      </c>
+      <c r="L195" t="s">
+        <v>267</v>
+      </c>
+      <c r="M195" t="s">
+        <v>27</v>
+      </c>
+      <c r="N195" t="s">
+        <v>27</v>
+      </c>
+      <c r="O195" t="s">
+        <v>27</v>
+      </c>
+      <c r="P195" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>225</v>
+      </c>
+      <c r="B196" t="s">
+        <v>249</v>
+      </c>
+      <c r="C196" t="s">
+        <v>264</v>
+      </c>
+      <c r="D196" t="s">
         <v>265</v>
       </c>
-      <c r="K195" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E196" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F196" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G196" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H196">
         <v>2017</v>
       </c>
       <c r="I196" t="s">
         <v>23</v>
       </c>
       <c r="J196" t="s">
+        <v>268</v>
+      </c>
+      <c r="K196" t="s">
+        <v>63</v>
+      </c>
+      <c r="L196" t="s">
         <v>267</v>
       </c>
-      <c r="K196" t="s">
-[...6 lines deleted...]
-    <row r="197" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M196" t="s">
+        <v>27</v>
+      </c>
+      <c r="N196" t="s">
+        <v>27</v>
+      </c>
+      <c r="O196" t="s">
+        <v>27</v>
+      </c>
+      <c r="P196" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B197" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C197" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D197" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E197" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F197" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G197" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H197">
         <v>2013</v>
       </c>
       <c r="I197" t="s">
         <v>23</v>
       </c>
       <c r="J197" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K197" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L197" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:12" x14ac:dyDescent="0.25">
+        <v>269</v>
+      </c>
+      <c r="M197" t="s">
+        <v>27</v>
+      </c>
+      <c r="N197" t="s">
+        <v>27</v>
+      </c>
+      <c r="O197" t="s">
+        <v>27</v>
+      </c>
+      <c r="P197" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B198" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C198" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D198" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E198" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F198" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G198" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H198">
         <v>2013</v>
       </c>
       <c r="I198" t="s">
         <v>23</v>
       </c>
       <c r="J198" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K198" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L198" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:12" x14ac:dyDescent="0.25">
+        <v>271</v>
+      </c>
+      <c r="M198" t="s">
+        <v>27</v>
+      </c>
+      <c r="N198" t="s">
+        <v>27</v>
+      </c>
+      <c r="O198" t="s">
+        <v>27</v>
+      </c>
+      <c r="P198" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B199" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C199" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D199" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E199" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F199" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G199" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H199">
         <v>2013</v>
       </c>
       <c r="I199" t="s">
         <v>23</v>
       </c>
       <c r="J199" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K199" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L199" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:12" x14ac:dyDescent="0.25">
+        <v>272</v>
+      </c>
+      <c r="M199" t="s">
+        <v>27</v>
+      </c>
+      <c r="N199" t="s">
+        <v>27</v>
+      </c>
+      <c r="O199" t="s">
+        <v>27</v>
+      </c>
+      <c r="P199" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B200" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C200" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D200" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E200" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F200" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G200" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H200">
         <v>2017</v>
       </c>
       <c r="I200" t="s">
         <v>23</v>
       </c>
       <c r="J200" t="s">
+        <v>273</v>
+      </c>
+      <c r="K200" t="s">
+        <v>63</v>
+      </c>
+      <c r="L200" t="s">
         <v>272</v>
       </c>
-      <c r="K200" t="s">
-[...6 lines deleted...]
-    <row r="201" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M200" t="s">
+        <v>27</v>
+      </c>
+      <c r="N200" t="s">
+        <v>27</v>
+      </c>
+      <c r="O200" t="s">
+        <v>27</v>
+      </c>
+      <c r="P200" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B201" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C201" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D201" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E201" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F201" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G201" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H201">
         <v>2013</v>
       </c>
       <c r="I201" t="s">
         <v>23</v>
       </c>
       <c r="J201" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="K201" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L201" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:12" x14ac:dyDescent="0.25">
+        <v>275</v>
+      </c>
+      <c r="M201" t="s">
+        <v>27</v>
+      </c>
+      <c r="N201" t="s">
+        <v>27</v>
+      </c>
+      <c r="O201" t="s">
+        <v>27</v>
+      </c>
+      <c r="P201" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B202" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C202" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D202" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E202" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F202" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G202" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H202">
         <v>2017</v>
       </c>
       <c r="I202" t="s">
         <v>23</v>
       </c>
       <c r="J202" t="s">
+        <v>276</v>
+      </c>
+      <c r="K202" t="s">
+        <v>63</v>
+      </c>
+      <c r="L202" t="s">
         <v>275</v>
       </c>
-      <c r="K202" t="s">
-[...6 lines deleted...]
-    <row r="203" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M202" t="s">
+        <v>27</v>
+      </c>
+      <c r="N202" t="s">
+        <v>27</v>
+      </c>
+      <c r="O202" t="s">
+        <v>27</v>
+      </c>
+      <c r="P202" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B203" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C203" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D203" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E203" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F203" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G203" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H203">
         <v>2013</v>
       </c>
       <c r="I203" t="s">
         <v>23</v>
       </c>
       <c r="J203" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K203" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L203" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:12" x14ac:dyDescent="0.25">
+        <v>278</v>
+      </c>
+      <c r="M203" t="s">
+        <v>27</v>
+      </c>
+      <c r="N203" t="s">
+        <v>27</v>
+      </c>
+      <c r="O203" t="s">
+        <v>27</v>
+      </c>
+      <c r="P203" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B204" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C204" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D204" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E204" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F204" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G204" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H204">
         <v>2017</v>
       </c>
       <c r="I204" t="s">
         <v>23</v>
       </c>
       <c r="J204" t="s">
+        <v>279</v>
+      </c>
+      <c r="K204" t="s">
+        <v>63</v>
+      </c>
+      <c r="L204" t="s">
         <v>278</v>
       </c>
-      <c r="K204" t="s">
-[...6 lines deleted...]
-    <row r="205" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M204" t="s">
+        <v>27</v>
+      </c>
+      <c r="N204" t="s">
+        <v>27</v>
+      </c>
+      <c r="O204" t="s">
+        <v>27</v>
+      </c>
+      <c r="P204" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B205" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C205" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D205" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E205" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F205" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G205" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H205">
         <v>2013</v>
       </c>
       <c r="I205" t="s">
         <v>23</v>
       </c>
       <c r="J205" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K205" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L205" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:12" x14ac:dyDescent="0.25">
+        <v>280</v>
+      </c>
+      <c r="M205" t="s">
+        <v>27</v>
+      </c>
+      <c r="N205" t="s">
+        <v>27</v>
+      </c>
+      <c r="O205" t="s">
+        <v>27</v>
+      </c>
+      <c r="P205" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B206" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C206" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D206" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E206" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F206" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G206" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H206">
         <v>2017</v>
       </c>
       <c r="I206" t="s">
         <v>23</v>
       </c>
       <c r="J206" t="s">
+        <v>281</v>
+      </c>
+      <c r="K206" t="s">
+        <v>63</v>
+      </c>
+      <c r="L206" t="s">
         <v>280</v>
       </c>
-      <c r="K206" t="s">
-[...6 lines deleted...]
-    <row r="207" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M206" t="s">
+        <v>27</v>
+      </c>
+      <c r="N206" t="s">
+        <v>27</v>
+      </c>
+      <c r="O206" t="s">
+        <v>27</v>
+      </c>
+      <c r="P206" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B207" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C207" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D207" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E207" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F207" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G207" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H207">
         <v>2013</v>
       </c>
       <c r="I207" t="s">
         <v>23</v>
       </c>
       <c r="J207" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="K207" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L207" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:12" x14ac:dyDescent="0.25">
+        <v>283</v>
+      </c>
+      <c r="M207" t="s">
+        <v>27</v>
+      </c>
+      <c r="N207" t="s">
+        <v>27</v>
+      </c>
+      <c r="O207" t="s">
+        <v>27</v>
+      </c>
+      <c r="P207" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B208" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C208" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D208" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E208" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F208" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G208" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H208">
         <v>2017</v>
       </c>
       <c r="I208" t="s">
         <v>23</v>
       </c>
       <c r="J208" t="s">
+        <v>284</v>
+      </c>
+      <c r="K208" t="s">
+        <v>63</v>
+      </c>
+      <c r="L208" t="s">
         <v>283</v>
       </c>
-      <c r="K208" t="s">
-[...6 lines deleted...]
-    <row r="209" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M208" t="s">
+        <v>27</v>
+      </c>
+      <c r="N208" t="s">
+        <v>27</v>
+      </c>
+      <c r="O208" t="s">
+        <v>27</v>
+      </c>
+      <c r="P208" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B209" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C209" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D209" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E209" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F209" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G209" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H209">
         <v>2013</v>
       </c>
       <c r="I209" t="s">
         <v>23</v>
       </c>
       <c r="J209" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="K209" t="s">
         <v>25</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="210" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M209" t="s">
+        <v>27</v>
+      </c>
+      <c r="N209" t="s">
+        <v>27</v>
+      </c>
+      <c r="O209" t="s">
+        <v>27</v>
+      </c>
+      <c r="P209" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B210" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C210" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D210" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E210" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F210" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G210" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H210">
         <v>2017</v>
       </c>
       <c r="I210" t="s">
         <v>23</v>
       </c>
       <c r="J210" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K210" t="s">
         <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="211" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M210" t="s">
+        <v>27</v>
+      </c>
+      <c r="N210" t="s">
+        <v>27</v>
+      </c>
+      <c r="O210" t="s">
+        <v>27</v>
+      </c>
+      <c r="P210" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B211" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C211" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D211" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E211" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F211" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G211" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H211">
         <v>2013</v>
       </c>
       <c r="I211" t="s">
         <v>23</v>
       </c>
       <c r="J211" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K211" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L211" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M211" t="s">
+        <v>27</v>
+      </c>
+      <c r="N211" t="s">
+        <v>27</v>
+      </c>
+      <c r="O211" t="s">
+        <v>27</v>
+      </c>
+      <c r="P211" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B212" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C212" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D212" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E212" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F212" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G212" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H212">
         <v>2013</v>
       </c>
       <c r="I212" t="s">
         <v>23</v>
       </c>
       <c r="J212" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="K212" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L212" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M212" t="s">
+        <v>27</v>
+      </c>
+      <c r="N212" t="s">
+        <v>27</v>
+      </c>
+      <c r="O212" t="s">
+        <v>27</v>
+      </c>
+      <c r="P212" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B213" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C213" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D213" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E213" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F213" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G213" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H213">
         <v>2013</v>
       </c>
       <c r="I213" t="s">
         <v>23</v>
       </c>
       <c r="J213" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="K213" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L213" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:12" x14ac:dyDescent="0.25">
+        <v>267</v>
+      </c>
+      <c r="M213" t="s">
+        <v>27</v>
+      </c>
+      <c r="N213" t="s">
+        <v>27</v>
+      </c>
+      <c r="O213" t="s">
+        <v>27</v>
+      </c>
+      <c r="P213" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="214" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B214" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C214" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D214" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E214" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F214" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G214" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H214">
         <v>2013</v>
       </c>
       <c r="I214" t="s">
         <v>23</v>
       </c>
       <c r="J214" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K214" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L214" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:12" x14ac:dyDescent="0.25">
+        <v>269</v>
+      </c>
+      <c r="M214" t="s">
+        <v>27</v>
+      </c>
+      <c r="N214" t="s">
+        <v>27</v>
+      </c>
+      <c r="O214" t="s">
+        <v>27</v>
+      </c>
+      <c r="P214" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="215" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B215" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C215" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D215" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E215" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F215" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G215" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H215">
         <v>2013</v>
       </c>
       <c r="I215" t="s">
         <v>23</v>
       </c>
       <c r="J215" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K215" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L215" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:12" x14ac:dyDescent="0.25">
+        <v>271</v>
+      </c>
+      <c r="M215" t="s">
+        <v>27</v>
+      </c>
+      <c r="N215" t="s">
+        <v>27</v>
+      </c>
+      <c r="O215" t="s">
+        <v>27</v>
+      </c>
+      <c r="P215" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="216" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B216" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C216" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D216" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E216" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F216" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G216" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H216">
         <v>2013</v>
       </c>
       <c r="I216" t="s">
         <v>23</v>
       </c>
       <c r="J216" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K216" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L216" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:12" x14ac:dyDescent="0.25">
+        <v>272</v>
+      </c>
+      <c r="M216" t="s">
+        <v>27</v>
+      </c>
+      <c r="N216" t="s">
+        <v>27</v>
+      </c>
+      <c r="O216" t="s">
+        <v>27</v>
+      </c>
+      <c r="P216" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="217" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B217" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C217" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D217" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E217" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F217" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G217" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H217">
         <v>2013</v>
       </c>
       <c r="I217" t="s">
         <v>23</v>
       </c>
       <c r="J217" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="K217" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L217" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:12" x14ac:dyDescent="0.25">
+        <v>275</v>
+      </c>
+      <c r="M217" t="s">
+        <v>27</v>
+      </c>
+      <c r="N217" t="s">
+        <v>27</v>
+      </c>
+      <c r="O217" t="s">
+        <v>27</v>
+      </c>
+      <c r="P217" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="218" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B218" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C218" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D218" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E218" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F218" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G218" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H218">
         <v>2013</v>
       </c>
       <c r="I218" t="s">
         <v>23</v>
       </c>
       <c r="J218" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K218" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L218" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:12" x14ac:dyDescent="0.25">
+        <v>278</v>
+      </c>
+      <c r="M218" t="s">
+        <v>27</v>
+      </c>
+      <c r="N218" t="s">
+        <v>27</v>
+      </c>
+      <c r="O218" t="s">
+        <v>27</v>
+      </c>
+      <c r="P218" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="219" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B219" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C219" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D219" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E219" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F219" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G219" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H219">
         <v>2013</v>
       </c>
       <c r="I219" t="s">
         <v>23</v>
       </c>
       <c r="J219" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K219" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L219" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:12" x14ac:dyDescent="0.25">
+        <v>280</v>
+      </c>
+      <c r="M219" t="s">
+        <v>27</v>
+      </c>
+      <c r="N219" t="s">
+        <v>27</v>
+      </c>
+      <c r="O219" t="s">
+        <v>27</v>
+      </c>
+      <c r="P219" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="220" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B220" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C220" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D220" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E220" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F220" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G220" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H220">
         <v>2013</v>
       </c>
       <c r="I220" t="s">
         <v>23</v>
       </c>
       <c r="J220" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="K220" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L220" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:12" x14ac:dyDescent="0.25">
+        <v>283</v>
+      </c>
+      <c r="M220" t="s">
+        <v>27</v>
+      </c>
+      <c r="N220" t="s">
+        <v>27</v>
+      </c>
+      <c r="O220" t="s">
+        <v>27</v>
+      </c>
+      <c r="P220" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="221" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B221" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C221" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D221" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E221" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F221" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G221" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H221">
         <v>2013</v>
       </c>
       <c r="I221" t="s">
         <v>23</v>
       </c>
       <c r="J221" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K221" t="s">
         <v>25</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="222" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M221" t="s">
+        <v>27</v>
+      </c>
+      <c r="N221" t="s">
+        <v>27</v>
+      </c>
+      <c r="O221" t="s">
+        <v>27</v>
+      </c>
+      <c r="P221" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="222" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B222" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C222" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D222" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E222" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F222" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G222" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H222">
         <v>2017</v>
       </c>
       <c r="I222" t="s">
         <v>23</v>
       </c>
       <c r="J222" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="K222" t="s">
         <v>25</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="223" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M222" t="s">
+        <v>27</v>
+      </c>
+      <c r="N222" t="s">
+        <v>27</v>
+      </c>
+      <c r="O222" t="s">
+        <v>27</v>
+      </c>
+      <c r="P222" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="223" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B223" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C223" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D223" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E223" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F223" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G223" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H223">
         <v>2013</v>
       </c>
       <c r="I223" t="s">
         <v>23</v>
       </c>
       <c r="J223" t="s">
+        <v>301</v>
+      </c>
+      <c r="K223" t="s">
+        <v>63</v>
+      </c>
+      <c r="L223" t="s">
+        <v>302</v>
+      </c>
+      <c r="M223" t="s">
+        <v>27</v>
+      </c>
+      <c r="N223" t="s">
+        <v>27</v>
+      </c>
+      <c r="O223" t="s">
+        <v>27</v>
+      </c>
+      <c r="P223" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="224" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>225</v>
+      </c>
+      <c r="B224" t="s">
+        <v>249</v>
+      </c>
+      <c r="C224" t="s">
+        <v>299</v>
+      </c>
+      <c r="D224" t="s">
         <v>300</v>
       </c>
-      <c r="K223" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E224" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F224" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G224" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H224">
         <v>2013</v>
       </c>
       <c r="I224" t="s">
         <v>23</v>
       </c>
       <c r="J224" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K224" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L224" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:12" x14ac:dyDescent="0.25">
+        <v>304</v>
+      </c>
+      <c r="M224" t="s">
+        <v>27</v>
+      </c>
+      <c r="N224" t="s">
+        <v>27</v>
+      </c>
+      <c r="O224" t="s">
+        <v>27</v>
+      </c>
+      <c r="P224" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="225" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B225" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C225" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D225" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E225" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F225" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G225" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H225">
         <v>2013</v>
       </c>
       <c r="I225" t="s">
         <v>23</v>
       </c>
       <c r="J225" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K225" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L225" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:10" x14ac:dyDescent="0.25">
+        <v>306</v>
+      </c>
+      <c r="M225" t="s">
+        <v>27</v>
+      </c>
+      <c r="N225" t="s">
+        <v>27</v>
+      </c>
+      <c r="O225" t="s">
+        <v>27</v>
+      </c>
+      <c r="P225" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="226" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C226" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D226" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E226" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F226" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G226" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H226">
         <v>2017</v>
       </c>
       <c r="I226" t="s">
+        <v>313</v>
+      </c>
+      <c r="J226" t="s">
+        <v>314</v>
+      </c>
+      <c r="K226" t="s">
+        <v>27</v>
+      </c>
+      <c r="L226" t="s">
+        <v>27</v>
+      </c>
+      <c r="M226" t="s">
+        <v>27</v>
+      </c>
+      <c r="N226" t="s">
+        <v>27</v>
+      </c>
+      <c r="O226" t="s">
+        <v>27</v>
+      </c>
+      <c r="P226" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="227" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>225</v>
+      </c>
+      <c r="B227" t="s">
+        <v>307</v>
+      </c>
+      <c r="C227" t="s">
+        <v>308</v>
+      </c>
+      <c r="D227" t="s">
+        <v>309</v>
+      </c>
+      <c r="E227" t="s">
+        <v>310</v>
+      </c>
+      <c r="F227" t="s">
+        <v>311</v>
+      </c>
+      <c r="G227" t="s">
         <v>312</v>
-      </c>
-[...24 lines deleted...]
-        <v>311</v>
       </c>
       <c r="H227">
         <v>2018</v>
       </c>
       <c r="I227" t="s">
+        <v>313</v>
+      </c>
+      <c r="J227" t="s">
+        <v>315</v>
+      </c>
+      <c r="K227" t="s">
+        <v>27</v>
+      </c>
+      <c r="L227" t="s">
+        <v>27</v>
+      </c>
+      <c r="M227" t="s">
+        <v>27</v>
+      </c>
+      <c r="N227" t="s">
+        <v>27</v>
+      </c>
+      <c r="O227" t="s">
+        <v>27</v>
+      </c>
+      <c r="P227" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="228" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>225</v>
+      </c>
+      <c r="B228" t="s">
+        <v>307</v>
+      </c>
+      <c r="C228" t="s">
+        <v>308</v>
+      </c>
+      <c r="D228" t="s">
+        <v>309</v>
+      </c>
+      <c r="E228" t="s">
+        <v>310</v>
+      </c>
+      <c r="F228" t="s">
+        <v>311</v>
+      </c>
+      <c r="G228" t="s">
         <v>312</v>
-      </c>
-[...24 lines deleted...]
-        <v>311</v>
       </c>
       <c r="H228">
         <v>2019</v>
       </c>
       <c r="I228" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="J228" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:10" x14ac:dyDescent="0.25">
+        <v>316</v>
+      </c>
+      <c r="K228" t="s">
+        <v>27</v>
+      </c>
+      <c r="L228" t="s">
+        <v>27</v>
+      </c>
+      <c r="M228" t="s">
+        <v>27</v>
+      </c>
+      <c r="N228" t="s">
+        <v>27</v>
+      </c>
+      <c r="O228" t="s">
+        <v>27</v>
+      </c>
+      <c r="P228" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="229" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B229" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C229" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D229" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E229" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F229" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G229" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H229">
         <v>2016</v>
       </c>
       <c r="I229" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J229" t="s">
+        <v>322</v>
+      </c>
+      <c r="K229" t="s">
+        <v>27</v>
+      </c>
+      <c r="L229" t="s">
+        <v>27</v>
+      </c>
+      <c r="M229" t="s">
+        <v>27</v>
+      </c>
+      <c r="N229" t="s">
+        <v>27</v>
+      </c>
+      <c r="O229" t="s">
+        <v>27</v>
+      </c>
+      <c r="P229" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="230" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>225</v>
+      </c>
+      <c r="B230" t="s">
+        <v>82</v>
+      </c>
+      <c r="C230" t="s">
+        <v>317</v>
+      </c>
+      <c r="D230" t="s">
+        <v>318</v>
+      </c>
+      <c r="E230" t="s">
+        <v>319</v>
+      </c>
+      <c r="F230" t="s">
+        <v>320</v>
+      </c>
+      <c r="G230" t="s">
         <v>321</v>
-      </c>
-[...21 lines deleted...]
-        <v>320</v>
       </c>
       <c r="H230">
         <v>2017</v>
       </c>
       <c r="I230" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J230" t="s">
+        <v>322</v>
+      </c>
+      <c r="K230" t="s">
+        <v>27</v>
+      </c>
+      <c r="L230" t="s">
+        <v>27</v>
+      </c>
+      <c r="M230" t="s">
+        <v>27</v>
+      </c>
+      <c r="N230" t="s">
+        <v>27</v>
+      </c>
+      <c r="O230" t="s">
+        <v>27</v>
+      </c>
+      <c r="P230" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="231" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>225</v>
+      </c>
+      <c r="B231" t="s">
+        <v>82</v>
+      </c>
+      <c r="C231" t="s">
+        <v>317</v>
+      </c>
+      <c r="D231" t="s">
+        <v>318</v>
+      </c>
+      <c r="E231" t="s">
+        <v>319</v>
+      </c>
+      <c r="F231" t="s">
+        <v>320</v>
+      </c>
+      <c r="G231" t="s">
         <v>321</v>
-      </c>
-[...21 lines deleted...]
-        <v>320</v>
       </c>
       <c r="H231">
         <v>2018</v>
       </c>
       <c r="I231" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J231" t="s">
+        <v>322</v>
+      </c>
+      <c r="K231" t="s">
+        <v>27</v>
+      </c>
+      <c r="L231" t="s">
+        <v>27</v>
+      </c>
+      <c r="M231" t="s">
+        <v>27</v>
+      </c>
+      <c r="N231" t="s">
+        <v>27</v>
+      </c>
+      <c r="O231" t="s">
+        <v>27</v>
+      </c>
+      <c r="P231" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="232" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>225</v>
+      </c>
+      <c r="B232" t="s">
+        <v>82</v>
+      </c>
+      <c r="C232" t="s">
+        <v>317</v>
+      </c>
+      <c r="D232" t="s">
+        <v>318</v>
+      </c>
+      <c r="E232" t="s">
+        <v>319</v>
+      </c>
+      <c r="F232" t="s">
+        <v>320</v>
+      </c>
+      <c r="G232" t="s">
         <v>321</v>
-      </c>
-[...21 lines deleted...]
-        <v>320</v>
       </c>
       <c r="H232">
         <v>2019</v>
       </c>
       <c r="I232" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J232" t="s">
+        <v>322</v>
+      </c>
+      <c r="K232" t="s">
+        <v>27</v>
+      </c>
+      <c r="L232" t="s">
+        <v>27</v>
+      </c>
+      <c r="M232" t="s">
+        <v>27</v>
+      </c>
+      <c r="N232" t="s">
+        <v>27</v>
+      </c>
+      <c r="O232" t="s">
+        <v>27</v>
+      </c>
+      <c r="P232" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="233" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>225</v>
+      </c>
+      <c r="B233" t="s">
+        <v>82</v>
+      </c>
+      <c r="C233" t="s">
+        <v>317</v>
+      </c>
+      <c r="D233" t="s">
+        <v>318</v>
+      </c>
+      <c r="E233" t="s">
+        <v>319</v>
+      </c>
+      <c r="F233" t="s">
+        <v>320</v>
+      </c>
+      <c r="G233" t="s">
         <v>321</v>
-      </c>
-[...21 lines deleted...]
-        <v>320</v>
       </c>
       <c r="H233">
         <v>2020</v>
       </c>
       <c r="I233" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J233" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:10" x14ac:dyDescent="0.25">
+        <v>323</v>
+      </c>
+      <c r="K233" t="s">
+        <v>27</v>
+      </c>
+      <c r="L233" t="s">
+        <v>27</v>
+      </c>
+      <c r="M233" t="s">
+        <v>27</v>
+      </c>
+      <c r="N233" t="s">
+        <v>27</v>
+      </c>
+      <c r="O233" t="s">
+        <v>27</v>
+      </c>
+      <c r="P233" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="234" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B234" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C234" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D234" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E234" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F234" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G234" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H234">
         <v>2021</v>
       </c>
       <c r="I234" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J234" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:10" x14ac:dyDescent="0.25">
+        <v>323</v>
+      </c>
+      <c r="K234" t="s">
+        <v>27</v>
+      </c>
+      <c r="L234" t="s">
+        <v>27</v>
+      </c>
+      <c r="M234" t="s">
+        <v>27</v>
+      </c>
+      <c r="N234" t="s">
+        <v>27</v>
+      </c>
+      <c r="O234" t="s">
+        <v>27</v>
+      </c>
+      <c r="P234" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="235" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B235" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C235" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D235" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E235" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F235" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G235" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H235">
         <v>2020</v>
       </c>
       <c r="I235" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J235" t="s">
+        <v>328</v>
+      </c>
+      <c r="K235" t="s">
+        <v>27</v>
+      </c>
+      <c r="L235" t="s">
+        <v>27</v>
+      </c>
+      <c r="M235" t="s">
+        <v>27</v>
+      </c>
+      <c r="N235" t="s">
+        <v>27</v>
+      </c>
+      <c r="O235" t="s">
+        <v>27</v>
+      </c>
+      <c r="P235" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="236" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>225</v>
+      </c>
+      <c r="B236" t="s">
+        <v>82</v>
+      </c>
+      <c r="C236" t="s">
+        <v>324</v>
+      </c>
+      <c r="D236" t="s">
+        <v>325</v>
+      </c>
+      <c r="E236" t="s">
+        <v>326</v>
+      </c>
+      <c r="F236" t="s">
         <v>327</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G236" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H236">
         <v>2021</v>
       </c>
       <c r="I236" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J236" t="s">
+        <v>328</v>
+      </c>
+      <c r="K236" t="s">
+        <v>27</v>
+      </c>
+      <c r="L236" t="s">
+        <v>27</v>
+      </c>
+      <c r="M236" t="s">
+        <v>27</v>
+      </c>
+      <c r="N236" t="s">
+        <v>27</v>
+      </c>
+      <c r="O236" t="s">
+        <v>27</v>
+      </c>
+      <c r="P236" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="237" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>225</v>
+      </c>
+      <c r="B237" t="s">
+        <v>82</v>
+      </c>
+      <c r="C237" t="s">
+        <v>324</v>
+      </c>
+      <c r="D237" t="s">
+        <v>325</v>
+      </c>
+      <c r="E237" t="s">
+        <v>326</v>
+      </c>
+      <c r="F237" t="s">
         <v>327</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G237" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H237">
         <v>2022</v>
       </c>
       <c r="I237" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J237" t="s">
+        <v>328</v>
+      </c>
+      <c r="K237" t="s">
+        <v>27</v>
+      </c>
+      <c r="L237" t="s">
+        <v>27</v>
+      </c>
+      <c r="M237" t="s">
+        <v>27</v>
+      </c>
+      <c r="N237" t="s">
+        <v>27</v>
+      </c>
+      <c r="O237" t="s">
+        <v>27</v>
+      </c>
+      <c r="P237" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>225</v>
+      </c>
+      <c r="B238" t="s">
+        <v>82</v>
+      </c>
+      <c r="C238" t="s">
+        <v>324</v>
+      </c>
+      <c r="D238" t="s">
+        <v>325</v>
+      </c>
+      <c r="E238" t="s">
+        <v>326</v>
+      </c>
+      <c r="F238" t="s">
         <v>327</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G238" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H238">
         <v>2023</v>
       </c>
       <c r="I238" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J238" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K238" t="s">
+        <v>27</v>
+      </c>
+      <c r="L238" t="s">
+        <v>27</v>
+      </c>
+      <c r="M238" t="s">
+        <v>27</v>
+      </c>
+      <c r="N238" t="s">
+        <v>27</v>
+      </c>
+      <c r="O238" t="s">
+        <v>27</v>
+      </c>
+      <c r="P238" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="239" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B239" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C239" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D239" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E239" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F239" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G239" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H239">
         <v>2016</v>
       </c>
       <c r="I239" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J239" t="s">
+        <v>333</v>
+      </c>
+      <c r="K239" t="s">
+        <v>27</v>
+      </c>
+      <c r="L239" t="s">
+        <v>27</v>
+      </c>
+      <c r="M239" t="s">
+        <v>27</v>
+      </c>
+      <c r="N239" t="s">
+        <v>27</v>
+      </c>
+      <c r="O239" t="s">
+        <v>27</v>
+      </c>
+      <c r="P239" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>225</v>
+      </c>
+      <c r="B240" t="s">
+        <v>82</v>
+      </c>
+      <c r="C240" t="s">
+        <v>329</v>
+      </c>
+      <c r="D240" t="s">
+        <v>330</v>
+      </c>
+      <c r="E240" t="s">
+        <v>331</v>
+      </c>
+      <c r="F240" t="s">
         <v>332</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G240" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H240">
         <v>2017</v>
       </c>
       <c r="I240" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J240" t="s">
+        <v>333</v>
+      </c>
+      <c r="K240" t="s">
+        <v>27</v>
+      </c>
+      <c r="L240" t="s">
+        <v>27</v>
+      </c>
+      <c r="M240" t="s">
+        <v>27</v>
+      </c>
+      <c r="N240" t="s">
+        <v>27</v>
+      </c>
+      <c r="O240" t="s">
+        <v>27</v>
+      </c>
+      <c r="P240" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="241" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>225</v>
+      </c>
+      <c r="B241" t="s">
+        <v>82</v>
+      </c>
+      <c r="C241" t="s">
+        <v>329</v>
+      </c>
+      <c r="D241" t="s">
+        <v>330</v>
+      </c>
+      <c r="E241" t="s">
+        <v>331</v>
+      </c>
+      <c r="F241" t="s">
         <v>332</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G241" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H241">
         <v>2018</v>
       </c>
       <c r="I241" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J241" t="s">
+        <v>333</v>
+      </c>
+      <c r="K241" t="s">
+        <v>27</v>
+      </c>
+      <c r="L241" t="s">
+        <v>27</v>
+      </c>
+      <c r="M241" t="s">
+        <v>27</v>
+      </c>
+      <c r="N241" t="s">
+        <v>27</v>
+      </c>
+      <c r="O241" t="s">
+        <v>27</v>
+      </c>
+      <c r="P241" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="242" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>225</v>
+      </c>
+      <c r="B242" t="s">
+        <v>82</v>
+      </c>
+      <c r="C242" t="s">
+        <v>329</v>
+      </c>
+      <c r="D242" t="s">
+        <v>330</v>
+      </c>
+      <c r="E242" t="s">
+        <v>331</v>
+      </c>
+      <c r="F242" t="s">
         <v>332</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G242" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H242">
         <v>2019</v>
       </c>
       <c r="I242" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J242" t="s">
+        <v>333</v>
+      </c>
+      <c r="K242" t="s">
+        <v>27</v>
+      </c>
+      <c r="L242" t="s">
+        <v>27</v>
+      </c>
+      <c r="M242" t="s">
+        <v>27</v>
+      </c>
+      <c r="N242" t="s">
+        <v>27</v>
+      </c>
+      <c r="O242" t="s">
+        <v>27</v>
+      </c>
+      <c r="P242" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="243" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>225</v>
+      </c>
+      <c r="B243" t="s">
+        <v>82</v>
+      </c>
+      <c r="C243" t="s">
+        <v>329</v>
+      </c>
+      <c r="D243" t="s">
+        <v>330</v>
+      </c>
+      <c r="E243" t="s">
+        <v>331</v>
+      </c>
+      <c r="F243" t="s">
         <v>332</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G243" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H243">
         <v>2020</v>
       </c>
       <c r="I243" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J243" t="s">
+        <v>333</v>
+      </c>
+      <c r="K243" t="s">
+        <v>27</v>
+      </c>
+      <c r="L243" t="s">
+        <v>27</v>
+      </c>
+      <c r="M243" t="s">
+        <v>27</v>
+      </c>
+      <c r="N243" t="s">
+        <v>27</v>
+      </c>
+      <c r="O243" t="s">
+        <v>27</v>
+      </c>
+      <c r="P243" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="244" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>225</v>
+      </c>
+      <c r="B244" t="s">
+        <v>82</v>
+      </c>
+      <c r="C244" t="s">
+        <v>329</v>
+      </c>
+      <c r="D244" t="s">
+        <v>330</v>
+      </c>
+      <c r="E244" t="s">
+        <v>331</v>
+      </c>
+      <c r="F244" t="s">
         <v>332</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G244" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H244">
         <v>2021</v>
       </c>
       <c r="I244" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J244" t="s">
+        <v>333</v>
+      </c>
+      <c r="K244" t="s">
+        <v>27</v>
+      </c>
+      <c r="L244" t="s">
+        <v>27</v>
+      </c>
+      <c r="M244" t="s">
+        <v>27</v>
+      </c>
+      <c r="N244" t="s">
+        <v>27</v>
+      </c>
+      <c r="O244" t="s">
+        <v>27</v>
+      </c>
+      <c r="P244" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="245" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>225</v>
+      </c>
+      <c r="B245" t="s">
+        <v>82</v>
+      </c>
+      <c r="C245" t="s">
+        <v>329</v>
+      </c>
+      <c r="D245" t="s">
+        <v>330</v>
+      </c>
+      <c r="E245" t="s">
+        <v>331</v>
+      </c>
+      <c r="F245" t="s">
         <v>332</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G245" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H245">
         <v>2022</v>
       </c>
       <c r="I245" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J245" t="s">
+        <v>333</v>
+      </c>
+      <c r="K245" t="s">
+        <v>27</v>
+      </c>
+      <c r="L245" t="s">
+        <v>27</v>
+      </c>
+      <c r="M245" t="s">
+        <v>27</v>
+      </c>
+      <c r="N245" t="s">
+        <v>27</v>
+      </c>
+      <c r="O245" t="s">
+        <v>27</v>
+      </c>
+      <c r="P245" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="246" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>225</v>
+      </c>
+      <c r="B246" t="s">
+        <v>82</v>
+      </c>
+      <c r="C246" t="s">
+        <v>329</v>
+      </c>
+      <c r="D246" t="s">
+        <v>330</v>
+      </c>
+      <c r="E246" t="s">
+        <v>331</v>
+      </c>
+      <c r="F246" t="s">
         <v>332</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G246" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H246">
         <v>2023</v>
       </c>
       <c r="I246" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J246" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:10" x14ac:dyDescent="0.25">
+        <v>333</v>
+      </c>
+      <c r="K246" t="s">
+        <v>27</v>
+      </c>
+      <c r="L246" t="s">
+        <v>27</v>
+      </c>
+      <c r="M246" t="s">
+        <v>27</v>
+      </c>
+      <c r="N246" t="s">
+        <v>27</v>
+      </c>
+      <c r="O246" t="s">
+        <v>27</v>
+      </c>
+      <c r="P246" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="247" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B247" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C247" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D247" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E247" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F247" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G247" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H247">
         <v>2015</v>
       </c>
       <c r="I247" t="s">
+        <v>340</v>
+      </c>
+      <c r="J247" t="s">
+        <v>341</v>
+      </c>
+      <c r="K247" t="s">
+        <v>27</v>
+      </c>
+      <c r="L247" t="s">
+        <v>27</v>
+      </c>
+      <c r="M247" t="s">
+        <v>27</v>
+      </c>
+      <c r="N247" t="s">
+        <v>27</v>
+      </c>
+      <c r="O247" t="s">
+        <v>27</v>
+      </c>
+      <c r="P247" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="248" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>225</v>
+      </c>
+      <c r="B248" t="s">
+        <v>334</v>
+      </c>
+      <c r="C248" t="s">
+        <v>335</v>
+      </c>
+      <c r="D248" t="s">
+        <v>336</v>
+      </c>
+      <c r="E248" t="s">
+        <v>337</v>
+      </c>
+      <c r="F248" t="s">
+        <v>338</v>
+      </c>
+      <c r="G248" t="s">
         <v>339</v>
-      </c>
-[...24 lines deleted...]
-        <v>338</v>
       </c>
       <c r="H248">
         <v>2016</v>
       </c>
       <c r="I248" t="s">
+        <v>340</v>
+      </c>
+      <c r="J248" t="s">
+        <v>342</v>
+      </c>
+      <c r="K248" t="s">
+        <v>27</v>
+      </c>
+      <c r="L248" t="s">
+        <v>27</v>
+      </c>
+      <c r="M248" t="s">
+        <v>27</v>
+      </c>
+      <c r="N248" t="s">
+        <v>27</v>
+      </c>
+      <c r="O248" t="s">
+        <v>27</v>
+      </c>
+      <c r="P248" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="249" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>225</v>
+      </c>
+      <c r="B249" t="s">
+        <v>334</v>
+      </c>
+      <c r="C249" t="s">
+        <v>335</v>
+      </c>
+      <c r="D249" t="s">
+        <v>336</v>
+      </c>
+      <c r="E249" t="s">
+        <v>337</v>
+      </c>
+      <c r="F249" t="s">
+        <v>338</v>
+      </c>
+      <c r="G249" t="s">
         <v>339</v>
-      </c>
-[...24 lines deleted...]
-        <v>338</v>
       </c>
       <c r="H249">
         <v>2017</v>
       </c>
       <c r="I249" t="s">
+        <v>340</v>
+      </c>
+      <c r="J249" t="s">
+        <v>343</v>
+      </c>
+      <c r="K249" t="s">
+        <v>27</v>
+      </c>
+      <c r="L249" t="s">
+        <v>27</v>
+      </c>
+      <c r="M249" t="s">
+        <v>27</v>
+      </c>
+      <c r="N249" t="s">
+        <v>27</v>
+      </c>
+      <c r="O249" t="s">
+        <v>27</v>
+      </c>
+      <c r="P249" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="250" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>225</v>
+      </c>
+      <c r="B250" t="s">
+        <v>334</v>
+      </c>
+      <c r="C250" t="s">
+        <v>335</v>
+      </c>
+      <c r="D250" t="s">
+        <v>336</v>
+      </c>
+      <c r="E250" t="s">
+        <v>337</v>
+      </c>
+      <c r="F250" t="s">
+        <v>338</v>
+      </c>
+      <c r="G250" t="s">
         <v>339</v>
-      </c>
-[...24 lines deleted...]
-        <v>338</v>
       </c>
       <c r="H250">
         <v>2018</v>
       </c>
       <c r="I250" t="s">
+        <v>340</v>
+      </c>
+      <c r="J250" t="s">
+        <v>344</v>
+      </c>
+      <c r="K250" t="s">
+        <v>27</v>
+      </c>
+      <c r="L250" t="s">
+        <v>27</v>
+      </c>
+      <c r="M250" t="s">
+        <v>27</v>
+      </c>
+      <c r="N250" t="s">
+        <v>27</v>
+      </c>
+      <c r="O250" t="s">
+        <v>27</v>
+      </c>
+      <c r="P250" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="251" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>225</v>
+      </c>
+      <c r="B251" t="s">
+        <v>334</v>
+      </c>
+      <c r="C251" t="s">
+        <v>335</v>
+      </c>
+      <c r="D251" t="s">
+        <v>336</v>
+      </c>
+      <c r="E251" t="s">
+        <v>337</v>
+      </c>
+      <c r="F251" t="s">
+        <v>338</v>
+      </c>
+      <c r="G251" t="s">
         <v>339</v>
-      </c>
-[...24 lines deleted...]
-        <v>338</v>
       </c>
       <c r="H251">
         <v>2019</v>
       </c>
       <c r="I251" t="s">
+        <v>340</v>
+      </c>
+      <c r="J251" t="s">
+        <v>345</v>
+      </c>
+      <c r="K251" t="s">
+        <v>27</v>
+      </c>
+      <c r="L251" t="s">
+        <v>27</v>
+      </c>
+      <c r="M251" t="s">
+        <v>27</v>
+      </c>
+      <c r="N251" t="s">
+        <v>27</v>
+      </c>
+      <c r="O251" t="s">
+        <v>27</v>
+      </c>
+      <c r="P251" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="252" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>225</v>
+      </c>
+      <c r="B252" t="s">
+        <v>334</v>
+      </c>
+      <c r="C252" t="s">
+        <v>335</v>
+      </c>
+      <c r="D252" t="s">
+        <v>336</v>
+      </c>
+      <c r="E252" t="s">
+        <v>337</v>
+      </c>
+      <c r="F252" t="s">
+        <v>338</v>
+      </c>
+      <c r="G252" t="s">
         <v>339</v>
-      </c>
-[...24 lines deleted...]
-        <v>338</v>
       </c>
       <c r="H252">
         <v>2020</v>
       </c>
       <c r="I252" t="s">
+        <v>340</v>
+      </c>
+      <c r="J252" t="s">
+        <v>346</v>
+      </c>
+      <c r="K252" t="s">
+        <v>27</v>
+      </c>
+      <c r="L252" t="s">
+        <v>27</v>
+      </c>
+      <c r="M252" t="s">
+        <v>27</v>
+      </c>
+      <c r="N252" t="s">
+        <v>27</v>
+      </c>
+      <c r="O252" t="s">
+        <v>27</v>
+      </c>
+      <c r="P252" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="253" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>225</v>
+      </c>
+      <c r="B253" t="s">
+        <v>334</v>
+      </c>
+      <c r="C253" t="s">
+        <v>335</v>
+      </c>
+      <c r="D253" t="s">
+        <v>336</v>
+      </c>
+      <c r="E253" t="s">
+        <v>337</v>
+      </c>
+      <c r="F253" t="s">
+        <v>338</v>
+      </c>
+      <c r="G253" t="s">
         <v>339</v>
-      </c>
-[...24 lines deleted...]
-        <v>338</v>
       </c>
       <c r="H253">
         <v>2021</v>
       </c>
       <c r="I253" t="s">
+        <v>340</v>
+      </c>
+      <c r="J253" t="s">
+        <v>347</v>
+      </c>
+      <c r="K253" t="s">
+        <v>27</v>
+      </c>
+      <c r="L253" t="s">
+        <v>27</v>
+      </c>
+      <c r="M253" t="s">
+        <v>27</v>
+      </c>
+      <c r="N253" t="s">
+        <v>27</v>
+      </c>
+      <c r="O253" t="s">
+        <v>27</v>
+      </c>
+      <c r="P253" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="254" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>225</v>
+      </c>
+      <c r="B254" t="s">
+        <v>334</v>
+      </c>
+      <c r="C254" t="s">
+        <v>335</v>
+      </c>
+      <c r="D254" t="s">
+        <v>336</v>
+      </c>
+      <c r="E254" t="s">
+        <v>337</v>
+      </c>
+      <c r="F254" t="s">
+        <v>338</v>
+      </c>
+      <c r="G254" t="s">
         <v>339</v>
-      </c>
-[...24 lines deleted...]
-        <v>338</v>
       </c>
       <c r="H254">
         <v>2022</v>
       </c>
       <c r="I254" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J254" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:10" x14ac:dyDescent="0.25">
+        <v>348</v>
+      </c>
+      <c r="K254" t="s">
+        <v>27</v>
+      </c>
+      <c r="L254" t="s">
+        <v>27</v>
+      </c>
+      <c r="M254" t="s">
+        <v>27</v>
+      </c>
+      <c r="N254" t="s">
+        <v>27</v>
+      </c>
+      <c r="O254" t="s">
+        <v>27</v>
+      </c>
+      <c r="P254" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="255" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B255" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C255" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D255" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E255" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F255" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G255" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H255">
         <v>2015</v>
       </c>
       <c r="I255" t="s">
         <v>23</v>
       </c>
       <c r="J255" t="s">
+        <v>354</v>
+      </c>
+      <c r="K255" t="s">
+        <v>27</v>
+      </c>
+      <c r="L255" t="s">
+        <v>27</v>
+      </c>
+      <c r="M255" t="s">
+        <v>27</v>
+      </c>
+      <c r="N255" t="s">
+        <v>27</v>
+      </c>
+      <c r="O255" t="s">
+        <v>27</v>
+      </c>
+      <c r="P255" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="256" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>225</v>
+      </c>
+      <c r="B256" t="s">
+        <v>334</v>
+      </c>
+      <c r="C256" t="s">
+        <v>349</v>
+      </c>
+      <c r="D256" t="s">
+        <v>350</v>
+      </c>
+      <c r="E256" t="s">
+        <v>351</v>
+      </c>
+      <c r="F256" t="s">
+        <v>352</v>
+      </c>
+      <c r="G256" t="s">
         <v>353</v>
-      </c>
-[...21 lines deleted...]
-        <v>352</v>
       </c>
       <c r="H256">
         <v>2016</v>
       </c>
       <c r="I256" t="s">
         <v>23</v>
       </c>
       <c r="J256" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:10" x14ac:dyDescent="0.25">
+        <v>355</v>
+      </c>
+      <c r="K256" t="s">
+        <v>27</v>
+      </c>
+      <c r="L256" t="s">
+        <v>27</v>
+      </c>
+      <c r="M256" t="s">
+        <v>27</v>
+      </c>
+      <c r="N256" t="s">
+        <v>27</v>
+      </c>
+      <c r="O256" t="s">
+        <v>27</v>
+      </c>
+      <c r="P256" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="257" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B257" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C257" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D257" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E257" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F257" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G257" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H257">
         <v>2017</v>
       </c>
       <c r="I257" t="s">
         <v>23</v>
       </c>
       <c r="J257" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:10" x14ac:dyDescent="0.25">
+        <v>356</v>
+      </c>
+      <c r="K257" t="s">
+        <v>27</v>
+      </c>
+      <c r="L257" t="s">
+        <v>27</v>
+      </c>
+      <c r="M257" t="s">
+        <v>27</v>
+      </c>
+      <c r="N257" t="s">
+        <v>27</v>
+      </c>
+      <c r="O257" t="s">
+        <v>27</v>
+      </c>
+      <c r="P257" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="258" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B258" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C258" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D258" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E258" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F258" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G258" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H258">
         <v>2018</v>
       </c>
       <c r="I258" t="s">
         <v>23</v>
       </c>
       <c r="J258" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:10" x14ac:dyDescent="0.25">
+        <v>357</v>
+      </c>
+      <c r="K258" t="s">
+        <v>27</v>
+      </c>
+      <c r="L258" t="s">
+        <v>27</v>
+      </c>
+      <c r="M258" t="s">
+        <v>27</v>
+      </c>
+      <c r="N258" t="s">
+        <v>27</v>
+      </c>
+      <c r="O258" t="s">
+        <v>27</v>
+      </c>
+      <c r="P258" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="259" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B259" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C259" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D259" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E259" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F259" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G259" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H259">
         <v>2019</v>
       </c>
       <c r="I259" t="s">
         <v>23</v>
       </c>
       <c r="J259" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:10" x14ac:dyDescent="0.25">
+        <v>358</v>
+      </c>
+      <c r="K259" t="s">
+        <v>27</v>
+      </c>
+      <c r="L259" t="s">
+        <v>27</v>
+      </c>
+      <c r="M259" t="s">
+        <v>27</v>
+      </c>
+      <c r="N259" t="s">
+        <v>27</v>
+      </c>
+      <c r="O259" t="s">
+        <v>27</v>
+      </c>
+      <c r="P259" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="260" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B260" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C260" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D260" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E260" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F260" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G260" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H260">
         <v>2020</v>
       </c>
       <c r="I260" t="s">
         <v>23</v>
       </c>
       <c r="J260" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:10" x14ac:dyDescent="0.25">
+        <v>359</v>
+      </c>
+      <c r="K260" t="s">
+        <v>27</v>
+      </c>
+      <c r="L260" t="s">
+        <v>27</v>
+      </c>
+      <c r="M260" t="s">
+        <v>27</v>
+      </c>
+      <c r="N260" t="s">
+        <v>27</v>
+      </c>
+      <c r="O260" t="s">
+        <v>27</v>
+      </c>
+      <c r="P260" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B261" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C261" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D261" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E261" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F261" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G261" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H261">
         <v>2021</v>
       </c>
       <c r="I261" t="s">
         <v>23</v>
       </c>
       <c r="J261" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:10" x14ac:dyDescent="0.25">
+        <v>360</v>
+      </c>
+      <c r="K261" t="s">
+        <v>27</v>
+      </c>
+      <c r="L261" t="s">
+        <v>27</v>
+      </c>
+      <c r="M261" t="s">
+        <v>27</v>
+      </c>
+      <c r="N261" t="s">
+        <v>27</v>
+      </c>
+      <c r="O261" t="s">
+        <v>27</v>
+      </c>
+      <c r="P261" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="262" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B262" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C262" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D262" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E262" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F262" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G262" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H262">
         <v>2016</v>
       </c>
       <c r="I262" t="s">
+        <v>366</v>
+      </c>
+      <c r="J262" t="s">
+        <v>367</v>
+      </c>
+      <c r="K262" t="s">
+        <v>27</v>
+      </c>
+      <c r="L262" t="s">
+        <v>27</v>
+      </c>
+      <c r="M262" t="s">
+        <v>27</v>
+      </c>
+      <c r="N262" t="s">
+        <v>27</v>
+      </c>
+      <c r="O262" t="s">
+        <v>27</v>
+      </c>
+      <c r="P262" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="263" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>225</v>
+      </c>
+      <c r="B263" t="s">
+        <v>334</v>
+      </c>
+      <c r="C263" t="s">
+        <v>361</v>
+      </c>
+      <c r="D263" t="s">
+        <v>362</v>
+      </c>
+      <c r="E263" t="s">
+        <v>363</v>
+      </c>
+      <c r="F263" t="s">
+        <v>364</v>
+      </c>
+      <c r="G263" t="s">
         <v>365</v>
-      </c>
-[...24 lines deleted...]
-        <v>364</v>
       </c>
       <c r="H263">
         <v>2017</v>
       </c>
       <c r="I263" t="s">
+        <v>366</v>
+      </c>
+      <c r="J263" t="s">
+        <v>368</v>
+      </c>
+      <c r="K263" t="s">
+        <v>27</v>
+      </c>
+      <c r="L263" t="s">
+        <v>27</v>
+      </c>
+      <c r="M263" t="s">
+        <v>27</v>
+      </c>
+      <c r="N263" t="s">
+        <v>27</v>
+      </c>
+      <c r="O263" t="s">
+        <v>27</v>
+      </c>
+      <c r="P263" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="264" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>225</v>
+      </c>
+      <c r="B264" t="s">
+        <v>334</v>
+      </c>
+      <c r="C264" t="s">
+        <v>361</v>
+      </c>
+      <c r="D264" t="s">
+        <v>362</v>
+      </c>
+      <c r="E264" t="s">
+        <v>363</v>
+      </c>
+      <c r="F264" t="s">
+        <v>364</v>
+      </c>
+      <c r="G264" t="s">
         <v>365</v>
-      </c>
-[...24 lines deleted...]
-        <v>364</v>
       </c>
       <c r="H264">
         <v>2018</v>
       </c>
       <c r="I264" t="s">
+        <v>366</v>
+      </c>
+      <c r="J264" t="s">
+        <v>158</v>
+      </c>
+      <c r="K264" t="s">
+        <v>27</v>
+      </c>
+      <c r="L264" t="s">
+        <v>27</v>
+      </c>
+      <c r="M264" t="s">
+        <v>27</v>
+      </c>
+      <c r="N264" t="s">
+        <v>27</v>
+      </c>
+      <c r="O264" t="s">
+        <v>27</v>
+      </c>
+      <c r="P264" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="265" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>225</v>
+      </c>
+      <c r="B265" t="s">
+        <v>334</v>
+      </c>
+      <c r="C265" t="s">
+        <v>361</v>
+      </c>
+      <c r="D265" t="s">
+        <v>362</v>
+      </c>
+      <c r="E265" t="s">
+        <v>363</v>
+      </c>
+      <c r="F265" t="s">
+        <v>364</v>
+      </c>
+      <c r="G265" t="s">
         <v>365</v>
-      </c>
-[...24 lines deleted...]
-        <v>364</v>
       </c>
       <c r="H265">
         <v>2019</v>
       </c>
       <c r="I265" t="s">
+        <v>366</v>
+      </c>
+      <c r="J265" t="s">
+        <v>369</v>
+      </c>
+      <c r="K265" t="s">
+        <v>27</v>
+      </c>
+      <c r="L265" t="s">
+        <v>27</v>
+      </c>
+      <c r="M265" t="s">
+        <v>27</v>
+      </c>
+      <c r="N265" t="s">
+        <v>27</v>
+      </c>
+      <c r="O265" t="s">
+        <v>27</v>
+      </c>
+      <c r="P265" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>225</v>
+      </c>
+      <c r="B266" t="s">
+        <v>334</v>
+      </c>
+      <c r="C266" t="s">
+        <v>361</v>
+      </c>
+      <c r="D266" t="s">
+        <v>362</v>
+      </c>
+      <c r="E266" t="s">
+        <v>363</v>
+      </c>
+      <c r="F266" t="s">
+        <v>364</v>
+      </c>
+      <c r="G266" t="s">
         <v>365</v>
-      </c>
-[...24 lines deleted...]
-        <v>364</v>
       </c>
       <c r="H266">
         <v>2020</v>
       </c>
       <c r="I266" t="s">
+        <v>366</v>
+      </c>
+      <c r="J266" t="s">
+        <v>370</v>
+      </c>
+      <c r="K266" t="s">
+        <v>27</v>
+      </c>
+      <c r="L266" t="s">
+        <v>27</v>
+      </c>
+      <c r="M266" t="s">
+        <v>27</v>
+      </c>
+      <c r="N266" t="s">
+        <v>27</v>
+      </c>
+      <c r="O266" t="s">
+        <v>27</v>
+      </c>
+      <c r="P266" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="267" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>225</v>
+      </c>
+      <c r="B267" t="s">
+        <v>334</v>
+      </c>
+      <c r="C267" t="s">
+        <v>361</v>
+      </c>
+      <c r="D267" t="s">
+        <v>362</v>
+      </c>
+      <c r="E267" t="s">
+        <v>363</v>
+      </c>
+      <c r="F267" t="s">
+        <v>364</v>
+      </c>
+      <c r="G267" t="s">
         <v>365</v>
-      </c>
-[...24 lines deleted...]
-        <v>364</v>
       </c>
       <c r="H267">
         <v>2021</v>
       </c>
       <c r="I267" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J267" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:10" x14ac:dyDescent="0.25">
+        <v>371</v>
+      </c>
+      <c r="K267" t="s">
+        <v>27</v>
+      </c>
+      <c r="L267" t="s">
+        <v>27</v>
+      </c>
+      <c r="M267" t="s">
+        <v>27</v>
+      </c>
+      <c r="N267" t="s">
+        <v>27</v>
+      </c>
+      <c r="O267" t="s">
+        <v>27</v>
+      </c>
+      <c r="P267" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="268" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B268" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C268" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D268" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E268" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="F268" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="G268" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="H268">
         <v>2016</v>
       </c>
       <c r="I268" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J268" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:10" x14ac:dyDescent="0.25">
+        <v>347</v>
+      </c>
+      <c r="K268" t="s">
+        <v>27</v>
+      </c>
+      <c r="L268" t="s">
+        <v>27</v>
+      </c>
+      <c r="M268" t="s">
+        <v>27</v>
+      </c>
+      <c r="N268" t="s">
+        <v>27</v>
+      </c>
+      <c r="O268" t="s">
+        <v>27</v>
+      </c>
+      <c r="P268" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B269" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C269" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D269" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E269" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="F269" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="G269" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="H269">
         <v>2017</v>
       </c>
       <c r="I269" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J269" t="s">
         <v>375</v>
       </c>
-    </row>
-    <row r="270" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K269" t="s">
+        <v>27</v>
+      </c>
+      <c r="L269" t="s">
+        <v>27</v>
+      </c>
+      <c r="M269" t="s">
+        <v>27</v>
+      </c>
+      <c r="N269" t="s">
+        <v>27</v>
+      </c>
+      <c r="O269" t="s">
+        <v>27</v>
+      </c>
+      <c r="P269" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="270" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B270" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C270" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D270" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E270" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="F270" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="G270" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="H270">
         <v>2018</v>
       </c>
       <c r="I270" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J270" t="s">
         <v>376</v>
       </c>
-    </row>
-    <row r="271" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K270" t="s">
+        <v>27</v>
+      </c>
+      <c r="L270" t="s">
+        <v>27</v>
+      </c>
+      <c r="M270" t="s">
+        <v>27</v>
+      </c>
+      <c r="N270" t="s">
+        <v>27</v>
+      </c>
+      <c r="O270" t="s">
+        <v>27</v>
+      </c>
+      <c r="P270" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="271" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B271" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C271" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D271" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E271" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="F271" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="G271" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="H271">
         <v>2019</v>
       </c>
       <c r="I271" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J271" t="s">
         <v>377</v>
       </c>
-    </row>
-    <row r="272" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K271" t="s">
+        <v>27</v>
+      </c>
+      <c r="L271" t="s">
+        <v>27</v>
+      </c>
+      <c r="M271" t="s">
+        <v>27</v>
+      </c>
+      <c r="N271" t="s">
+        <v>27</v>
+      </c>
+      <c r="O271" t="s">
+        <v>27</v>
+      </c>
+      <c r="P271" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B272" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C272" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D272" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E272" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="F272" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="G272" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="H272">
         <v>2020</v>
       </c>
       <c r="I272" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J272" t="s">
         <v>378</v>
       </c>
-    </row>
-    <row r="273" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K272" t="s">
+        <v>27</v>
+      </c>
+      <c r="L272" t="s">
+        <v>27</v>
+      </c>
+      <c r="M272" t="s">
+        <v>27</v>
+      </c>
+      <c r="N272" t="s">
+        <v>27</v>
+      </c>
+      <c r="O272" t="s">
+        <v>27</v>
+      </c>
+      <c r="P272" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B273" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C273" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D273" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E273" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="F273" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="G273" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="H273">
         <v>2021</v>
       </c>
       <c r="I273" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J273" t="s">
         <v>379</v>
       </c>
-    </row>
-    <row r="274" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K273" t="s">
+        <v>27</v>
+      </c>
+      <c r="L273" t="s">
+        <v>27</v>
+      </c>
+      <c r="M273" t="s">
+        <v>27</v>
+      </c>
+      <c r="N273" t="s">
+        <v>27</v>
+      </c>
+      <c r="O273" t="s">
+        <v>27</v>
+      </c>
+      <c r="P273" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B274" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C274" t="s">
         <v>380</v>
       </c>
       <c r="D274" t="s">
         <v>381</v>
       </c>
       <c r="E274" t="s">
         <v>382</v>
       </c>
       <c r="F274" t="s">
         <v>383</v>
       </c>
       <c r="G274" t="s">
         <v>384</v>
       </c>
       <c r="H274">
         <v>2013</v>
       </c>
       <c r="I274" t="s">
         <v>385</v>
       </c>
       <c r="J274" t="s">
         <v>386</v>
       </c>
-    </row>
-    <row r="275" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K274" t="s">
+        <v>27</v>
+      </c>
+      <c r="L274" t="s">
+        <v>27</v>
+      </c>
+      <c r="M274" t="s">
+        <v>27</v>
+      </c>
+      <c r="N274" t="s">
+        <v>27</v>
+      </c>
+      <c r="O274" t="s">
+        <v>27</v>
+      </c>
+      <c r="P274" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B275" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C275" t="s">
         <v>380</v>
       </c>
       <c r="D275" t="s">
         <v>381</v>
       </c>
       <c r="E275" t="s">
         <v>382</v>
       </c>
       <c r="F275" t="s">
         <v>383</v>
       </c>
       <c r="G275" t="s">
         <v>384</v>
       </c>
       <c r="H275">
         <v>2016</v>
       </c>
       <c r="I275" t="s">
         <v>385</v>
       </c>
       <c r="J275" t="s">
         <v>387</v>
       </c>
-    </row>
-    <row r="276" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K275" t="s">
+        <v>27</v>
+      </c>
+      <c r="L275" t="s">
+        <v>27</v>
+      </c>
+      <c r="M275" t="s">
+        <v>27</v>
+      </c>
+      <c r="N275" t="s">
+        <v>27</v>
+      </c>
+      <c r="O275" t="s">
+        <v>27</v>
+      </c>
+      <c r="P275" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B276" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C276" t="s">
         <v>380</v>
       </c>
       <c r="D276" t="s">
         <v>381</v>
       </c>
       <c r="E276" t="s">
         <v>382</v>
       </c>
       <c r="F276" t="s">
         <v>383</v>
       </c>
       <c r="G276" t="s">
         <v>384</v>
       </c>
       <c r="H276">
         <v>2017</v>
       </c>
       <c r="I276" t="s">
         <v>385</v>
       </c>
       <c r="J276" t="s">
         <v>388</v>
       </c>
-    </row>
-    <row r="277" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K276" t="s">
+        <v>27</v>
+      </c>
+      <c r="L276" t="s">
+        <v>27</v>
+      </c>
+      <c r="M276" t="s">
+        <v>27</v>
+      </c>
+      <c r="N276" t="s">
+        <v>27</v>
+      </c>
+      <c r="O276" t="s">
+        <v>27</v>
+      </c>
+      <c r="P276" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B277" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C277" t="s">
         <v>380</v>
       </c>
       <c r="D277" t="s">
         <v>381</v>
       </c>
       <c r="E277" t="s">
         <v>382</v>
       </c>
       <c r="F277" t="s">
         <v>383</v>
       </c>
       <c r="G277" t="s">
         <v>384</v>
       </c>
       <c r="H277">
         <v>2018</v>
       </c>
       <c r="I277" t="s">
         <v>385</v>
       </c>
       <c r="J277" t="s">
         <v>389</v>
       </c>
-    </row>
-    <row r="278" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K277" t="s">
+        <v>27</v>
+      </c>
+      <c r="L277" t="s">
+        <v>27</v>
+      </c>
+      <c r="M277" t="s">
+        <v>27</v>
+      </c>
+      <c r="N277" t="s">
+        <v>27</v>
+      </c>
+      <c r="O277" t="s">
+        <v>27</v>
+      </c>
+      <c r="P277" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B278" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C278" t="s">
         <v>380</v>
       </c>
       <c r="D278" t="s">
         <v>381</v>
       </c>
       <c r="E278" t="s">
         <v>382</v>
       </c>
       <c r="F278" t="s">
         <v>383</v>
       </c>
       <c r="G278" t="s">
         <v>384</v>
       </c>
       <c r="H278">
         <v>2019</v>
       </c>
       <c r="I278" t="s">
         <v>385</v>
       </c>
       <c r="J278" t="s">
         <v>390</v>
       </c>
-    </row>
-    <row r="279" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K278" t="s">
+        <v>27</v>
+      </c>
+      <c r="L278" t="s">
+        <v>27</v>
+      </c>
+      <c r="M278" t="s">
+        <v>27</v>
+      </c>
+      <c r="N278" t="s">
+        <v>27</v>
+      </c>
+      <c r="O278" t="s">
+        <v>27</v>
+      </c>
+      <c r="P278" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B279" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C279" t="s">
         <v>380</v>
       </c>
       <c r="D279" t="s">
         <v>381</v>
       </c>
       <c r="E279" t="s">
         <v>382</v>
       </c>
       <c r="F279" t="s">
         <v>383</v>
       </c>
       <c r="G279" t="s">
         <v>384</v>
       </c>
       <c r="H279">
         <v>2020</v>
       </c>
       <c r="I279" t="s">
         <v>385</v>
       </c>
       <c r="J279" t="s">
         <v>391</v>
       </c>
-    </row>
-    <row r="280" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K279" t="s">
+        <v>27</v>
+      </c>
+      <c r="L279" t="s">
+        <v>27</v>
+      </c>
+      <c r="M279" t="s">
+        <v>27</v>
+      </c>
+      <c r="N279" t="s">
+        <v>27</v>
+      </c>
+      <c r="O279" t="s">
+        <v>27</v>
+      </c>
+      <c r="P279" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="280" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B280" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C280" t="s">
         <v>392</v>
       </c>
       <c r="D280" t="s">
         <v>393</v>
       </c>
       <c r="E280" t="s">
         <v>394</v>
       </c>
       <c r="F280" t="s">
         <v>395</v>
       </c>
       <c r="G280" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H280">
         <v>2013</v>
       </c>
       <c r="I280" t="s">
         <v>23</v>
       </c>
       <c r="J280" t="s">
         <v>396</v>
       </c>
-    </row>
-    <row r="281" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K280" t="s">
+        <v>27</v>
+      </c>
+      <c r="L280" t="s">
+        <v>27</v>
+      </c>
+      <c r="M280" t="s">
+        <v>27</v>
+      </c>
+      <c r="N280" t="s">
+        <v>27</v>
+      </c>
+      <c r="O280" t="s">
+        <v>27</v>
+      </c>
+      <c r="P280" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="281" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B281" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C281" t="s">
         <v>392</v>
       </c>
       <c r="D281" t="s">
         <v>393</v>
       </c>
       <c r="E281" t="s">
         <v>394</v>
       </c>
       <c r="F281" t="s">
         <v>395</v>
       </c>
       <c r="G281" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H281">
         <v>2017</v>
       </c>
       <c r="I281" t="s">
         <v>23</v>
       </c>
       <c r="J281" t="s">
         <v>397</v>
       </c>
-    </row>
-    <row r="282" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K281" t="s">
+        <v>27</v>
+      </c>
+      <c r="L281" t="s">
+        <v>27</v>
+      </c>
+      <c r="M281" t="s">
+        <v>27</v>
+      </c>
+      <c r="N281" t="s">
+        <v>27</v>
+      </c>
+      <c r="O281" t="s">
+        <v>27</v>
+      </c>
+      <c r="P281" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="282" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B282" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C282" t="s">
         <v>392</v>
       </c>
       <c r="D282" t="s">
         <v>393</v>
       </c>
       <c r="E282" t="s">
         <v>394</v>
       </c>
       <c r="F282" t="s">
         <v>395</v>
       </c>
       <c r="G282" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H282">
         <v>2019</v>
       </c>
       <c r="I282" t="s">
         <v>23</v>
       </c>
       <c r="J282" t="s">
         <v>398</v>
       </c>
-    </row>
-    <row r="283" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K282" t="s">
+        <v>27</v>
+      </c>
+      <c r="L282" t="s">
+        <v>27</v>
+      </c>
+      <c r="M282" t="s">
+        <v>27</v>
+      </c>
+      <c r="N282" t="s">
+        <v>27</v>
+      </c>
+      <c r="O282" t="s">
+        <v>27</v>
+      </c>
+      <c r="P282" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B283" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C283" t="s">
         <v>392</v>
       </c>
       <c r="D283" t="s">
         <v>393</v>
       </c>
       <c r="E283" t="s">
         <v>394</v>
       </c>
       <c r="F283" t="s">
         <v>395</v>
       </c>
       <c r="G283" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H283">
         <v>2020</v>
       </c>
       <c r="I283" t="s">
         <v>23</v>
       </c>
       <c r="J283" t="s">
         <v>399</v>
       </c>
-    </row>
-    <row r="284" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K283" t="s">
+        <v>27</v>
+      </c>
+      <c r="L283" t="s">
+        <v>27</v>
+      </c>
+      <c r="M283" t="s">
+        <v>27</v>
+      </c>
+      <c r="N283" t="s">
+        <v>27</v>
+      </c>
+      <c r="O283" t="s">
+        <v>27</v>
+      </c>
+      <c r="P283" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B284" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C284" t="s">
         <v>392</v>
       </c>
       <c r="D284" t="s">
         <v>393</v>
       </c>
       <c r="E284" t="s">
         <v>394</v>
       </c>
       <c r="F284" t="s">
         <v>395</v>
       </c>
       <c r="G284" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H284">
         <v>2021</v>
       </c>
       <c r="I284" t="s">
         <v>23</v>
       </c>
       <c r="J284" t="s">
         <v>400</v>
       </c>
-    </row>
-    <row r="285" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K284" t="s">
+        <v>27</v>
+      </c>
+      <c r="L284" t="s">
+        <v>27</v>
+      </c>
+      <c r="M284" t="s">
+        <v>27</v>
+      </c>
+      <c r="N284" t="s">
+        <v>27</v>
+      </c>
+      <c r="O284" t="s">
+        <v>27</v>
+      </c>
+      <c r="P284" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B285" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C285" t="s">
         <v>392</v>
       </c>
       <c r="D285" t="s">
         <v>393</v>
       </c>
       <c r="E285" t="s">
         <v>394</v>
       </c>
       <c r="F285" t="s">
         <v>395</v>
       </c>
       <c r="G285" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H285">
         <v>2022</v>
       </c>
       <c r="I285" t="s">
         <v>23</v>
       </c>
       <c r="J285" t="s">
         <v>401</v>
       </c>
-    </row>
-    <row r="286" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K285" t="s">
+        <v>27</v>
+      </c>
+      <c r="L285" t="s">
+        <v>27</v>
+      </c>
+      <c r="M285" t="s">
+        <v>27</v>
+      </c>
+      <c r="N285" t="s">
+        <v>27</v>
+      </c>
+      <c r="O285" t="s">
+        <v>27</v>
+      </c>
+      <c r="P285" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B286" t="s">
         <v>402</v>
       </c>
       <c r="C286" t="s">
         <v>403</v>
       </c>
       <c r="D286" t="s">
         <v>404</v>
       </c>
       <c r="E286" t="s">
         <v>405</v>
       </c>
       <c r="F286" t="s">
         <v>406</v>
       </c>
       <c r="G286" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H286">
         <v>2013</v>
       </c>
       <c r="I286" t="s">
         <v>23</v>
       </c>
       <c r="J286" t="s">
         <v>407</v>
       </c>
       <c r="K286" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L286" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="287" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M286" t="s">
+        <v>27</v>
+      </c>
+      <c r="N286" t="s">
+        <v>27</v>
+      </c>
+      <c r="O286" t="s">
+        <v>27</v>
+      </c>
+      <c r="P286" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="287" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B287" t="s">
         <v>402</v>
       </c>
       <c r="C287" t="s">
         <v>403</v>
       </c>
       <c r="D287" t="s">
         <v>404</v>
       </c>
       <c r="E287" t="s">
         <v>405</v>
       </c>
       <c r="F287" t="s">
         <v>406</v>
       </c>
       <c r="G287" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H287">
         <v>2017</v>
       </c>
       <c r="I287" t="s">
         <v>23</v>
       </c>
       <c r="J287" t="s">
         <v>409</v>
       </c>
       <c r="K287" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L287" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="288" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M287" t="s">
+        <v>27</v>
+      </c>
+      <c r="N287" t="s">
+        <v>27</v>
+      </c>
+      <c r="O287" t="s">
+        <v>27</v>
+      </c>
+      <c r="P287" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="288" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B288" t="s">
         <v>402</v>
       </c>
       <c r="C288" t="s">
         <v>403</v>
       </c>
       <c r="D288" t="s">
         <v>404</v>
       </c>
       <c r="E288" t="s">
         <v>405</v>
       </c>
       <c r="F288" t="s">
         <v>406</v>
       </c>
       <c r="G288" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H288">
         <v>2019</v>
       </c>
       <c r="I288" t="s">
         <v>23</v>
       </c>
       <c r="J288" t="s">
         <v>410</v>
       </c>
       <c r="K288" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L288" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="289" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M288" t="s">
+        <v>27</v>
+      </c>
+      <c r="N288" t="s">
+        <v>27</v>
+      </c>
+      <c r="O288" t="s">
+        <v>27</v>
+      </c>
+      <c r="P288" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="289" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B289" t="s">
         <v>402</v>
       </c>
       <c r="C289" t="s">
         <v>403</v>
       </c>
       <c r="D289" t="s">
         <v>404</v>
       </c>
       <c r="E289" t="s">
         <v>405</v>
       </c>
       <c r="F289" t="s">
         <v>406</v>
       </c>
       <c r="G289" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H289">
         <v>2020</v>
       </c>
       <c r="I289" t="s">
         <v>23</v>
       </c>
       <c r="J289" t="s">
         <v>411</v>
       </c>
       <c r="K289" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L289" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="290" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M289" t="s">
+        <v>27</v>
+      </c>
+      <c r="N289" t="s">
+        <v>27</v>
+      </c>
+      <c r="O289" t="s">
+        <v>27</v>
+      </c>
+      <c r="P289" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="290" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B290" t="s">
         <v>402</v>
       </c>
       <c r="C290" t="s">
         <v>403</v>
       </c>
       <c r="D290" t="s">
         <v>404</v>
       </c>
       <c r="E290" t="s">
         <v>405</v>
       </c>
       <c r="F290" t="s">
         <v>406</v>
       </c>
       <c r="G290" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H290">
         <v>2021</v>
       </c>
       <c r="I290" t="s">
         <v>23</v>
       </c>
       <c r="J290" t="s">
         <v>412</v>
       </c>
       <c r="K290" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L290" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="291" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M290" t="s">
+        <v>27</v>
+      </c>
+      <c r="N290" t="s">
+        <v>27</v>
+      </c>
+      <c r="O290" t="s">
+        <v>27</v>
+      </c>
+      <c r="P290" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="291" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B291" t="s">
         <v>402</v>
       </c>
       <c r="C291" t="s">
         <v>403</v>
       </c>
       <c r="D291" t="s">
         <v>404</v>
       </c>
       <c r="E291" t="s">
         <v>405</v>
       </c>
       <c r="F291" t="s">
         <v>406</v>
       </c>
       <c r="G291" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H291">
         <v>2013</v>
       </c>
       <c r="I291" t="s">
         <v>23</v>
       </c>
       <c r="J291" t="s">
         <v>412</v>
       </c>
       <c r="K291" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L291" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M291" t="s">
+        <v>27</v>
+      </c>
+      <c r="N291" t="s">
+        <v>27</v>
+      </c>
+      <c r="O291" t="s">
+        <v>27</v>
+      </c>
+      <c r="P291" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="292" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B292" t="s">
         <v>402</v>
       </c>
       <c r="C292" t="s">
         <v>403</v>
       </c>
       <c r="D292" t="s">
         <v>404</v>
       </c>
       <c r="E292" t="s">
         <v>405</v>
       </c>
       <c r="F292" t="s">
         <v>406</v>
       </c>
       <c r="G292" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H292">
         <v>2013</v>
       </c>
       <c r="I292" t="s">
         <v>23</v>
       </c>
       <c r="J292" t="s">
         <v>413</v>
       </c>
       <c r="K292" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L292" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:12" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="M292" t="s">
+        <v>27</v>
+      </c>
+      <c r="N292" t="s">
+        <v>27</v>
+      </c>
+      <c r="O292" t="s">
+        <v>27</v>
+      </c>
+      <c r="P292" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="293" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B293" t="s">
         <v>402</v>
       </c>
       <c r="C293" t="s">
         <v>403</v>
       </c>
       <c r="D293" t="s">
         <v>404</v>
       </c>
       <c r="E293" t="s">
         <v>405</v>
       </c>
       <c r="F293" t="s">
         <v>406</v>
       </c>
       <c r="G293" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H293">
         <v>2013</v>
       </c>
       <c r="I293" t="s">
         <v>23</v>
       </c>
       <c r="J293" t="s">
         <v>414</v>
       </c>
       <c r="K293" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L293" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="M293" t="s">
+        <v>27</v>
+      </c>
+      <c r="N293" t="s">
+        <v>27</v>
+      </c>
+      <c r="O293" t="s">
+        <v>27</v>
+      </c>
+      <c r="P293" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="294" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B294" t="s">
         <v>402</v>
       </c>
       <c r="C294" t="s">
         <v>403</v>
       </c>
       <c r="D294" t="s">
         <v>404</v>
       </c>
       <c r="E294" t="s">
         <v>405</v>
       </c>
       <c r="F294" t="s">
         <v>406</v>
       </c>
       <c r="G294" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H294">
         <v>2013</v>
       </c>
       <c r="I294" t="s">
         <v>23</v>
       </c>
       <c r="J294" t="s">
         <v>415</v>
       </c>
       <c r="K294" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L294" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:12" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="M294" t="s">
+        <v>27</v>
+      </c>
+      <c r="N294" t="s">
+        <v>27</v>
+      </c>
+      <c r="O294" t="s">
+        <v>27</v>
+      </c>
+      <c r="P294" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B295" t="s">
         <v>402</v>
       </c>
       <c r="C295" t="s">
         <v>403</v>
       </c>
       <c r="D295" t="s">
         <v>404</v>
       </c>
       <c r="E295" t="s">
         <v>405</v>
       </c>
       <c r="F295" t="s">
         <v>406</v>
       </c>
       <c r="G295" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H295">
         <v>2013</v>
       </c>
       <c r="I295" t="s">
         <v>23</v>
       </c>
       <c r="J295" t="s">
         <v>416</v>
       </c>
       <c r="K295" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L295" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:12" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="M295" t="s">
+        <v>27</v>
+      </c>
+      <c r="N295" t="s">
+        <v>27</v>
+      </c>
+      <c r="O295" t="s">
+        <v>27</v>
+      </c>
+      <c r="P295" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B296" t="s">
         <v>402</v>
       </c>
       <c r="C296" t="s">
         <v>403</v>
       </c>
       <c r="D296" t="s">
         <v>404</v>
       </c>
       <c r="E296" t="s">
         <v>405</v>
       </c>
       <c r="F296" t="s">
         <v>406</v>
       </c>
       <c r="G296" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H296">
         <v>2013</v>
       </c>
       <c r="I296" t="s">
         <v>23</v>
       </c>
       <c r="J296" t="s">
         <v>417</v>
       </c>
       <c r="K296" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L296" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:12" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="M296" t="s">
+        <v>27</v>
+      </c>
+      <c r="N296" t="s">
+        <v>27</v>
+      </c>
+      <c r="O296" t="s">
+        <v>27</v>
+      </c>
+      <c r="P296" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B297" t="s">
         <v>402</v>
       </c>
       <c r="C297" t="s">
         <v>418</v>
       </c>
       <c r="D297" t="s">
         <v>419</v>
       </c>
       <c r="E297" t="s">
         <v>405</v>
       </c>
       <c r="F297" t="s">
         <v>420</v>
       </c>
       <c r="G297" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H297">
         <v>2013</v>
       </c>
       <c r="I297" t="s">
         <v>23</v>
       </c>
       <c r="J297" t="s">
         <v>421</v>
       </c>
       <c r="K297" t="s">
         <v>25</v>
       </c>
       <c r="L297" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M297" t="s">
+        <v>27</v>
+      </c>
+      <c r="N297" t="s">
+        <v>27</v>
+      </c>
+      <c r="O297" t="s">
+        <v>27</v>
+      </c>
+      <c r="P297" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B298" t="s">
         <v>402</v>
       </c>
       <c r="C298" t="s">
         <v>418</v>
       </c>
       <c r="D298" t="s">
         <v>419</v>
       </c>
       <c r="E298" t="s">
         <v>405</v>
       </c>
       <c r="F298" t="s">
         <v>420</v>
       </c>
       <c r="G298" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H298">
         <v>2013</v>
       </c>
       <c r="I298" t="s">
         <v>23</v>
       </c>
       <c r="J298" t="s">
         <v>422</v>
       </c>
       <c r="K298" t="s">
         <v>25</v>
       </c>
       <c r="L298" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M298" t="s">
+        <v>27</v>
+      </c>
+      <c r="N298" t="s">
+        <v>27</v>
+      </c>
+      <c r="O298" t="s">
+        <v>27</v>
+      </c>
+      <c r="P298" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B299" t="s">
         <v>402</v>
       </c>
       <c r="C299" t="s">
         <v>423</v>
       </c>
       <c r="D299" t="s">
         <v>424</v>
       </c>
       <c r="E299" t="s">
         <v>405</v>
       </c>
       <c r="F299" t="s">
         <v>425</v>
       </c>
       <c r="G299" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H299">
         <v>2013</v>
       </c>
       <c r="I299" t="s">
         <v>23</v>
       </c>
       <c r="J299" t="s">
         <v>426</v>
       </c>
       <c r="K299" t="s">
         <v>427</v>
       </c>
       <c r="L299" t="s">
         <v>428</v>
       </c>
-    </row>
-    <row r="300" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M299" t="s">
+        <v>27</v>
+      </c>
+      <c r="N299" t="s">
+        <v>27</v>
+      </c>
+      <c r="O299" t="s">
+        <v>27</v>
+      </c>
+      <c r="P299" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B300" t="s">
         <v>402</v>
       </c>
       <c r="C300" t="s">
         <v>423</v>
       </c>
       <c r="D300" t="s">
         <v>424</v>
       </c>
       <c r="E300" t="s">
         <v>405</v>
       </c>
       <c r="F300" t="s">
         <v>425</v>
       </c>
       <c r="G300" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H300">
         <v>2013</v>
       </c>
       <c r="I300" t="s">
         <v>23</v>
       </c>
       <c r="J300" t="s">
         <v>429</v>
       </c>
       <c r="K300" t="s">
         <v>427</v>
       </c>
       <c r="L300" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M300" t="s">
+        <v>27</v>
+      </c>
+      <c r="N300" t="s">
+        <v>27</v>
+      </c>
+      <c r="O300" t="s">
+        <v>27</v>
+      </c>
+      <c r="P300" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B301" t="s">
         <v>402</v>
       </c>
       <c r="C301" t="s">
         <v>423</v>
       </c>
       <c r="D301" t="s">
         <v>424</v>
       </c>
       <c r="E301" t="s">
         <v>405</v>
       </c>
       <c r="F301" t="s">
         <v>425</v>
       </c>
       <c r="G301" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H301">
         <v>2013</v>
       </c>
       <c r="I301" t="s">
         <v>23</v>
       </c>
       <c r="J301" t="s">
         <v>412</v>
       </c>
       <c r="K301" t="s">
         <v>427</v>
       </c>
       <c r="L301" t="s">
         <v>430</v>
       </c>
-    </row>
-    <row r="302" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M301" t="s">
+        <v>27</v>
+      </c>
+      <c r="N301" t="s">
+        <v>27</v>
+      </c>
+      <c r="O301" t="s">
+        <v>27</v>
+      </c>
+      <c r="P301" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B302" t="s">
         <v>402</v>
       </c>
       <c r="C302" t="s">
         <v>431</v>
       </c>
       <c r="D302" t="s">
         <v>432</v>
       </c>
       <c r="E302" t="s">
         <v>405</v>
       </c>
       <c r="F302" t="s">
         <v>433</v>
       </c>
       <c r="G302" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H302">
         <v>2013</v>
       </c>
       <c r="I302" t="s">
         <v>23</v>
       </c>
       <c r="J302" t="s">
         <v>434</v>
       </c>
       <c r="K302" t="s">
         <v>435</v>
       </c>
       <c r="L302" t="s">
         <v>436</v>
       </c>
-    </row>
-    <row r="303" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M302" t="s">
+        <v>27</v>
+      </c>
+      <c r="N302" t="s">
+        <v>27</v>
+      </c>
+      <c r="O302" t="s">
+        <v>27</v>
+      </c>
+      <c r="P302" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B303" t="s">
         <v>402</v>
       </c>
       <c r="C303" t="s">
         <v>431</v>
       </c>
       <c r="D303" t="s">
         <v>432</v>
       </c>
       <c r="E303" t="s">
         <v>405</v>
       </c>
       <c r="F303" t="s">
         <v>433</v>
       </c>
       <c r="G303" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H303">
         <v>2013</v>
       </c>
       <c r="I303" t="s">
         <v>23</v>
       </c>
       <c r="J303" t="s">
         <v>437</v>
       </c>
       <c r="K303" t="s">
         <v>435</v>
       </c>
       <c r="L303" t="s">
         <v>438</v>
       </c>
-    </row>
-    <row r="304" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M303" t="s">
+        <v>27</v>
+      </c>
+      <c r="N303" t="s">
+        <v>27</v>
+      </c>
+      <c r="O303" t="s">
+        <v>27</v>
+      </c>
+      <c r="P303" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B304" t="s">
         <v>402</v>
       </c>
       <c r="C304" t="s">
         <v>431</v>
       </c>
       <c r="D304" t="s">
         <v>432</v>
       </c>
       <c r="E304" t="s">
         <v>405</v>
       </c>
       <c r="F304" t="s">
         <v>433</v>
       </c>
       <c r="G304" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H304">
         <v>2013</v>
       </c>
       <c r="I304" t="s">
         <v>23</v>
       </c>
       <c r="J304" t="s">
         <v>439</v>
       </c>
       <c r="K304" t="s">
         <v>435</v>
       </c>
       <c r="L304" t="s">
         <v>440</v>
       </c>
-    </row>
-    <row r="305" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M304" t="s">
+        <v>27</v>
+      </c>
+      <c r="N304" t="s">
+        <v>27</v>
+      </c>
+      <c r="O304" t="s">
+        <v>27</v>
+      </c>
+      <c r="P304" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B305" t="s">
         <v>402</v>
       </c>
       <c r="C305" t="s">
         <v>441</v>
       </c>
       <c r="D305" t="s">
         <v>442</v>
       </c>
       <c r="E305" t="s">
         <v>443</v>
       </c>
       <c r="F305" t="s">
         <v>444</v>
       </c>
       <c r="G305" t="s">
         <v>445</v>
       </c>
       <c r="H305">
         <v>2013</v>
       </c>
       <c r="I305" t="s">
         <v>23</v>
       </c>
       <c r="J305" t="s">
         <v>446</v>
       </c>
       <c r="K305" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L305" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="306" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M305" t="s">
+        <v>27</v>
+      </c>
+      <c r="N305" t="s">
+        <v>27</v>
+      </c>
+      <c r="O305" t="s">
+        <v>27</v>
+      </c>
+      <c r="P305" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B306" t="s">
         <v>402</v>
       </c>
       <c r="C306" t="s">
         <v>441</v>
       </c>
       <c r="D306" t="s">
         <v>442</v>
       </c>
       <c r="E306" t="s">
         <v>443</v>
       </c>
       <c r="F306" t="s">
         <v>444</v>
       </c>
       <c r="G306" t="s">
         <v>445</v>
       </c>
       <c r="H306">
         <v>2017</v>
       </c>
       <c r="I306" t="s">
         <v>23</v>
       </c>
       <c r="J306" t="s">
         <v>446</v>
       </c>
       <c r="K306" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L306" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="307" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M306" t="s">
+        <v>27</v>
+      </c>
+      <c r="N306" t="s">
+        <v>27</v>
+      </c>
+      <c r="O306" t="s">
+        <v>27</v>
+      </c>
+      <c r="P306" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B307" t="s">
         <v>402</v>
       </c>
       <c r="C307" t="s">
         <v>441</v>
       </c>
       <c r="D307" t="s">
         <v>442</v>
       </c>
       <c r="E307" t="s">
         <v>443</v>
       </c>
       <c r="F307" t="s">
         <v>444</v>
       </c>
       <c r="G307" t="s">
         <v>445</v>
       </c>
       <c r="H307">
         <v>2013</v>
       </c>
       <c r="I307" t="s">
         <v>23</v>
       </c>
       <c r="J307" t="s">
         <v>447</v>
       </c>
       <c r="K307" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L307" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M307" t="s">
+        <v>27</v>
+      </c>
+      <c r="N307" t="s">
+        <v>27</v>
+      </c>
+      <c r="O307" t="s">
+        <v>27</v>
+      </c>
+      <c r="P307" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B308" t="s">
         <v>402</v>
       </c>
       <c r="C308" t="s">
         <v>441</v>
       </c>
       <c r="D308" t="s">
         <v>442</v>
       </c>
       <c r="E308" t="s">
         <v>443</v>
       </c>
       <c r="F308" t="s">
         <v>444</v>
       </c>
       <c r="G308" t="s">
         <v>445</v>
       </c>
       <c r="H308">
         <v>2013</v>
       </c>
       <c r="I308" t="s">
         <v>23</v>
       </c>
       <c r="J308" t="s">
         <v>448</v>
       </c>
       <c r="K308" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L308" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:12" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="M308" t="s">
+        <v>27</v>
+      </c>
+      <c r="N308" t="s">
+        <v>27</v>
+      </c>
+      <c r="O308" t="s">
+        <v>27</v>
+      </c>
+      <c r="P308" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B309" t="s">
         <v>402</v>
       </c>
       <c r="C309" t="s">
         <v>441</v>
       </c>
       <c r="D309" t="s">
         <v>442</v>
       </c>
       <c r="E309" t="s">
         <v>443</v>
       </c>
       <c r="F309" t="s">
         <v>444</v>
       </c>
       <c r="G309" t="s">
         <v>445</v>
       </c>
       <c r="H309">
         <v>2013</v>
       </c>
       <c r="I309" t="s">
         <v>23</v>
       </c>
       <c r="J309" t="s">
         <v>449</v>
       </c>
       <c r="K309" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L309" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="M309" t="s">
+        <v>27</v>
+      </c>
+      <c r="N309" t="s">
+        <v>27</v>
+      </c>
+      <c r="O309" t="s">
+        <v>27</v>
+      </c>
+      <c r="P309" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B310" t="s">
         <v>402</v>
       </c>
       <c r="C310" t="s">
         <v>441</v>
       </c>
       <c r="D310" t="s">
         <v>442</v>
       </c>
       <c r="E310" t="s">
         <v>443</v>
       </c>
       <c r="F310" t="s">
         <v>444</v>
       </c>
       <c r="G310" t="s">
         <v>445</v>
       </c>
       <c r="H310">
         <v>2013</v>
       </c>
       <c r="I310" t="s">
         <v>23</v>
       </c>
       <c r="J310" t="s">
         <v>450</v>
       </c>
       <c r="K310" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L310" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:12" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="M310" t="s">
+        <v>27</v>
+      </c>
+      <c r="N310" t="s">
+        <v>27</v>
+      </c>
+      <c r="O310" t="s">
+        <v>27</v>
+      </c>
+      <c r="P310" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B311" t="s">
         <v>402</v>
       </c>
       <c r="C311" t="s">
         <v>441</v>
       </c>
       <c r="D311" t="s">
         <v>442</v>
       </c>
       <c r="E311" t="s">
         <v>443</v>
       </c>
       <c r="F311" t="s">
         <v>444</v>
       </c>
       <c r="G311" t="s">
         <v>445</v>
       </c>
       <c r="H311">
         <v>2013</v>
       </c>
       <c r="I311" t="s">
         <v>23</v>
       </c>
       <c r="J311" t="s">
         <v>448</v>
       </c>
       <c r="K311" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L311" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:12" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="M311" t="s">
+        <v>27</v>
+      </c>
+      <c r="N311" t="s">
+        <v>27</v>
+      </c>
+      <c r="O311" t="s">
+        <v>27</v>
+      </c>
+      <c r="P311" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B312" t="s">
         <v>402</v>
       </c>
       <c r="C312" t="s">
         <v>441</v>
       </c>
       <c r="D312" t="s">
         <v>442</v>
       </c>
       <c r="E312" t="s">
         <v>443</v>
       </c>
       <c r="F312" t="s">
         <v>444</v>
       </c>
       <c r="G312" t="s">
         <v>445</v>
       </c>
       <c r="H312">
         <v>2013</v>
       </c>
       <c r="I312" t="s">
         <v>23</v>
       </c>
       <c r="J312" t="s">
         <v>448</v>
       </c>
       <c r="K312" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L312" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:12" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="M312" t="s">
+        <v>27</v>
+      </c>
+      <c r="N312" t="s">
+        <v>27</v>
+      </c>
+      <c r="O312" t="s">
+        <v>27</v>
+      </c>
+      <c r="P312" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B313" t="s">
         <v>402</v>
       </c>
       <c r="C313" t="s">
         <v>451</v>
       </c>
       <c r="D313" t="s">
         <v>452</v>
       </c>
       <c r="E313" t="s">
         <v>443</v>
       </c>
       <c r="F313" t="s">
         <v>453</v>
       </c>
       <c r="G313" t="s">
         <v>445</v>
       </c>
       <c r="H313">
         <v>2013</v>
       </c>
       <c r="I313" t="s">
         <v>23</v>
       </c>
       <c r="J313" t="s">
         <v>448</v>
       </c>
       <c r="K313" t="s">
         <v>25</v>
       </c>
       <c r="L313" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M313" t="s">
+        <v>27</v>
+      </c>
+      <c r="N313" t="s">
+        <v>27</v>
+      </c>
+      <c r="O313" t="s">
+        <v>27</v>
+      </c>
+      <c r="P313" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B314" t="s">
         <v>402</v>
       </c>
       <c r="C314" t="s">
         <v>451</v>
       </c>
       <c r="D314" t="s">
         <v>452</v>
       </c>
       <c r="E314" t="s">
         <v>443</v>
       </c>
       <c r="F314" t="s">
         <v>453</v>
       </c>
       <c r="G314" t="s">
         <v>445</v>
       </c>
       <c r="H314">
         <v>2013</v>
       </c>
       <c r="I314" t="s">
         <v>23</v>
       </c>
       <c r="J314" t="s">
         <v>454</v>
       </c>
       <c r="K314" t="s">
         <v>25</v>
       </c>
       <c r="L314" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M314" t="s">
+        <v>27</v>
+      </c>
+      <c r="N314" t="s">
+        <v>27</v>
+      </c>
+      <c r="O314" t="s">
+        <v>27</v>
+      </c>
+      <c r="P314" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B315" t="s">
         <v>402</v>
       </c>
       <c r="C315" t="s">
         <v>455</v>
       </c>
       <c r="D315" t="s">
         <v>456</v>
       </c>
       <c r="E315" t="s">
         <v>443</v>
       </c>
       <c r="F315" t="s">
         <v>453</v>
       </c>
       <c r="G315" t="s">
         <v>445</v>
       </c>
       <c r="H315">
         <v>2013</v>
       </c>
       <c r="I315" t="s">
         <v>23</v>
       </c>
       <c r="J315" t="s">
         <v>457</v>
       </c>
       <c r="K315" t="s">
         <v>427</v>
       </c>
       <c r="L315" t="s">
         <v>428</v>
       </c>
-    </row>
-    <row r="316" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M315" t="s">
+        <v>27</v>
+      </c>
+      <c r="N315" t="s">
+        <v>27</v>
+      </c>
+      <c r="O315" t="s">
+        <v>27</v>
+      </c>
+      <c r="P315" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B316" t="s">
         <v>402</v>
       </c>
       <c r="C316" t="s">
         <v>455</v>
       </c>
       <c r="D316" t="s">
         <v>456</v>
       </c>
       <c r="E316" t="s">
         <v>443</v>
       </c>
       <c r="F316" t="s">
         <v>453</v>
       </c>
       <c r="G316" t="s">
         <v>445</v>
       </c>
       <c r="H316">
         <v>2013</v>
       </c>
       <c r="I316" t="s">
         <v>23</v>
       </c>
       <c r="J316" t="s">
         <v>447</v>
       </c>
       <c r="K316" t="s">
         <v>427</v>
       </c>
       <c r="L316" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M316" t="s">
+        <v>27</v>
+      </c>
+      <c r="N316" t="s">
+        <v>27</v>
+      </c>
+      <c r="O316" t="s">
+        <v>27</v>
+      </c>
+      <c r="P316" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B317" t="s">
         <v>402</v>
       </c>
       <c r="C317" t="s">
         <v>455</v>
       </c>
       <c r="D317" t="s">
         <v>456</v>
       </c>
       <c r="E317" t="s">
         <v>443</v>
       </c>
       <c r="F317" t="s">
         <v>453</v>
       </c>
       <c r="G317" t="s">
         <v>445</v>
       </c>
       <c r="H317">
         <v>2013</v>
       </c>
       <c r="I317" t="s">
         <v>23</v>
       </c>
       <c r="J317" t="s">
         <v>458</v>
       </c>
       <c r="K317" t="s">
         <v>427</v>
       </c>
       <c r="L317" t="s">
         <v>430</v>
       </c>
-    </row>
-    <row r="318" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M317" t="s">
+        <v>27</v>
+      </c>
+      <c r="N317" t="s">
+        <v>27</v>
+      </c>
+      <c r="O317" t="s">
+        <v>27</v>
+      </c>
+      <c r="P317" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B318" t="s">
         <v>402</v>
       </c>
       <c r="C318" t="s">
         <v>459</v>
       </c>
       <c r="D318" t="s">
         <v>460</v>
       </c>
       <c r="E318" t="s">
         <v>443</v>
       </c>
       <c r="F318" t="s">
         <v>453</v>
       </c>
       <c r="G318" t="s">
         <v>445</v>
       </c>
       <c r="H318">
         <v>2013</v>
       </c>
       <c r="I318" t="s">
         <v>23</v>
       </c>
       <c r="J318" t="s">
         <v>461</v>
       </c>
       <c r="K318" t="s">
         <v>435</v>
       </c>
       <c r="L318" t="s">
         <v>436</v>
       </c>
-    </row>
-    <row r="319" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M318" t="s">
+        <v>27</v>
+      </c>
+      <c r="N318" t="s">
+        <v>27</v>
+      </c>
+      <c r="O318" t="s">
+        <v>27</v>
+      </c>
+      <c r="P318" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B319" t="s">
         <v>402</v>
       </c>
       <c r="C319" t="s">
         <v>459</v>
       </c>
       <c r="D319" t="s">
         <v>460</v>
       </c>
       <c r="E319" t="s">
         <v>443</v>
       </c>
       <c r="F319" t="s">
         <v>453</v>
       </c>
       <c r="G319" t="s">
         <v>445</v>
       </c>
       <c r="H319">
         <v>2013</v>
       </c>
       <c r="I319" t="s">
         <v>23</v>
       </c>
       <c r="J319" t="s">
         <v>457</v>
       </c>
       <c r="K319" t="s">
         <v>435</v>
       </c>
       <c r="L319" t="s">
         <v>438</v>
       </c>
-    </row>
-    <row r="320" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M319" t="s">
+        <v>27</v>
+      </c>
+      <c r="N319" t="s">
+        <v>27</v>
+      </c>
+      <c r="O319" t="s">
+        <v>27</v>
+      </c>
+      <c r="P319" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B320" t="s">
         <v>402</v>
       </c>
       <c r="C320" t="s">
         <v>459</v>
       </c>
       <c r="D320" t="s">
         <v>460</v>
       </c>
       <c r="E320" t="s">
         <v>443</v>
       </c>
       <c r="F320" t="s">
         <v>453</v>
       </c>
       <c r="G320" t="s">
         <v>445</v>
       </c>
       <c r="H320">
         <v>2013</v>
       </c>
       <c r="I320" t="s">
         <v>23</v>
       </c>
       <c r="J320" t="s">
         <v>462</v>
       </c>
       <c r="K320" t="s">
         <v>435</v>
       </c>
       <c r="L320" t="s">
         <v>440</v>
       </c>
-    </row>
-    <row r="321" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M320" t="s">
+        <v>27</v>
+      </c>
+      <c r="N320" t="s">
+        <v>27</v>
+      </c>
+      <c r="O320" t="s">
+        <v>27</v>
+      </c>
+      <c r="P320" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B321" t="s">
         <v>463</v>
       </c>
       <c r="C321" t="s">
         <v>464</v>
       </c>
       <c r="D321" t="s">
         <v>465</v>
       </c>
       <c r="E321" t="s">
         <v>466</v>
       </c>
       <c r="F321" t="s">
         <v>467</v>
       </c>
       <c r="G321" t="s">
         <v>468</v>
       </c>
       <c r="H321">
         <v>2010</v>
       </c>
       <c r="I321" t="s">
         <v>469</v>
       </c>
       <c r="J321" t="s">
         <v>470</v>
       </c>
-    </row>
-    <row r="322" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K321" t="s">
+        <v>27</v>
+      </c>
+      <c r="L321" t="s">
+        <v>27</v>
+      </c>
+      <c r="M321" t="s">
+        <v>27</v>
+      </c>
+      <c r="N321" t="s">
+        <v>27</v>
+      </c>
+      <c r="O321" t="s">
+        <v>27</v>
+      </c>
+      <c r="P321" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B322" t="s">
         <v>463</v>
       </c>
       <c r="C322" t="s">
         <v>464</v>
       </c>
       <c r="D322" t="s">
         <v>465</v>
       </c>
       <c r="E322" t="s">
         <v>466</v>
       </c>
       <c r="F322" t="s">
         <v>467</v>
       </c>
       <c r="G322" t="s">
         <v>468</v>
       </c>
       <c r="H322">
         <v>2011</v>
       </c>
       <c r="I322" t="s">
         <v>469</v>
       </c>
       <c r="J322" t="s">
         <v>471</v>
       </c>
-    </row>
-    <row r="323" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K322" t="s">
+        <v>27</v>
+      </c>
+      <c r="L322" t="s">
+        <v>27</v>
+      </c>
+      <c r="M322" t="s">
+        <v>27</v>
+      </c>
+      <c r="N322" t="s">
+        <v>27</v>
+      </c>
+      <c r="O322" t="s">
+        <v>27</v>
+      </c>
+      <c r="P322" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B323" t="s">
         <v>463</v>
       </c>
       <c r="C323" t="s">
         <v>464</v>
       </c>
       <c r="D323" t="s">
         <v>465</v>
       </c>
       <c r="E323" t="s">
         <v>466</v>
       </c>
       <c r="F323" t="s">
         <v>467</v>
       </c>
       <c r="G323" t="s">
         <v>468</v>
       </c>
       <c r="H323">
         <v>2012</v>
       </c>
       <c r="I323" t="s">
         <v>469</v>
       </c>
       <c r="J323" t="s">
         <v>421</v>
       </c>
-    </row>
-    <row r="324" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K323" t="s">
+        <v>27</v>
+      </c>
+      <c r="L323" t="s">
+        <v>27</v>
+      </c>
+      <c r="M323" t="s">
+        <v>27</v>
+      </c>
+      <c r="N323" t="s">
+        <v>27</v>
+      </c>
+      <c r="O323" t="s">
+        <v>27</v>
+      </c>
+      <c r="P323" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B324" t="s">
         <v>463</v>
       </c>
       <c r="C324" t="s">
         <v>464</v>
       </c>
       <c r="D324" t="s">
         <v>465</v>
       </c>
       <c r="E324" t="s">
         <v>466</v>
       </c>
       <c r="F324" t="s">
         <v>467</v>
       </c>
       <c r="G324" t="s">
         <v>468</v>
       </c>
       <c r="H324">
         <v>2014</v>
       </c>
       <c r="I324" t="s">
         <v>469</v>
       </c>
       <c r="J324" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:10" x14ac:dyDescent="0.25">
+        <v>245</v>
+      </c>
+      <c r="K324" t="s">
+        <v>27</v>
+      </c>
+      <c r="L324" t="s">
+        <v>27</v>
+      </c>
+      <c r="M324" t="s">
+        <v>27</v>
+      </c>
+      <c r="N324" t="s">
+        <v>27</v>
+      </c>
+      <c r="O324" t="s">
+        <v>27</v>
+      </c>
+      <c r="P324" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B325" t="s">
         <v>463</v>
       </c>
       <c r="C325" t="s">
         <v>464</v>
       </c>
       <c r="D325" t="s">
         <v>465</v>
       </c>
       <c r="E325" t="s">
         <v>466</v>
       </c>
       <c r="F325" t="s">
         <v>467</v>
       </c>
       <c r="G325" t="s">
         <v>468</v>
       </c>
       <c r="H325">
         <v>2016</v>
       </c>
       <c r="I325" t="s">
         <v>469</v>
       </c>
       <c r="J325" t="s">
         <v>472</v>
       </c>
-    </row>
-    <row r="326" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K325" t="s">
+        <v>27</v>
+      </c>
+      <c r="L325" t="s">
+        <v>27</v>
+      </c>
+      <c r="M325" t="s">
+        <v>27</v>
+      </c>
+      <c r="N325" t="s">
+        <v>27</v>
+      </c>
+      <c r="O325" t="s">
+        <v>27</v>
+      </c>
+      <c r="P325" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B326" t="s">
         <v>463</v>
       </c>
       <c r="C326" t="s">
         <v>464</v>
       </c>
       <c r="D326" t="s">
         <v>465</v>
       </c>
       <c r="E326" t="s">
         <v>466</v>
       </c>
       <c r="F326" t="s">
         <v>467</v>
       </c>
       <c r="G326" t="s">
         <v>468</v>
       </c>
       <c r="H326">
         <v>2017</v>
       </c>
       <c r="I326" t="s">
         <v>469</v>
       </c>
       <c r="J326" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:10" x14ac:dyDescent="0.25">
+        <v>371</v>
+      </c>
+      <c r="K326" t="s">
+        <v>27</v>
+      </c>
+      <c r="L326" t="s">
+        <v>27</v>
+      </c>
+      <c r="M326" t="s">
+        <v>27</v>
+      </c>
+      <c r="N326" t="s">
+        <v>27</v>
+      </c>
+      <c r="O326" t="s">
+        <v>27</v>
+      </c>
+      <c r="P326" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B327" t="s">
         <v>463</v>
       </c>
       <c r="C327" t="s">
         <v>464</v>
       </c>
       <c r="D327" t="s">
         <v>465</v>
       </c>
       <c r="E327" t="s">
         <v>466</v>
       </c>
       <c r="F327" t="s">
         <v>467</v>
       </c>
       <c r="G327" t="s">
         <v>468</v>
       </c>
       <c r="H327">
         <v>2018</v>
       </c>
       <c r="I327" t="s">
         <v>469</v>
       </c>
       <c r="J327" t="s">
         <v>473</v>
       </c>
-    </row>
-    <row r="328" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K327" t="s">
+        <v>27</v>
+      </c>
+      <c r="L327" t="s">
+        <v>27</v>
+      </c>
+      <c r="M327" t="s">
+        <v>27</v>
+      </c>
+      <c r="N327" t="s">
+        <v>27</v>
+      </c>
+      <c r="O327" t="s">
+        <v>27</v>
+      </c>
+      <c r="P327" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B328" t="s">
         <v>463</v>
       </c>
       <c r="C328" t="s">
         <v>464</v>
       </c>
       <c r="D328" t="s">
         <v>465</v>
       </c>
       <c r="E328" t="s">
         <v>466</v>
       </c>
       <c r="F328" t="s">
         <v>467</v>
       </c>
       <c r="G328" t="s">
         <v>468</v>
       </c>
       <c r="H328">
         <v>2019</v>
       </c>
       <c r="I328" t="s">
         <v>469</v>
       </c>
       <c r="J328" t="s">
         <v>474</v>
       </c>
-    </row>
-    <row r="329" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K328" t="s">
+        <v>27</v>
+      </c>
+      <c r="L328" t="s">
+        <v>27</v>
+      </c>
+      <c r="M328" t="s">
+        <v>27</v>
+      </c>
+      <c r="N328" t="s">
+        <v>27</v>
+      </c>
+      <c r="O328" t="s">
+        <v>27</v>
+      </c>
+      <c r="P328" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B329" t="s">
         <v>463</v>
       </c>
       <c r="C329" t="s">
         <v>464</v>
       </c>
       <c r="D329" t="s">
         <v>465</v>
       </c>
       <c r="E329" t="s">
         <v>466</v>
       </c>
       <c r="F329" t="s">
         <v>467</v>
       </c>
       <c r="G329" t="s">
         <v>468</v>
       </c>
       <c r="H329">
         <v>2020</v>
       </c>
       <c r="I329" t="s">
         <v>469</v>
       </c>
       <c r="J329" t="s">
         <v>475</v>
       </c>
-    </row>
-    <row r="330" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K329" t="s">
+        <v>27</v>
+      </c>
+      <c r="L329" t="s">
+        <v>27</v>
+      </c>
+      <c r="M329" t="s">
+        <v>27</v>
+      </c>
+      <c r="N329" t="s">
+        <v>27</v>
+      </c>
+      <c r="O329" t="s">
+        <v>27</v>
+      </c>
+      <c r="P329" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B330" t="s">
         <v>463</v>
       </c>
       <c r="C330" t="s">
         <v>464</v>
       </c>
       <c r="D330" t="s">
         <v>465</v>
       </c>
       <c r="E330" t="s">
         <v>466</v>
       </c>
       <c r="F330" t="s">
         <v>467</v>
       </c>
       <c r="G330" t="s">
         <v>468</v>
       </c>
       <c r="H330">
         <v>2021</v>
       </c>
       <c r="I330" t="s">
         <v>469</v>
       </c>
       <c r="J330" t="s">
         <v>462</v>
       </c>
-    </row>
-    <row r="331" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K330" t="s">
+        <v>27</v>
+      </c>
+      <c r="L330" t="s">
+        <v>27</v>
+      </c>
+      <c r="M330" t="s">
+        <v>27</v>
+      </c>
+      <c r="N330" t="s">
+        <v>27</v>
+      </c>
+      <c r="O330" t="s">
+        <v>27</v>
+      </c>
+      <c r="P330" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B331" t="s">
         <v>463</v>
       </c>
       <c r="C331" t="s">
         <v>476</v>
       </c>
       <c r="D331" t="s">
         <v>477</v>
       </c>
       <c r="E331" t="s">
         <v>478</v>
       </c>
       <c r="F331" t="s">
         <v>479</v>
       </c>
       <c r="G331" t="s">
         <v>480</v>
       </c>
       <c r="H331">
         <v>2016</v>
       </c>
       <c r="I331" t="s">
         <v>481</v>
       </c>
       <c r="J331" t="s">
         <v>482</v>
       </c>
-    </row>
-    <row r="332" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K331" t="s">
+        <v>27</v>
+      </c>
+      <c r="L331" t="s">
+        <v>27</v>
+      </c>
+      <c r="M331" t="s">
+        <v>27</v>
+      </c>
+      <c r="N331" t="s">
+        <v>27</v>
+      </c>
+      <c r="O331" t="s">
+        <v>27</v>
+      </c>
+      <c r="P331" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B332" t="s">
         <v>463</v>
       </c>
       <c r="C332" t="s">
         <v>476</v>
       </c>
       <c r="D332" t="s">
         <v>477</v>
       </c>
       <c r="E332" t="s">
         <v>478</v>
       </c>
       <c r="F332" t="s">
         <v>479</v>
       </c>
       <c r="G332" t="s">
         <v>480</v>
       </c>
       <c r="H332">
         <v>2017</v>
       </c>
       <c r="I332" t="s">
         <v>481</v>
       </c>
       <c r="J332" t="s">
         <v>483</v>
       </c>
-    </row>
-    <row r="333" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K332" t="s">
+        <v>27</v>
+      </c>
+      <c r="L332" t="s">
+        <v>27</v>
+      </c>
+      <c r="M332" t="s">
+        <v>27</v>
+      </c>
+      <c r="N332" t="s">
+        <v>27</v>
+      </c>
+      <c r="O332" t="s">
+        <v>27</v>
+      </c>
+      <c r="P332" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B333" t="s">
         <v>463</v>
       </c>
       <c r="C333" t="s">
         <v>476</v>
       </c>
       <c r="D333" t="s">
         <v>477</v>
       </c>
       <c r="E333" t="s">
         <v>478</v>
       </c>
       <c r="F333" t="s">
         <v>479</v>
       </c>
       <c r="G333" t="s">
         <v>480</v>
       </c>
       <c r="H333">
         <v>2018</v>
       </c>
       <c r="I333" t="s">
         <v>481</v>
       </c>
       <c r="J333" t="s">
         <v>484</v>
       </c>
-    </row>
-    <row r="334" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K333" t="s">
+        <v>27</v>
+      </c>
+      <c r="L333" t="s">
+        <v>27</v>
+      </c>
+      <c r="M333" t="s">
+        <v>27</v>
+      </c>
+      <c r="N333" t="s">
+        <v>27</v>
+      </c>
+      <c r="O333" t="s">
+        <v>27</v>
+      </c>
+      <c r="P333" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B334" t="s">
         <v>463</v>
       </c>
       <c r="C334" t="s">
         <v>476</v>
       </c>
       <c r="D334" t="s">
         <v>477</v>
       </c>
       <c r="E334" t="s">
         <v>478</v>
       </c>
       <c r="F334" t="s">
         <v>479</v>
       </c>
       <c r="G334" t="s">
         <v>480</v>
       </c>
       <c r="H334">
         <v>2019</v>
       </c>
       <c r="I334" t="s">
         <v>481</v>
       </c>
       <c r="J334" t="s">
         <v>485</v>
       </c>
-    </row>
-    <row r="335" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K334" t="s">
+        <v>27</v>
+      </c>
+      <c r="L334" t="s">
+        <v>27</v>
+      </c>
+      <c r="M334" t="s">
+        <v>27</v>
+      </c>
+      <c r="N334" t="s">
+        <v>27</v>
+      </c>
+      <c r="O334" t="s">
+        <v>27</v>
+      </c>
+      <c r="P334" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B335" t="s">
         <v>463</v>
       </c>
       <c r="C335" t="s">
         <v>476</v>
       </c>
       <c r="D335" t="s">
         <v>477</v>
       </c>
       <c r="E335" t="s">
         <v>478</v>
       </c>
       <c r="F335" t="s">
         <v>479</v>
       </c>
       <c r="G335" t="s">
         <v>480</v>
       </c>
       <c r="H335">
         <v>2020</v>
       </c>
       <c r="I335" t="s">
         <v>481</v>
       </c>
       <c r="J335" t="s">
         <v>486</v>
       </c>
-    </row>
-    <row r="336" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K335" t="s">
+        <v>27</v>
+      </c>
+      <c r="L335" t="s">
+        <v>27</v>
+      </c>
+      <c r="M335" t="s">
+        <v>27</v>
+      </c>
+      <c r="N335" t="s">
+        <v>27</v>
+      </c>
+      <c r="O335" t="s">
+        <v>27</v>
+      </c>
+      <c r="P335" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B336" t="s">
         <v>463</v>
       </c>
       <c r="C336" t="s">
         <v>476</v>
       </c>
       <c r="D336" t="s">
         <v>477</v>
       </c>
       <c r="E336" t="s">
         <v>478</v>
       </c>
       <c r="F336" t="s">
         <v>479</v>
       </c>
       <c r="G336" t="s">
         <v>480</v>
       </c>
       <c r="H336">
         <v>2021</v>
       </c>
       <c r="I336" t="s">
         <v>481</v>
       </c>
       <c r="J336" t="s">
         <v>487</v>
       </c>
-    </row>
-    <row r="337" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K336" t="s">
+        <v>27</v>
+      </c>
+      <c r="L336" t="s">
+        <v>27</v>
+      </c>
+      <c r="M336" t="s">
+        <v>27</v>
+      </c>
+      <c r="N336" t="s">
+        <v>27</v>
+      </c>
+      <c r="O336" t="s">
+        <v>27</v>
+      </c>
+      <c r="P336" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B337" t="s">
         <v>488</v>
       </c>
       <c r="C337" t="s">
         <v>489</v>
       </c>
       <c r="D337" t="s">
         <v>490</v>
       </c>
       <c r="E337" t="s">
         <v>491</v>
       </c>
       <c r="F337" t="s">
         <v>492</v>
       </c>
       <c r="G337" t="s">
         <v>493</v>
       </c>
       <c r="H337">
         <v>2016</v>
       </c>
       <c r="I337" t="s">
         <v>23</v>
       </c>
       <c r="J337" t="s">
         <v>494</v>
       </c>
-    </row>
-    <row r="338" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K337" t="s">
+        <v>27</v>
+      </c>
+      <c r="L337" t="s">
+        <v>27</v>
+      </c>
+      <c r="M337" t="s">
+        <v>27</v>
+      </c>
+      <c r="N337" t="s">
+        <v>27</v>
+      </c>
+      <c r="O337" t="s">
+        <v>27</v>
+      </c>
+      <c r="P337" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B338" t="s">
         <v>488</v>
       </c>
       <c r="C338" t="s">
         <v>489</v>
       </c>
       <c r="D338" t="s">
         <v>490</v>
       </c>
       <c r="E338" t="s">
         <v>491</v>
       </c>
       <c r="F338" t="s">
         <v>492</v>
       </c>
       <c r="G338" t="s">
         <v>493</v>
       </c>
       <c r="H338">
         <v>2017</v>
       </c>
       <c r="I338" t="s">
         <v>23</v>
       </c>
       <c r="J338" t="s">
         <v>495</v>
       </c>
-    </row>
-    <row r="339" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K338" t="s">
+        <v>27</v>
+      </c>
+      <c r="L338" t="s">
+        <v>27</v>
+      </c>
+      <c r="M338" t="s">
+        <v>27</v>
+      </c>
+      <c r="N338" t="s">
+        <v>27</v>
+      </c>
+      <c r="O338" t="s">
+        <v>27</v>
+      </c>
+      <c r="P338" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B339" t="s">
         <v>488</v>
       </c>
       <c r="C339" t="s">
         <v>489</v>
       </c>
       <c r="D339" t="s">
         <v>490</v>
       </c>
       <c r="E339" t="s">
         <v>491</v>
       </c>
       <c r="F339" t="s">
         <v>492</v>
       </c>
       <c r="G339" t="s">
         <v>493</v>
       </c>
       <c r="H339">
         <v>2018</v>
       </c>
       <c r="I339" t="s">
         <v>23</v>
       </c>
       <c r="J339" t="s">
         <v>496</v>
       </c>
-    </row>
-    <row r="340" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K339" t="s">
+        <v>27</v>
+      </c>
+      <c r="L339" t="s">
+        <v>27</v>
+      </c>
+      <c r="M339" t="s">
+        <v>27</v>
+      </c>
+      <c r="N339" t="s">
+        <v>27</v>
+      </c>
+      <c r="O339" t="s">
+        <v>27</v>
+      </c>
+      <c r="P339" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B340" t="s">
         <v>488</v>
       </c>
       <c r="C340" t="s">
         <v>489</v>
       </c>
       <c r="D340" t="s">
         <v>490</v>
       </c>
       <c r="E340" t="s">
         <v>491</v>
       </c>
       <c r="F340" t="s">
         <v>492</v>
       </c>
       <c r="G340" t="s">
         <v>493</v>
       </c>
       <c r="H340">
         <v>2019</v>
       </c>
       <c r="I340" t="s">
         <v>23</v>
       </c>
       <c r="J340" t="s">
         <v>497</v>
       </c>
-    </row>
-    <row r="341" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K340" t="s">
+        <v>27</v>
+      </c>
+      <c r="L340" t="s">
+        <v>27</v>
+      </c>
+      <c r="M340" t="s">
+        <v>27</v>
+      </c>
+      <c r="N340" t="s">
+        <v>27</v>
+      </c>
+      <c r="O340" t="s">
+        <v>27</v>
+      </c>
+      <c r="P340" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B341" t="s">
         <v>488</v>
       </c>
       <c r="C341" t="s">
         <v>498</v>
       </c>
       <c r="D341" t="s">
         <v>499</v>
       </c>
       <c r="E341" t="s">
         <v>500</v>
       </c>
       <c r="F341" t="s">
         <v>501</v>
       </c>
       <c r="G341" t="s">
         <v>493</v>
       </c>
       <c r="H341">
         <v>2016</v>
       </c>
       <c r="I341" t="s">
         <v>23</v>
       </c>
       <c r="J341" t="s">
         <v>502</v>
       </c>
       <c r="K341" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L341" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M341" t="s">
+        <v>27</v>
+      </c>
+      <c r="N341" t="s">
+        <v>27</v>
+      </c>
+      <c r="O341" t="s">
+        <v>27</v>
+      </c>
+      <c r="P341" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B342" t="s">
         <v>488</v>
       </c>
       <c r="C342" t="s">
         <v>498</v>
       </c>
       <c r="D342" t="s">
         <v>499</v>
       </c>
       <c r="E342" t="s">
         <v>500</v>
       </c>
       <c r="F342" t="s">
         <v>501</v>
       </c>
       <c r="G342" t="s">
         <v>493</v>
       </c>
       <c r="H342">
         <v>2017</v>
       </c>
       <c r="I342" t="s">
         <v>23</v>
       </c>
       <c r="J342" t="s">
         <v>503</v>
       </c>
       <c r="K342" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L342" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M342" t="s">
+        <v>27</v>
+      </c>
+      <c r="N342" t="s">
+        <v>27</v>
+      </c>
+      <c r="O342" t="s">
+        <v>27</v>
+      </c>
+      <c r="P342" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B343" t="s">
         <v>488</v>
       </c>
       <c r="C343" t="s">
         <v>498</v>
       </c>
       <c r="D343" t="s">
         <v>499</v>
       </c>
       <c r="E343" t="s">
         <v>500</v>
       </c>
       <c r="F343" t="s">
         <v>501</v>
       </c>
       <c r="G343" t="s">
         <v>493</v>
       </c>
       <c r="H343">
         <v>2018</v>
       </c>
       <c r="I343" t="s">
         <v>23</v>
       </c>
       <c r="J343" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K343" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L343" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M343" t="s">
+        <v>27</v>
+      </c>
+      <c r="N343" t="s">
+        <v>27</v>
+      </c>
+      <c r="O343" t="s">
+        <v>27</v>
+      </c>
+      <c r="P343" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B344" t="s">
         <v>488</v>
       </c>
       <c r="C344" t="s">
         <v>498</v>
       </c>
       <c r="D344" t="s">
         <v>499</v>
       </c>
       <c r="E344" t="s">
         <v>500</v>
       </c>
       <c r="F344" t="s">
         <v>501</v>
       </c>
       <c r="G344" t="s">
         <v>493</v>
       </c>
       <c r="H344">
         <v>2019</v>
       </c>
       <c r="I344" t="s">
         <v>23</v>
       </c>
       <c r="J344" t="s">
         <v>504</v>
       </c>
       <c r="K344" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L344" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M344" t="s">
+        <v>27</v>
+      </c>
+      <c r="N344" t="s">
+        <v>27</v>
+      </c>
+      <c r="O344" t="s">
+        <v>27</v>
+      </c>
+      <c r="P344" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B345" t="s">
         <v>488</v>
       </c>
       <c r="C345" t="s">
         <v>498</v>
       </c>
       <c r="D345" t="s">
         <v>499</v>
       </c>
       <c r="E345" t="s">
         <v>500</v>
       </c>
       <c r="F345" t="s">
         <v>501</v>
       </c>
       <c r="G345" t="s">
         <v>493</v>
       </c>
       <c r="H345">
         <v>2016</v>
       </c>
       <c r="I345" t="s">
         <v>23</v>
       </c>
       <c r="J345" t="s">
         <v>505</v>
       </c>
       <c r="K345" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L345" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M345" t="s">
+        <v>27</v>
+      </c>
+      <c r="N345" t="s">
+        <v>27</v>
+      </c>
+      <c r="O345" t="s">
+        <v>27</v>
+      </c>
+      <c r="P345" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B346" t="s">
         <v>488</v>
       </c>
       <c r="C346" t="s">
         <v>498</v>
       </c>
       <c r="D346" t="s">
         <v>499</v>
       </c>
       <c r="E346" t="s">
         <v>500</v>
       </c>
       <c r="F346" t="s">
         <v>501</v>
       </c>
       <c r="G346" t="s">
         <v>493</v>
       </c>
       <c r="H346">
         <v>2017</v>
       </c>
       <c r="I346" t="s">
         <v>23</v>
       </c>
       <c r="J346" t="s">
         <v>506</v>
       </c>
       <c r="K346" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L346" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M346" t="s">
+        <v>27</v>
+      </c>
+      <c r="N346" t="s">
+        <v>27</v>
+      </c>
+      <c r="O346" t="s">
+        <v>27</v>
+      </c>
+      <c r="P346" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B347" t="s">
         <v>488</v>
       </c>
       <c r="C347" t="s">
         <v>498</v>
       </c>
       <c r="D347" t="s">
         <v>499</v>
       </c>
       <c r="E347" t="s">
         <v>500</v>
       </c>
       <c r="F347" t="s">
         <v>501</v>
       </c>
       <c r="G347" t="s">
         <v>493</v>
       </c>
       <c r="H347">
         <v>2018</v>
       </c>
       <c r="I347" t="s">
         <v>23</v>
       </c>
       <c r="J347" t="s">
         <v>507</v>
       </c>
       <c r="K347" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L347" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M347" t="s">
+        <v>27</v>
+      </c>
+      <c r="N347" t="s">
+        <v>27</v>
+      </c>
+      <c r="O347" t="s">
+        <v>27</v>
+      </c>
+      <c r="P347" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B348" t="s">
         <v>488</v>
       </c>
       <c r="C348" t="s">
         <v>498</v>
       </c>
       <c r="D348" t="s">
         <v>499</v>
       </c>
       <c r="E348" t="s">
         <v>500</v>
       </c>
       <c r="F348" t="s">
         <v>501</v>
       </c>
       <c r="G348" t="s">
         <v>493</v>
       </c>
       <c r="H348">
         <v>2019</v>
       </c>
       <c r="I348" t="s">
         <v>23</v>
       </c>
       <c r="J348" t="s">
         <v>507</v>
       </c>
       <c r="K348" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L348" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:10" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M348" t="s">
+        <v>27</v>
+      </c>
+      <c r="N348" t="s">
+        <v>27</v>
+      </c>
+      <c r="O348" t="s">
+        <v>27</v>
+      </c>
+      <c r="P348" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B349" t="s">
         <v>508</v>
       </c>
       <c r="C349" t="s">
         <v>509</v>
       </c>
       <c r="D349" t="s">
         <v>510</v>
       </c>
       <c r="E349" t="s">
         <v>511</v>
       </c>
       <c r="F349" t="s">
         <v>512</v>
       </c>
       <c r="G349" t="s">
         <v>493</v>
       </c>
       <c r="H349">
         <v>2016</v>
       </c>
       <c r="I349" t="s">
         <v>469</v>
       </c>
       <c r="J349" t="s">
         <v>513</v>
       </c>
-    </row>
-    <row r="350" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K349" t="s">
+        <v>27</v>
+      </c>
+      <c r="L349" t="s">
+        <v>27</v>
+      </c>
+      <c r="M349" t="s">
+        <v>27</v>
+      </c>
+      <c r="N349" t="s">
+        <v>27</v>
+      </c>
+      <c r="O349" t="s">
+        <v>27</v>
+      </c>
+      <c r="P349" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B350" t="s">
         <v>508</v>
       </c>
       <c r="C350" t="s">
         <v>509</v>
       </c>
       <c r="D350" t="s">
         <v>510</v>
       </c>
       <c r="E350" t="s">
         <v>511</v>
       </c>
       <c r="F350" t="s">
         <v>512</v>
       </c>
       <c r="G350" t="s">
         <v>493</v>
       </c>
       <c r="H350">
         <v>2017</v>
       </c>
       <c r="I350" t="s">
         <v>469</v>
       </c>
       <c r="J350" t="s">
         <v>514</v>
       </c>
-    </row>
-    <row r="351" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K350" t="s">
+        <v>27</v>
+      </c>
+      <c r="L350" t="s">
+        <v>27</v>
+      </c>
+      <c r="M350" t="s">
+        <v>27</v>
+      </c>
+      <c r="N350" t="s">
+        <v>27</v>
+      </c>
+      <c r="O350" t="s">
+        <v>27</v>
+      </c>
+      <c r="P350" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B351" t="s">
         <v>508</v>
       </c>
       <c r="C351" t="s">
         <v>509</v>
       </c>
       <c r="D351" t="s">
         <v>510</v>
       </c>
       <c r="E351" t="s">
         <v>511</v>
       </c>
       <c r="F351" t="s">
         <v>512</v>
       </c>
       <c r="G351" t="s">
         <v>493</v>
       </c>
       <c r="H351">
         <v>2018</v>
       </c>
       <c r="I351" t="s">
         <v>469</v>
       </c>
       <c r="J351" t="s">
         <v>514</v>
       </c>
-    </row>
-    <row r="352" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K351" t="s">
+        <v>27</v>
+      </c>
+      <c r="L351" t="s">
+        <v>27</v>
+      </c>
+      <c r="M351" t="s">
+        <v>27</v>
+      </c>
+      <c r="N351" t="s">
+        <v>27</v>
+      </c>
+      <c r="O351" t="s">
+        <v>27</v>
+      </c>
+      <c r="P351" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B352" t="s">
         <v>508</v>
       </c>
       <c r="C352" t="s">
         <v>509</v>
       </c>
       <c r="D352" t="s">
         <v>510</v>
       </c>
       <c r="E352" t="s">
         <v>511</v>
       </c>
       <c r="F352" t="s">
         <v>512</v>
       </c>
       <c r="G352" t="s">
         <v>493</v>
       </c>
       <c r="H352">
         <v>2019</v>
       </c>
       <c r="I352" t="s">
         <v>469</v>
       </c>
       <c r="J352" t="s">
         <v>515</v>
       </c>
-    </row>
-    <row r="353" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K352" t="s">
+        <v>27</v>
+      </c>
+      <c r="L352" t="s">
+        <v>27</v>
+      </c>
+      <c r="M352" t="s">
+        <v>27</v>
+      </c>
+      <c r="N352" t="s">
+        <v>27</v>
+      </c>
+      <c r="O352" t="s">
+        <v>27</v>
+      </c>
+      <c r="P352" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B353" t="s">
         <v>508</v>
       </c>
       <c r="C353" t="s">
         <v>509</v>
       </c>
       <c r="D353" t="s">
         <v>510</v>
       </c>
       <c r="E353" t="s">
         <v>511</v>
       </c>
       <c r="F353" t="s">
         <v>512</v>
       </c>
       <c r="G353" t="s">
         <v>493</v>
       </c>
       <c r="H353">
         <v>2020</v>
       </c>
       <c r="I353" t="s">
         <v>469</v>
       </c>
       <c r="J353" t="s">
         <v>514</v>
       </c>
-    </row>
-    <row r="354" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K353" t="s">
+        <v>27</v>
+      </c>
+      <c r="L353" t="s">
+        <v>27</v>
+      </c>
+      <c r="M353" t="s">
+        <v>27</v>
+      </c>
+      <c r="N353" t="s">
+        <v>27</v>
+      </c>
+      <c r="O353" t="s">
+        <v>27</v>
+      </c>
+      <c r="P353" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B354" t="s">
         <v>508</v>
       </c>
       <c r="C354" t="s">
         <v>509</v>
       </c>
       <c r="D354" t="s">
         <v>510</v>
       </c>
       <c r="E354" t="s">
         <v>511</v>
       </c>
       <c r="F354" t="s">
         <v>512</v>
       </c>
       <c r="G354" t="s">
         <v>493</v>
       </c>
       <c r="H354">
         <v>2021</v>
       </c>
       <c r="I354" t="s">
         <v>469</v>
       </c>
       <c r="J354" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:10" x14ac:dyDescent="0.25">
+        <v>164</v>
+      </c>
+      <c r="K354" t="s">
+        <v>27</v>
+      </c>
+      <c r="L354" t="s">
+        <v>27</v>
+      </c>
+      <c r="M354" t="s">
+        <v>27</v>
+      </c>
+      <c r="N354" t="s">
+        <v>27</v>
+      </c>
+      <c r="O354" t="s">
+        <v>27</v>
+      </c>
+      <c r="P354" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B355" t="s">
         <v>508</v>
       </c>
       <c r="C355" t="s">
         <v>509</v>
       </c>
       <c r="D355" t="s">
         <v>510</v>
       </c>
       <c r="E355" t="s">
         <v>511</v>
       </c>
       <c r="F355" t="s">
         <v>512</v>
       </c>
       <c r="G355" t="s">
         <v>493</v>
       </c>
       <c r="H355">
         <v>2022</v>
       </c>
       <c r="I355" t="s">
         <v>469</v>
       </c>
       <c r="J355" t="s">
         <v>516</v>
       </c>
-    </row>
-    <row r="356" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K355" t="s">
+        <v>27</v>
+      </c>
+      <c r="L355" t="s">
+        <v>27</v>
+      </c>
+      <c r="M355" t="s">
+        <v>27</v>
+      </c>
+      <c r="N355" t="s">
+        <v>27</v>
+      </c>
+      <c r="O355" t="s">
+        <v>27</v>
+      </c>
+      <c r="P355" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B356" t="s">
         <v>508</v>
       </c>
       <c r="C356" t="s">
         <v>509</v>
       </c>
       <c r="D356" t="s">
         <v>510</v>
       </c>
       <c r="E356" t="s">
         <v>511</v>
       </c>
       <c r="F356" t="s">
         <v>512</v>
       </c>
       <c r="G356" t="s">
         <v>493</v>
       </c>
       <c r="H356">
         <v>2023</v>
       </c>
       <c r="I356" t="s">
         <v>469</v>
       </c>
       <c r="J356" t="s">
         <v>517</v>
       </c>
-    </row>
-    <row r="357" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K356" t="s">
+        <v>27</v>
+      </c>
+      <c r="L356" t="s">
+        <v>27</v>
+      </c>
+      <c r="M356" t="s">
+        <v>27</v>
+      </c>
+      <c r="N356" t="s">
+        <v>27</v>
+      </c>
+      <c r="O356" t="s">
+        <v>27</v>
+      </c>
+      <c r="P356" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B357" t="s">
         <v>518</v>
       </c>
       <c r="C357" t="s">
         <v>519</v>
       </c>
       <c r="D357" t="s">
         <v>520</v>
       </c>
       <c r="E357" t="s">
         <v>521</v>
       </c>
       <c r="F357" t="s">
         <v>522</v>
       </c>
       <c r="G357" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H357">
         <v>2013</v>
       </c>
       <c r="I357" t="s">
         <v>23</v>
       </c>
       <c r="J357" t="s">
         <v>523</v>
       </c>
       <c r="K357" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L357" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="358" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M357" t="s">
+        <v>27</v>
+      </c>
+      <c r="N357" t="s">
+        <v>27</v>
+      </c>
+      <c r="O357" t="s">
+        <v>27</v>
+      </c>
+      <c r="P357" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B358" t="s">
         <v>518</v>
       </c>
       <c r="C358" t="s">
         <v>519</v>
       </c>
       <c r="D358" t="s">
         <v>520</v>
       </c>
       <c r="E358" t="s">
         <v>521</v>
       </c>
       <c r="F358" t="s">
         <v>522</v>
       </c>
       <c r="G358" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H358">
         <v>2017</v>
       </c>
       <c r="I358" t="s">
         <v>23</v>
       </c>
       <c r="J358" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K358" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L358" t="s">
         <v>408</v>
       </c>
-    </row>
-    <row r="359" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M358" t="s">
+        <v>27</v>
+      </c>
+      <c r="N358" t="s">
+        <v>27</v>
+      </c>
+      <c r="O358" t="s">
+        <v>27</v>
+      </c>
+      <c r="P358" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B359" t="s">
         <v>518</v>
       </c>
       <c r="C359" t="s">
         <v>519</v>
       </c>
       <c r="D359" t="s">
         <v>520</v>
       </c>
       <c r="E359" t="s">
         <v>521</v>
       </c>
       <c r="F359" t="s">
         <v>522</v>
       </c>
       <c r="G359" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H359">
         <v>2013</v>
       </c>
       <c r="I359" t="s">
         <v>23</v>
       </c>
       <c r="J359" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="K359" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L359" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M359" t="s">
+        <v>27</v>
+      </c>
+      <c r="N359" t="s">
+        <v>27</v>
+      </c>
+      <c r="O359" t="s">
+        <v>27</v>
+      </c>
+      <c r="P359" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B360" t="s">
         <v>518</v>
       </c>
       <c r="C360" t="s">
         <v>519</v>
       </c>
       <c r="D360" t="s">
         <v>520</v>
       </c>
       <c r="E360" t="s">
         <v>521</v>
       </c>
       <c r="F360" t="s">
         <v>522</v>
       </c>
       <c r="G360" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H360">
         <v>2013</v>
       </c>
       <c r="I360" t="s">
         <v>23</v>
       </c>
       <c r="J360" t="s">
         <v>524</v>
       </c>
       <c r="K360" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L360" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:12" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="M360" t="s">
+        <v>27</v>
+      </c>
+      <c r="N360" t="s">
+        <v>27</v>
+      </c>
+      <c r="O360" t="s">
+        <v>27</v>
+      </c>
+      <c r="P360" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B361" t="s">
         <v>518</v>
       </c>
       <c r="C361" t="s">
         <v>519</v>
       </c>
       <c r="D361" t="s">
         <v>520</v>
       </c>
       <c r="E361" t="s">
         <v>521</v>
       </c>
       <c r="F361" t="s">
         <v>522</v>
       </c>
       <c r="G361" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H361">
         <v>2013</v>
       </c>
       <c r="I361" t="s">
         <v>23</v>
       </c>
       <c r="J361" t="s">
         <v>525</v>
       </c>
       <c r="K361" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L361" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:12" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="M361" t="s">
+        <v>27</v>
+      </c>
+      <c r="N361" t="s">
+        <v>27</v>
+      </c>
+      <c r="O361" t="s">
+        <v>27</v>
+      </c>
+      <c r="P361" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B362" t="s">
         <v>518</v>
       </c>
       <c r="C362" t="s">
         <v>519</v>
       </c>
       <c r="D362" t="s">
         <v>520</v>
       </c>
       <c r="E362" t="s">
         <v>521</v>
       </c>
       <c r="F362" t="s">
         <v>522</v>
       </c>
       <c r="G362" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H362">
         <v>2013</v>
       </c>
       <c r="I362" t="s">
         <v>23</v>
       </c>
       <c r="J362" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K362" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L362" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:12" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="M362" t="s">
+        <v>27</v>
+      </c>
+      <c r="N362" t="s">
+        <v>27</v>
+      </c>
+      <c r="O362" t="s">
+        <v>27</v>
+      </c>
+      <c r="P362" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B363" t="s">
         <v>518</v>
       </c>
       <c r="C363" t="s">
         <v>519</v>
       </c>
       <c r="D363" t="s">
         <v>520</v>
       </c>
       <c r="E363" t="s">
         <v>521</v>
       </c>
       <c r="F363" t="s">
         <v>522</v>
       </c>
       <c r="G363" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H363">
         <v>2013</v>
       </c>
       <c r="I363" t="s">
         <v>23</v>
       </c>
       <c r="J363" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K363" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L363" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:12" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="M363" t="s">
+        <v>27</v>
+      </c>
+      <c r="N363" t="s">
+        <v>27</v>
+      </c>
+      <c r="O363" t="s">
+        <v>27</v>
+      </c>
+      <c r="P363" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B364" t="s">
         <v>518</v>
       </c>
       <c r="C364" t="s">
         <v>519</v>
       </c>
       <c r="D364" t="s">
         <v>520</v>
       </c>
       <c r="E364" t="s">
         <v>521</v>
       </c>
       <c r="F364" t="s">
         <v>522</v>
       </c>
       <c r="G364" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H364">
         <v>2013</v>
       </c>
       <c r="I364" t="s">
         <v>23</v>
       </c>
       <c r="J364" t="s">
         <v>526</v>
       </c>
       <c r="K364" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L364" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:12" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="M364" t="s">
+        <v>27</v>
+      </c>
+      <c r="N364" t="s">
+        <v>27</v>
+      </c>
+      <c r="O364" t="s">
+        <v>27</v>
+      </c>
+      <c r="P364" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B365" t="s">
         <v>518</v>
       </c>
       <c r="C365" t="s">
         <v>527</v>
       </c>
       <c r="D365" t="s">
         <v>528</v>
       </c>
       <c r="E365" t="s">
         <v>521</v>
       </c>
       <c r="F365" t="s">
         <v>522</v>
       </c>
       <c r="G365" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H365">
         <v>2013</v>
       </c>
       <c r="I365" t="s">
         <v>23</v>
       </c>
       <c r="J365" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="K365" t="s">
         <v>25</v>
       </c>
       <c r="L365" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M365" t="s">
+        <v>27</v>
+      </c>
+      <c r="N365" t="s">
+        <v>27</v>
+      </c>
+      <c r="O365" t="s">
+        <v>27</v>
+      </c>
+      <c r="P365" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B366" t="s">
         <v>518</v>
       </c>
       <c r="C366" t="s">
         <v>527</v>
       </c>
       <c r="D366" t="s">
         <v>528</v>
       </c>
       <c r="E366" t="s">
         <v>521</v>
       </c>
       <c r="F366" t="s">
         <v>522</v>
       </c>
       <c r="G366" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H366">
         <v>2013</v>
       </c>
       <c r="I366" t="s">
         <v>23</v>
       </c>
       <c r="J366" t="s">
         <v>529</v>
       </c>
       <c r="K366" t="s">
         <v>25</v>
       </c>
       <c r="L366" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M366" t="s">
+        <v>27</v>
+      </c>
+      <c r="N366" t="s">
+        <v>27</v>
+      </c>
+      <c r="O366" t="s">
+        <v>27</v>
+      </c>
+      <c r="P366" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B367" t="s">
         <v>518</v>
       </c>
       <c r="C367" t="s">
         <v>530</v>
       </c>
       <c r="D367" t="s">
         <v>531</v>
       </c>
       <c r="E367" t="s">
         <v>521</v>
       </c>
       <c r="F367" t="s">
         <v>522</v>
       </c>
       <c r="G367" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H367">
         <v>2013</v>
       </c>
       <c r="I367" t="s">
         <v>23</v>
       </c>
       <c r="J367" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K367" t="s">
         <v>427</v>
       </c>
       <c r="L367" t="s">
         <v>428</v>
       </c>
-    </row>
-    <row r="368" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M367" t="s">
+        <v>27</v>
+      </c>
+      <c r="N367" t="s">
+        <v>27</v>
+      </c>
+      <c r="O367" t="s">
+        <v>27</v>
+      </c>
+      <c r="P367" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B368" t="s">
         <v>518</v>
       </c>
       <c r="C368" t="s">
         <v>530</v>
       </c>
       <c r="D368" t="s">
         <v>531</v>
       </c>
       <c r="E368" t="s">
         <v>521</v>
       </c>
       <c r="F368" t="s">
         <v>522</v>
       </c>
       <c r="G368" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H368">
         <v>2013</v>
       </c>
       <c r="I368" t="s">
         <v>23</v>
       </c>
       <c r="J368" t="s">
         <v>532</v>
       </c>
       <c r="K368" t="s">
         <v>427</v>
       </c>
       <c r="L368" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M368" t="s">
+        <v>27</v>
+      </c>
+      <c r="N368" t="s">
+        <v>27</v>
+      </c>
+      <c r="O368" t="s">
+        <v>27</v>
+      </c>
+      <c r="P368" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B369" t="s">
         <v>518</v>
       </c>
       <c r="C369" t="s">
         <v>530</v>
       </c>
       <c r="D369" t="s">
         <v>531</v>
       </c>
       <c r="E369" t="s">
         <v>521</v>
       </c>
       <c r="F369" t="s">
         <v>522</v>
       </c>
       <c r="G369" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H369">
         <v>2013</v>
       </c>
       <c r="I369" t="s">
         <v>23</v>
       </c>
       <c r="J369" t="s">
         <v>533</v>
       </c>
       <c r="K369" t="s">
         <v>427</v>
       </c>
       <c r="L369" t="s">
         <v>430</v>
       </c>
-    </row>
-    <row r="370" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M369" t="s">
+        <v>27</v>
+      </c>
+      <c r="N369" t="s">
+        <v>27</v>
+      </c>
+      <c r="O369" t="s">
+        <v>27</v>
+      </c>
+      <c r="P369" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B370" t="s">
         <v>518</v>
       </c>
       <c r="C370" t="s">
         <v>534</v>
       </c>
       <c r="D370" t="s">
         <v>535</v>
       </c>
       <c r="E370" t="s">
         <v>521</v>
       </c>
       <c r="F370" t="s">
         <v>522</v>
       </c>
       <c r="G370" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H370">
         <v>2013</v>
       </c>
       <c r="I370" t="s">
         <v>23</v>
       </c>
       <c r="J370" t="s">
         <v>536</v>
       </c>
       <c r="K370" t="s">
         <v>435</v>
       </c>
       <c r="L370" t="s">
         <v>436</v>
       </c>
-    </row>
-    <row r="371" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M370" t="s">
+        <v>27</v>
+      </c>
+      <c r="N370" t="s">
+        <v>27</v>
+      </c>
+      <c r="O370" t="s">
+        <v>27</v>
+      </c>
+      <c r="P370" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B371" t="s">
         <v>518</v>
       </c>
       <c r="C371" t="s">
         <v>534</v>
       </c>
       <c r="D371" t="s">
         <v>535</v>
       </c>
       <c r="E371" t="s">
         <v>521</v>
       </c>
       <c r="F371" t="s">
         <v>522</v>
       </c>
       <c r="G371" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H371">
         <v>2013</v>
       </c>
       <c r="I371" t="s">
         <v>23</v>
       </c>
       <c r="J371" t="s">
         <v>537</v>
       </c>
       <c r="K371" t="s">
         <v>435</v>
       </c>
       <c r="L371" t="s">
         <v>438</v>
       </c>
-    </row>
-    <row r="372" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M371" t="s">
+        <v>27</v>
+      </c>
+      <c r="N371" t="s">
+        <v>27</v>
+      </c>
+      <c r="O371" t="s">
+        <v>27</v>
+      </c>
+      <c r="P371" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B372" t="s">
         <v>518</v>
       </c>
       <c r="C372" t="s">
         <v>534</v>
       </c>
       <c r="D372" t="s">
         <v>535</v>
       </c>
       <c r="E372" t="s">
         <v>521</v>
       </c>
       <c r="F372" t="s">
         <v>522</v>
       </c>
       <c r="G372" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H372">
         <v>2013</v>
       </c>
       <c r="I372" t="s">
         <v>23</v>
       </c>
       <c r="J372" t="s">
         <v>538</v>
       </c>
       <c r="K372" t="s">
         <v>435</v>
       </c>
       <c r="L372" t="s">
         <v>440</v>
       </c>
-    </row>
-    <row r="373" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M372" t="s">
+        <v>27</v>
+      </c>
+      <c r="N372" t="s">
+        <v>27</v>
+      </c>
+      <c r="O372" t="s">
+        <v>27</v>
+      </c>
+      <c r="P372" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B373" t="s">
         <v>518</v>
       </c>
       <c r="C373" t="s">
         <v>539</v>
       </c>
       <c r="D373" t="s">
         <v>540</v>
       </c>
       <c r="E373" t="s">
         <v>521</v>
       </c>
       <c r="F373" t="s">
         <v>522</v>
       </c>
       <c r="G373" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H373">
         <v>2013</v>
       </c>
       <c r="I373" t="s">
         <v>23</v>
       </c>
       <c r="J373" t="s">
         <v>541</v>
       </c>
       <c r="K373" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L373" t="s">
         <v>542</v>
       </c>
-    </row>
-    <row r="374" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M373" t="s">
+        <v>27</v>
+      </c>
+      <c r="N373" t="s">
+        <v>27</v>
+      </c>
+      <c r="O373" t="s">
+        <v>27</v>
+      </c>
+      <c r="P373" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B374" t="s">
         <v>518</v>
       </c>
       <c r="C374" t="s">
         <v>539</v>
       </c>
       <c r="D374" t="s">
         <v>540</v>
       </c>
       <c r="E374" t="s">
         <v>521</v>
       </c>
       <c r="F374" t="s">
         <v>522</v>
       </c>
       <c r="G374" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H374">
         <v>2013</v>
       </c>
       <c r="I374" t="s">
         <v>23</v>
       </c>
       <c r="J374" t="s">
         <v>543</v>
       </c>
       <c r="K374" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L374" t="s">
         <v>544</v>
       </c>
-    </row>
-    <row r="375" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M374" t="s">
+        <v>27</v>
+      </c>
+      <c r="N374" t="s">
+        <v>27</v>
+      </c>
+      <c r="O374" t="s">
+        <v>27</v>
+      </c>
+      <c r="P374" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B375" t="s">
         <v>518</v>
       </c>
       <c r="C375" t="s">
         <v>539</v>
       </c>
       <c r="D375" t="s">
         <v>540</v>
       </c>
       <c r="E375" t="s">
         <v>521</v>
       </c>
       <c r="F375" t="s">
         <v>522</v>
       </c>
       <c r="G375" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H375">
         <v>2013</v>
       </c>
       <c r="I375" t="s">
         <v>23</v>
       </c>
       <c r="J375" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K375" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L375" t="s">
         <v>545</v>
       </c>
-    </row>
-    <row r="376" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M375" t="s">
+        <v>27</v>
+      </c>
+      <c r="N375" t="s">
+        <v>27</v>
+      </c>
+      <c r="O375" t="s">
+        <v>27</v>
+      </c>
+      <c r="P375" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B376" t="s">
         <v>518</v>
       </c>
       <c r="C376" t="s">
         <v>539</v>
       </c>
       <c r="D376" t="s">
         <v>540</v>
       </c>
       <c r="E376" t="s">
         <v>521</v>
       </c>
       <c r="F376" t="s">
         <v>522</v>
       </c>
       <c r="G376" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H376">
         <v>2013</v>
       </c>
       <c r="I376" t="s">
         <v>23</v>
       </c>
       <c r="J376" t="s">
         <v>523</v>
       </c>
       <c r="K376" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L376" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:12" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="M376" t="s">
+        <v>27</v>
+      </c>
+      <c r="N376" t="s">
+        <v>27</v>
+      </c>
+      <c r="O376" t="s">
+        <v>27</v>
+      </c>
+      <c r="P376" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B377" t="s">
         <v>518</v>
       </c>
       <c r="C377" t="s">
         <v>539</v>
       </c>
       <c r="D377" t="s">
         <v>540</v>
       </c>
       <c r="E377" t="s">
         <v>521</v>
       </c>
       <c r="F377" t="s">
         <v>522</v>
       </c>
       <c r="G377" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H377">
         <v>2013</v>
       </c>
       <c r="I377" t="s">
         <v>23</v>
       </c>
       <c r="J377" t="s">
         <v>546</v>
       </c>
       <c r="K377" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L377" t="s">
         <v>547</v>
       </c>
-    </row>
-    <row r="378" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M377" t="s">
+        <v>27</v>
+      </c>
+      <c r="N377" t="s">
+        <v>27</v>
+      </c>
+      <c r="O377" t="s">
+        <v>27</v>
+      </c>
+      <c r="P377" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B378" t="s">
         <v>518</v>
       </c>
       <c r="C378" t="s">
         <v>539</v>
       </c>
       <c r="D378" t="s">
         <v>540</v>
       </c>
       <c r="E378" t="s">
         <v>521</v>
       </c>
       <c r="F378" t="s">
         <v>522</v>
       </c>
       <c r="G378" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H378">
         <v>2013</v>
       </c>
       <c r="I378" t="s">
         <v>23</v>
       </c>
       <c r="J378" t="s">
         <v>548</v>
       </c>
       <c r="K378" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L378" t="s">
         <v>549</v>
       </c>
-    </row>
-    <row r="379" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M378" t="s">
+        <v>27</v>
+      </c>
+      <c r="N378" t="s">
+        <v>27</v>
+      </c>
+      <c r="O378" t="s">
+        <v>27</v>
+      </c>
+      <c r="P378" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B379" t="s">
         <v>518</v>
       </c>
       <c r="C379" t="s">
         <v>539</v>
       </c>
       <c r="D379" t="s">
         <v>540</v>
       </c>
       <c r="E379" t="s">
         <v>521</v>
       </c>
       <c r="F379" t="s">
         <v>522</v>
       </c>
       <c r="G379" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H379">
         <v>2013</v>
       </c>
       <c r="I379" t="s">
         <v>23</v>
       </c>
       <c r="J379" t="s">
         <v>550</v>
       </c>
       <c r="K379" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L379" t="s">
         <v>551</v>
       </c>
-    </row>
-    <row r="380" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="M379" t="s">
+        <v>27</v>
+      </c>
+      <c r="N379" t="s">
+        <v>27</v>
+      </c>
+      <c r="O379" t="s">
+        <v>27</v>
+      </c>
+      <c r="P379" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B380" t="s">
         <v>518</v>
       </c>
       <c r="C380" t="s">
         <v>552</v>
       </c>
       <c r="D380" t="s">
         <v>553</v>
       </c>
       <c r="E380" t="s">
         <v>554</v>
       </c>
       <c r="F380" t="s">
         <v>555</v>
       </c>
       <c r="G380" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H380">
         <v>2013</v>
       </c>
       <c r="I380" t="s">
         <v>23</v>
       </c>
       <c r="J380" t="s">
         <v>556</v>
       </c>
       <c r="K380" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L380" t="s">
         <v>408</v>
       </c>
       <c r="M380" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="N380" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:14" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="O380" t="s">
+        <v>27</v>
+      </c>
+      <c r="P380" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B381" t="s">
         <v>518</v>
       </c>
       <c r="C381" t="s">
         <v>552</v>
       </c>
       <c r="D381" t="s">
         <v>553</v>
       </c>
       <c r="E381" t="s">
         <v>554</v>
       </c>
       <c r="F381" t="s">
         <v>555</v>
       </c>
       <c r="G381" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H381">
         <v>2017</v>
       </c>
       <c r="I381" t="s">
         <v>23</v>
       </c>
       <c r="J381" t="s">
         <v>413</v>
       </c>
       <c r="K381" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L381" t="s">
         <v>408</v>
       </c>
       <c r="M381" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="N381" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:14" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="O381" t="s">
+        <v>27</v>
+      </c>
+      <c r="P381" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B382" t="s">
         <v>518</v>
       </c>
       <c r="C382" t="s">
         <v>552</v>
       </c>
       <c r="D382" t="s">
         <v>553</v>
       </c>
       <c r="E382" t="s">
         <v>554</v>
       </c>
       <c r="F382" t="s">
         <v>555</v>
       </c>
       <c r="G382" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H382">
         <v>2013</v>
       </c>
       <c r="I382" t="s">
         <v>23</v>
       </c>
       <c r="J382" t="s">
         <v>557</v>
       </c>
       <c r="K382" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L382" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M382" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="N382" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:14" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="O382" t="s">
+        <v>27</v>
+      </c>
+      <c r="P382" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B383" t="s">
         <v>518</v>
       </c>
       <c r="C383" t="s">
         <v>552</v>
       </c>
       <c r="D383" t="s">
         <v>553</v>
       </c>
       <c r="E383" t="s">
         <v>554</v>
       </c>
       <c r="F383" t="s">
         <v>555</v>
       </c>
       <c r="G383" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H383">
         <v>2013</v>
       </c>
       <c r="I383" t="s">
         <v>23</v>
       </c>
       <c r="J383" t="s">
         <v>538</v>
       </c>
       <c r="K383" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L383" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M383" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="N383" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:14" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="O383" t="s">
+        <v>27</v>
+      </c>
+      <c r="P383" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B384" t="s">
         <v>518</v>
       </c>
       <c r="C384" t="s">
         <v>552</v>
       </c>
       <c r="D384" t="s">
         <v>553</v>
       </c>
       <c r="E384" t="s">
         <v>554</v>
       </c>
       <c r="F384" t="s">
         <v>555</v>
       </c>
       <c r="G384" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H384">
         <v>2013</v>
       </c>
       <c r="I384" t="s">
         <v>23</v>
       </c>
       <c r="J384" t="s">
         <v>558</v>
       </c>
       <c r="K384" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L384" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M384" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="N384" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:14" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="O384" t="s">
+        <v>27</v>
+      </c>
+      <c r="P384" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B385" t="s">
         <v>518</v>
       </c>
       <c r="C385" t="s">
         <v>552</v>
       </c>
       <c r="D385" t="s">
         <v>553</v>
       </c>
       <c r="E385" t="s">
         <v>554</v>
       </c>
       <c r="F385" t="s">
         <v>555</v>
       </c>
       <c r="G385" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H385">
         <v>2013</v>
       </c>
       <c r="I385" t="s">
         <v>23</v>
       </c>
       <c r="J385" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K385" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L385" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M385" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="N385" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:14" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="O385" t="s">
+        <v>27</v>
+      </c>
+      <c r="P385" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B386" t="s">
         <v>518</v>
       </c>
       <c r="C386" t="s">
         <v>552</v>
       </c>
       <c r="D386" t="s">
         <v>553</v>
       </c>
       <c r="E386" t="s">
         <v>554</v>
       </c>
       <c r="F386" t="s">
         <v>555</v>
       </c>
       <c r="G386" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H386">
         <v>2013</v>
       </c>
       <c r="I386" t="s">
         <v>23</v>
       </c>
       <c r="J386" t="s">
         <v>543</v>
       </c>
       <c r="K386" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L386" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M386" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="N386" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:14" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="O386" t="s">
+        <v>27</v>
+      </c>
+      <c r="P386" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B387" t="s">
         <v>518</v>
       </c>
       <c r="C387" t="s">
         <v>552</v>
       </c>
       <c r="D387" t="s">
         <v>553</v>
       </c>
       <c r="E387" t="s">
         <v>554</v>
       </c>
       <c r="F387" t="s">
         <v>555</v>
       </c>
       <c r="G387" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H387">
         <v>2013</v>
       </c>
       <c r="I387" t="s">
         <v>23</v>
       </c>
       <c r="J387" t="s">
         <v>543</v>
       </c>
       <c r="K387" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L387" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M387" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="N387" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:14" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="O387" t="s">
+        <v>27</v>
+      </c>
+      <c r="P387" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B388" t="s">
         <v>518</v>
       </c>
       <c r="C388" t="s">
         <v>552</v>
       </c>
       <c r="D388" t="s">
         <v>553</v>
       </c>
       <c r="E388" t="s">
         <v>554</v>
       </c>
       <c r="F388" t="s">
         <v>555</v>
       </c>
       <c r="G388" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H388">
         <v>2013</v>
       </c>
       <c r="I388" t="s">
         <v>23</v>
       </c>
       <c r="J388" t="s">
         <v>559</v>
       </c>
       <c r="K388" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="L388" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="M388" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N388" t="s">
         <v>560</v>
       </c>
-    </row>
-    <row r="389" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="O388" t="s">
+        <v>27</v>
+      </c>
+      <c r="P388" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B389" t="s">
         <v>518</v>
       </c>
       <c r="C389" t="s">
         <v>561</v>
       </c>
       <c r="D389" t="s">
         <v>562</v>
       </c>
       <c r="E389" t="s">
         <v>563</v>
       </c>
       <c r="F389" t="s">
         <v>555</v>
       </c>
       <c r="G389" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H389">
         <v>2013</v>
       </c>
       <c r="I389" t="s">
         <v>23</v>
       </c>
       <c r="J389" t="s">
         <v>564</v>
       </c>
       <c r="K389" t="s">
         <v>25</v>
       </c>
       <c r="L389" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M389" t="s">
+        <v>27</v>
+      </c>
+      <c r="N389" t="s">
+        <v>27</v>
+      </c>
+      <c r="O389" t="s">
+        <v>27</v>
+      </c>
+      <c r="P389" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B390" t="s">
         <v>518</v>
       </c>
       <c r="C390" t="s">
         <v>561</v>
       </c>
       <c r="D390" t="s">
         <v>562</v>
       </c>
       <c r="E390" t="s">
         <v>563</v>
       </c>
       <c r="F390" t="s">
         <v>555</v>
       </c>
       <c r="G390" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H390">
         <v>2013</v>
       </c>
       <c r="I390" t="s">
         <v>23</v>
       </c>
       <c r="J390" t="s">
         <v>558</v>
       </c>
       <c r="K390" t="s">
         <v>25</v>
       </c>
       <c r="L390" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M390" t="s">
+        <v>27</v>
+      </c>
+      <c r="N390" t="s">
+        <v>27</v>
+      </c>
+      <c r="O390" t="s">
+        <v>27</v>
+      </c>
+      <c r="P390" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B391" t="s">
         <v>518</v>
       </c>
       <c r="C391" t="s">
         <v>565</v>
       </c>
       <c r="D391" t="s">
         <v>566</v>
       </c>
       <c r="E391" t="s">
         <v>567</v>
       </c>
       <c r="F391" t="s">
         <v>555</v>
       </c>
       <c r="G391" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H391">
         <v>2013</v>
       </c>
       <c r="I391" t="s">
         <v>23</v>
       </c>
       <c r="J391" t="s">
         <v>568</v>
       </c>
       <c r="K391" t="s">
         <v>427</v>
       </c>
       <c r="L391" t="s">
         <v>428</v>
       </c>
-    </row>
-    <row r="392" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M391" t="s">
+        <v>27</v>
+      </c>
+      <c r="N391" t="s">
+        <v>27</v>
+      </c>
+      <c r="O391" t="s">
+        <v>27</v>
+      </c>
+      <c r="P391" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B392" t="s">
         <v>518</v>
       </c>
       <c r="C392" t="s">
         <v>565</v>
       </c>
       <c r="D392" t="s">
         <v>566</v>
       </c>
       <c r="E392" t="s">
         <v>567</v>
       </c>
       <c r="F392" t="s">
         <v>555</v>
       </c>
       <c r="G392" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H392">
         <v>2013</v>
       </c>
       <c r="I392" t="s">
         <v>23</v>
       </c>
       <c r="J392" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K392" t="s">
         <v>427</v>
       </c>
       <c r="L392" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M392" t="s">
+        <v>27</v>
+      </c>
+      <c r="N392" t="s">
+        <v>27</v>
+      </c>
+      <c r="O392" t="s">
+        <v>27</v>
+      </c>
+      <c r="P392" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B393" t="s">
         <v>518</v>
       </c>
       <c r="C393" t="s">
         <v>565</v>
       </c>
       <c r="D393" t="s">
         <v>566</v>
       </c>
       <c r="E393" t="s">
         <v>567</v>
       </c>
       <c r="F393" t="s">
         <v>555</v>
       </c>
       <c r="G393" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H393">
         <v>2013</v>
       </c>
       <c r="I393" t="s">
         <v>23</v>
       </c>
       <c r="J393" t="s">
         <v>569</v>
       </c>
       <c r="K393" t="s">
         <v>427</v>
       </c>
       <c r="L393" t="s">
         <v>430</v>
       </c>
-    </row>
-    <row r="394" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M393" t="s">
+        <v>27</v>
+      </c>
+      <c r="N393" t="s">
+        <v>27</v>
+      </c>
+      <c r="O393" t="s">
+        <v>27</v>
+      </c>
+      <c r="P393" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B394" t="s">
         <v>518</v>
       </c>
       <c r="C394" t="s">
         <v>570</v>
       </c>
       <c r="D394" t="s">
         <v>571</v>
       </c>
       <c r="E394" t="s">
         <v>572</v>
       </c>
       <c r="F394" t="s">
         <v>555</v>
       </c>
       <c r="G394" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H394">
         <v>2013</v>
       </c>
       <c r="I394" t="s">
         <v>23</v>
       </c>
       <c r="J394" t="s">
         <v>458</v>
       </c>
       <c r="K394" t="s">
         <v>435</v>
       </c>
       <c r="L394" t="s">
         <v>436</v>
       </c>
-    </row>
-    <row r="395" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M394" t="s">
+        <v>27</v>
+      </c>
+      <c r="N394" t="s">
+        <v>27</v>
+      </c>
+      <c r="O394" t="s">
+        <v>27</v>
+      </c>
+      <c r="P394" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B395" t="s">
         <v>518</v>
       </c>
       <c r="C395" t="s">
         <v>570</v>
       </c>
       <c r="D395" t="s">
         <v>571</v>
       </c>
       <c r="E395" t="s">
         <v>572</v>
       </c>
       <c r="F395" t="s">
         <v>555</v>
       </c>
       <c r="G395" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H395">
         <v>2013</v>
       </c>
       <c r="I395" t="s">
         <v>23</v>
       </c>
       <c r="J395" t="s">
         <v>573</v>
       </c>
       <c r="K395" t="s">
         <v>435</v>
       </c>
       <c r="L395" t="s">
         <v>438</v>
       </c>
-    </row>
-    <row r="396" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M395" t="s">
+        <v>27</v>
+      </c>
+      <c r="N395" t="s">
+        <v>27</v>
+      </c>
+      <c r="O395" t="s">
+        <v>27</v>
+      </c>
+      <c r="P395" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B396" t="s">
         <v>518</v>
       </c>
       <c r="C396" t="s">
         <v>570</v>
       </c>
       <c r="D396" t="s">
         <v>571</v>
       </c>
       <c r="E396" t="s">
         <v>572</v>
       </c>
       <c r="F396" t="s">
         <v>555</v>
       </c>
       <c r="G396" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H396">
         <v>2013</v>
       </c>
       <c r="I396" t="s">
         <v>23</v>
       </c>
       <c r="J396" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K396" t="s">
         <v>435</v>
       </c>
       <c r="L396" t="s">
         <v>440</v>
       </c>
-    </row>
-    <row r="397" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M396" t="s">
+        <v>27</v>
+      </c>
+      <c r="N396" t="s">
+        <v>27</v>
+      </c>
+      <c r="O396" t="s">
+        <v>27</v>
+      </c>
+      <c r="P396" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B397" t="s">
         <v>518</v>
       </c>
       <c r="C397" t="s">
         <v>574</v>
       </c>
       <c r="D397" t="s">
         <v>575</v>
       </c>
       <c r="E397" t="s">
         <v>576</v>
       </c>
       <c r="F397" t="s">
         <v>555</v>
       </c>
       <c r="G397" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H397">
         <v>2013</v>
       </c>
       <c r="I397" t="s">
         <v>23</v>
       </c>
       <c r="J397" t="s">
         <v>463</v>
       </c>
       <c r="K397" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L397" t="s">
         <v>577</v>
       </c>
-    </row>
-    <row r="398" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M397" t="s">
+        <v>27</v>
+      </c>
+      <c r="N397" t="s">
+        <v>27</v>
+      </c>
+      <c r="O397" t="s">
+        <v>27</v>
+      </c>
+      <c r="P397" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B398" t="s">
         <v>518</v>
       </c>
       <c r="C398" t="s">
         <v>574</v>
       </c>
       <c r="D398" t="s">
         <v>575</v>
       </c>
       <c r="E398" t="s">
         <v>576</v>
       </c>
       <c r="F398" t="s">
         <v>555</v>
       </c>
       <c r="G398" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H398">
         <v>2013</v>
       </c>
       <c r="I398" t="s">
         <v>23</v>
       </c>
       <c r="J398" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="K398" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L398" t="s">
         <v>578</v>
       </c>
-    </row>
-    <row r="399" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M398" t="s">
+        <v>27</v>
+      </c>
+      <c r="N398" t="s">
+        <v>27</v>
+      </c>
+      <c r="O398" t="s">
+        <v>27</v>
+      </c>
+      <c r="P398" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B399" t="s">
         <v>518</v>
       </c>
       <c r="C399" t="s">
         <v>574</v>
       </c>
       <c r="D399" t="s">
         <v>575</v>
       </c>
       <c r="E399" t="s">
         <v>576</v>
       </c>
       <c r="F399" t="s">
         <v>555</v>
       </c>
       <c r="G399" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H399">
         <v>2013</v>
       </c>
       <c r="I399" t="s">
         <v>23</v>
       </c>
       <c r="J399" t="s">
         <v>579</v>
       </c>
       <c r="K399" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L399" t="s">
         <v>580</v>
       </c>
-    </row>
-    <row r="400" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M399" t="s">
+        <v>27</v>
+      </c>
+      <c r="N399" t="s">
+        <v>27</v>
+      </c>
+      <c r="O399" t="s">
+        <v>27</v>
+      </c>
+      <c r="P399" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B400" t="s">
         <v>518</v>
       </c>
       <c r="C400" t="s">
         <v>574</v>
       </c>
       <c r="D400" t="s">
         <v>575</v>
       </c>
       <c r="E400" t="s">
         <v>576</v>
       </c>
       <c r="F400" t="s">
         <v>555</v>
       </c>
       <c r="G400" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H400">
         <v>2013</v>
       </c>
       <c r="I400" t="s">
         <v>23</v>
       </c>
       <c r="J400" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K400" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L400" t="s">
         <v>581</v>
       </c>
-    </row>
-    <row r="401" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M400" t="s">
+        <v>27</v>
+      </c>
+      <c r="N400" t="s">
+        <v>27</v>
+      </c>
+      <c r="O400" t="s">
+        <v>27</v>
+      </c>
+      <c r="P400" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B401" t="s">
         <v>582</v>
       </c>
       <c r="C401" t="s">
         <v>583</v>
       </c>
       <c r="D401" t="s">
         <v>584</v>
       </c>
       <c r="E401" t="s">
         <v>585</v>
       </c>
       <c r="F401" t="s">
         <v>586</v>
       </c>
       <c r="G401" t="s">
         <v>587</v>
       </c>
       <c r="H401">
         <v>2018</v>
       </c>
       <c r="I401" t="s">
         <v>23</v>
       </c>
       <c r="J401" t="s">
         <v>588</v>
       </c>
-    </row>
-    <row r="402" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K401" t="s">
+        <v>27</v>
+      </c>
+      <c r="L401" t="s">
+        <v>27</v>
+      </c>
+      <c r="M401" t="s">
+        <v>27</v>
+      </c>
+      <c r="N401" t="s">
+        <v>27</v>
+      </c>
+      <c r="O401" t="s">
+        <v>27</v>
+      </c>
+      <c r="P401" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B402" t="s">
         <v>582</v>
       </c>
       <c r="C402" t="s">
         <v>583</v>
       </c>
       <c r="D402" t="s">
         <v>584</v>
       </c>
       <c r="E402" t="s">
         <v>585</v>
       </c>
       <c r="F402" t="s">
         <v>586</v>
       </c>
       <c r="G402" t="s">
         <v>587</v>
       </c>
       <c r="H402">
         <v>2019</v>
       </c>
       <c r="I402" t="s">
         <v>23</v>
       </c>
       <c r="J402" t="s">
         <v>589</v>
       </c>
-    </row>
-    <row r="403" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="K402" t="s">
+        <v>27</v>
+      </c>
+      <c r="L402" t="s">
+        <v>27</v>
+      </c>
+      <c r="M402" t="s">
+        <v>27</v>
+      </c>
+      <c r="N402" t="s">
+        <v>27</v>
+      </c>
+      <c r="O402" t="s">
+        <v>27</v>
+      </c>
+      <c r="P402" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>506</v>
       </c>
       <c r="B403" t="s">
         <v>590</v>
       </c>
       <c r="C403" t="s">
         <v>591</v>
       </c>
       <c r="D403" t="s">
         <v>592</v>
       </c>
       <c r="E403" t="s">
         <v>593</v>
       </c>
       <c r="F403" t="s">
         <v>594</v>
       </c>
       <c r="G403" t="s">
         <v>595</v>
       </c>
       <c r="H403">
         <v>2017</v>
       </c>
       <c r="I403" t="s">
         <v>23</v>
       </c>
       <c r="J403" t="s">
         <v>596</v>
       </c>
       <c r="K403" t="s">
         <v>597</v>
       </c>
       <c r="L403" t="s">
         <v>598</v>
       </c>
       <c r="M403" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N403" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:14" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="O403" t="s">
+        <v>27</v>
+      </c>
+      <c r="P403" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
         <v>506</v>
       </c>
       <c r="B404" t="s">
         <v>590</v>
       </c>
       <c r="C404" t="s">
         <v>591</v>
       </c>
       <c r="D404" t="s">
         <v>592</v>
       </c>
       <c r="E404" t="s">
         <v>593</v>
       </c>
       <c r="F404" t="s">
         <v>594</v>
       </c>
       <c r="G404" t="s">
         <v>595</v>
       </c>
       <c r="H404">
         <v>2017</v>
       </c>
       <c r="I404" t="s">
         <v>23</v>
       </c>
       <c r="J404" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K404" t="s">
         <v>597</v>
       </c>
       <c r="L404" t="s">
         <v>598</v>
       </c>
       <c r="M404" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N404" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:14" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="O404" t="s">
+        <v>27</v>
+      </c>
+      <c r="P404" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="405" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
         <v>506</v>
       </c>
       <c r="B405" t="s">
         <v>590</v>
       </c>
       <c r="C405" t="s">
         <v>591</v>
       </c>
       <c r="D405" t="s">
         <v>592</v>
       </c>
       <c r="E405" t="s">
         <v>593</v>
       </c>
       <c r="F405" t="s">
         <v>594</v>
       </c>
       <c r="G405" t="s">
         <v>595</v>
       </c>
       <c r="H405">
         <v>2017</v>
       </c>
       <c r="I405" t="s">
         <v>23</v>
       </c>
       <c r="J405" t="s">
         <v>599</v>
       </c>
       <c r="K405" t="s">
         <v>597</v>
       </c>
       <c r="L405" t="s">
         <v>598</v>
       </c>
       <c r="M405" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N405" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="406" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O405" t="s">
+        <v>27</v>
+      </c>
+      <c r="P405" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="406" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
         <v>506</v>
       </c>
       <c r="B406" t="s">
         <v>590</v>
       </c>
       <c r="C406" t="s">
         <v>591</v>
       </c>
       <c r="D406" t="s">
         <v>592</v>
       </c>
       <c r="E406" t="s">
         <v>593</v>
       </c>
       <c r="F406" t="s">
         <v>594</v>
       </c>
       <c r="G406" t="s">
         <v>595</v>
       </c>
       <c r="H406">
         <v>2017</v>
       </c>
       <c r="I406" t="s">
         <v>23</v>
       </c>
       <c r="J406" t="s">
         <v>601</v>
       </c>
       <c r="K406" t="s">
         <v>597</v>
       </c>
       <c r="L406" t="s">
         <v>602</v>
       </c>
       <c r="M406" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N406" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:14" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="O406" t="s">
+        <v>27</v>
+      </c>
+      <c r="P406" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="407" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
         <v>506</v>
       </c>
       <c r="B407" t="s">
         <v>590</v>
       </c>
       <c r="C407" t="s">
         <v>591</v>
       </c>
       <c r="D407" t="s">
         <v>592</v>
       </c>
       <c r="E407" t="s">
         <v>593</v>
       </c>
       <c r="F407" t="s">
         <v>594</v>
       </c>
       <c r="G407" t="s">
         <v>595</v>
       </c>
       <c r="H407">
         <v>2017</v>
       </c>
       <c r="I407" t="s">
         <v>23</v>
       </c>
       <c r="J407" t="s">
         <v>603</v>
       </c>
       <c r="K407" t="s">
         <v>597</v>
       </c>
       <c r="L407" t="s">
         <v>602</v>
       </c>
       <c r="M407" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N407" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:14" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="O407" t="s">
+        <v>27</v>
+      </c>
+      <c r="P407" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="408" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
         <v>506</v>
       </c>
       <c r="B408" t="s">
         <v>590</v>
       </c>
       <c r="C408" t="s">
         <v>591</v>
       </c>
       <c r="D408" t="s">
         <v>592</v>
       </c>
       <c r="E408" t="s">
         <v>593</v>
       </c>
       <c r="F408" t="s">
         <v>594</v>
       </c>
       <c r="G408" t="s">
         <v>595</v>
       </c>
       <c r="H408">
         <v>2017</v>
       </c>
       <c r="I408" t="s">
         <v>23</v>
       </c>
       <c r="J408" t="s">
         <v>601</v>
       </c>
       <c r="K408" t="s">
         <v>597</v>
       </c>
       <c r="L408" t="s">
         <v>602</v>
       </c>
       <c r="M408" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N408" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="409" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="O408" t="s">
+        <v>27</v>
+      </c>
+      <c r="P408" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="409" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>506</v>
       </c>
       <c r="B409" t="s">
         <v>590</v>
       </c>
       <c r="C409" t="s">
         <v>604</v>
       </c>
       <c r="D409" t="s">
         <v>605</v>
       </c>
       <c r="E409" t="s">
         <v>606</v>
       </c>
       <c r="F409" t="s">
         <v>607</v>
       </c>
       <c r="G409" t="s">
         <v>608</v>
       </c>
       <c r="H409">
         <v>2018</v>
       </c>
       <c r="I409" t="s">
         <v>23</v>
       </c>
       <c r="J409" t="s">
         <v>609</v>
       </c>
-    </row>
-    <row r="410" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K409" t="s">
+        <v>27</v>
+      </c>
+      <c r="L409" t="s">
+        <v>27</v>
+      </c>
+      <c r="M409" t="s">
+        <v>27</v>
+      </c>
+      <c r="N409" t="s">
+        <v>27</v>
+      </c>
+      <c r="O409" t="s">
+        <v>27</v>
+      </c>
+      <c r="P409" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="410" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
         <v>506</v>
       </c>
       <c r="B410" t="s">
         <v>590</v>
       </c>
       <c r="C410" t="s">
         <v>604</v>
       </c>
       <c r="D410" t="s">
         <v>605</v>
       </c>
       <c r="E410" t="s">
         <v>606</v>
       </c>
       <c r="F410" t="s">
         <v>607</v>
       </c>
       <c r="G410" t="s">
         <v>608</v>
       </c>
       <c r="H410">
         <v>2020</v>
       </c>
       <c r="I410" t="s">
         <v>23</v>
       </c>
       <c r="J410" t="s">
         <v>610</v>
       </c>
-    </row>
-    <row r="411" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K410" t="s">
+        <v>27</v>
+      </c>
+      <c r="L410" t="s">
+        <v>27</v>
+      </c>
+      <c r="M410" t="s">
+        <v>27</v>
+      </c>
+      <c r="N410" t="s">
+        <v>27</v>
+      </c>
+      <c r="O410" t="s">
+        <v>27</v>
+      </c>
+      <c r="P410" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="411" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
         <v>506</v>
       </c>
       <c r="B411" t="s">
         <v>590</v>
       </c>
       <c r="C411" t="s">
         <v>604</v>
       </c>
       <c r="D411" t="s">
         <v>605</v>
       </c>
       <c r="E411" t="s">
         <v>606</v>
       </c>
       <c r="F411" t="s">
         <v>607</v>
       </c>
       <c r="G411" t="s">
         <v>608</v>
       </c>
       <c r="H411">
         <v>2021</v>
       </c>
       <c r="I411" t="s">
         <v>23</v>
       </c>
       <c r="J411" t="s">
         <v>610</v>
       </c>
-    </row>
-    <row r="412" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K411" t="s">
+        <v>27</v>
+      </c>
+      <c r="L411" t="s">
+        <v>27</v>
+      </c>
+      <c r="M411" t="s">
+        <v>27</v>
+      </c>
+      <c r="N411" t="s">
+        <v>27</v>
+      </c>
+      <c r="O411" t="s">
+        <v>27</v>
+      </c>
+      <c r="P411" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="412" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
         <v>506</v>
       </c>
       <c r="B412" t="s">
         <v>590</v>
       </c>
       <c r="C412" t="s">
         <v>611</v>
       </c>
       <c r="D412" t="s">
         <v>612</v>
       </c>
       <c r="E412" t="s">
         <v>613</v>
       </c>
       <c r="F412" t="s">
         <v>614</v>
       </c>
       <c r="G412" t="s">
         <v>608</v>
       </c>
       <c r="H412">
         <v>2018</v>
       </c>
       <c r="I412" t="s">
         <v>23</v>
       </c>
       <c r="J412" t="s">
         <v>615</v>
       </c>
-    </row>
-    <row r="413" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K412" t="s">
+        <v>27</v>
+      </c>
+      <c r="L412" t="s">
+        <v>27</v>
+      </c>
+      <c r="M412" t="s">
+        <v>27</v>
+      </c>
+      <c r="N412" t="s">
+        <v>27</v>
+      </c>
+      <c r="O412" t="s">
+        <v>27</v>
+      </c>
+      <c r="P412" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="413" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
         <v>506</v>
       </c>
       <c r="B413" t="s">
         <v>590</v>
       </c>
       <c r="C413" t="s">
         <v>611</v>
       </c>
       <c r="D413" t="s">
         <v>612</v>
       </c>
       <c r="E413" t="s">
         <v>613</v>
       </c>
       <c r="F413" t="s">
         <v>614</v>
       </c>
       <c r="G413" t="s">
         <v>608</v>
       </c>
       <c r="H413">
         <v>2020</v>
       </c>
       <c r="I413" t="s">
         <v>23</v>
       </c>
       <c r="J413" t="s">
         <v>616</v>
       </c>
-    </row>
-    <row r="414" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K413" t="s">
+        <v>27</v>
+      </c>
+      <c r="L413" t="s">
+        <v>27</v>
+      </c>
+      <c r="M413" t="s">
+        <v>27</v>
+      </c>
+      <c r="N413" t="s">
+        <v>27</v>
+      </c>
+      <c r="O413" t="s">
+        <v>27</v>
+      </c>
+      <c r="P413" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="414" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
         <v>506</v>
       </c>
       <c r="B414" t="s">
         <v>590</v>
       </c>
       <c r="C414" t="s">
         <v>611</v>
       </c>
       <c r="D414" t="s">
         <v>612</v>
       </c>
       <c r="E414" t="s">
         <v>613</v>
       </c>
       <c r="F414" t="s">
         <v>614</v>
       </c>
       <c r="G414" t="s">
         <v>608</v>
       </c>
       <c r="H414">
         <v>2021</v>
       </c>
       <c r="I414" t="s">
         <v>23</v>
       </c>
       <c r="J414" t="s">
         <v>617</v>
       </c>
-    </row>
-    <row r="415" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K414" t="s">
+        <v>27</v>
+      </c>
+      <c r="L414" t="s">
+        <v>27</v>
+      </c>
+      <c r="M414" t="s">
+        <v>27</v>
+      </c>
+      <c r="N414" t="s">
+        <v>27</v>
+      </c>
+      <c r="O414" t="s">
+        <v>27</v>
+      </c>
+      <c r="P414" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="415" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
         <v>506</v>
       </c>
       <c r="B415" t="s">
         <v>590</v>
       </c>
       <c r="C415" t="s">
         <v>618</v>
       </c>
       <c r="D415" t="s">
         <v>619</v>
       </c>
       <c r="E415" t="s">
         <v>620</v>
       </c>
       <c r="F415" t="s">
         <v>621</v>
       </c>
       <c r="G415" t="s">
         <v>608</v>
       </c>
       <c r="H415">
         <v>2018</v>
       </c>
       <c r="I415" t="s">
         <v>23</v>
       </c>
       <c r="J415" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:10" x14ac:dyDescent="0.25">
+        <v>118</v>
+      </c>
+      <c r="K415" t="s">
+        <v>27</v>
+      </c>
+      <c r="L415" t="s">
+        <v>27</v>
+      </c>
+      <c r="M415" t="s">
+        <v>27</v>
+      </c>
+      <c r="N415" t="s">
+        <v>27</v>
+      </c>
+      <c r="O415" t="s">
+        <v>27</v>
+      </c>
+      <c r="P415" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="416" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
         <v>506</v>
       </c>
       <c r="B416" t="s">
         <v>590</v>
       </c>
       <c r="C416" t="s">
         <v>618</v>
       </c>
       <c r="D416" t="s">
         <v>619</v>
       </c>
       <c r="E416" t="s">
         <v>620</v>
       </c>
       <c r="F416" t="s">
         <v>621</v>
       </c>
       <c r="G416" t="s">
         <v>608</v>
       </c>
       <c r="H416">
         <v>2020</v>
       </c>
       <c r="I416" t="s">
         <v>23</v>
       </c>
       <c r="J416" t="s">
         <v>622</v>
       </c>
-    </row>
-    <row r="417" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K416" t="s">
+        <v>27</v>
+      </c>
+      <c r="L416" t="s">
+        <v>27</v>
+      </c>
+      <c r="M416" t="s">
+        <v>27</v>
+      </c>
+      <c r="N416" t="s">
+        <v>27</v>
+      </c>
+      <c r="O416" t="s">
+        <v>27</v>
+      </c>
+      <c r="P416" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="417" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
         <v>506</v>
       </c>
       <c r="B417" t="s">
         <v>590</v>
       </c>
       <c r="C417" t="s">
         <v>618</v>
       </c>
       <c r="D417" t="s">
         <v>619</v>
       </c>
       <c r="E417" t="s">
         <v>620</v>
       </c>
       <c r="F417" t="s">
         <v>621</v>
       </c>
       <c r="G417" t="s">
         <v>608</v>
       </c>
       <c r="H417">
         <v>2021</v>
       </c>
       <c r="I417" t="s">
         <v>23</v>
       </c>
       <c r="J417" t="s">
         <v>623</v>
       </c>
-    </row>
-    <row r="418" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K417" t="s">
+        <v>27</v>
+      </c>
+      <c r="L417" t="s">
+        <v>27</v>
+      </c>
+      <c r="M417" t="s">
+        <v>27</v>
+      </c>
+      <c r="N417" t="s">
+        <v>27</v>
+      </c>
+      <c r="O417" t="s">
+        <v>27</v>
+      </c>
+      <c r="P417" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="418" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
         <v>506</v>
       </c>
       <c r="B418" t="s">
         <v>590</v>
       </c>
       <c r="C418" t="s">
         <v>624</v>
       </c>
       <c r="D418" t="s">
         <v>625</v>
       </c>
       <c r="E418" t="s">
         <v>626</v>
       </c>
       <c r="F418" t="s">
         <v>627</v>
       </c>
       <c r="G418" t="s">
         <v>608</v>
       </c>
       <c r="H418">
         <v>2018</v>
       </c>
       <c r="I418" t="s">
         <v>23</v>
       </c>
       <c r="J418" t="s">
         <v>628</v>
       </c>
-    </row>
-    <row r="419" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K418" t="s">
+        <v>27</v>
+      </c>
+      <c r="L418" t="s">
+        <v>27</v>
+      </c>
+      <c r="M418" t="s">
+        <v>27</v>
+      </c>
+      <c r="N418" t="s">
+        <v>27</v>
+      </c>
+      <c r="O418" t="s">
+        <v>27</v>
+      </c>
+      <c r="P418" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="419" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
         <v>506</v>
       </c>
       <c r="B419" t="s">
         <v>590</v>
       </c>
       <c r="C419" t="s">
         <v>624</v>
       </c>
       <c r="D419" t="s">
         <v>625</v>
       </c>
       <c r="E419" t="s">
         <v>626</v>
       </c>
       <c r="F419" t="s">
         <v>627</v>
       </c>
       <c r="G419" t="s">
         <v>608</v>
       </c>
       <c r="H419">
         <v>2020</v>
       </c>
       <c r="I419" t="s">
         <v>23</v>
       </c>
       <c r="J419" t="s">
         <v>629</v>
       </c>
-    </row>
-    <row r="420" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K419" t="s">
+        <v>27</v>
+      </c>
+      <c r="L419" t="s">
+        <v>27</v>
+      </c>
+      <c r="M419" t="s">
+        <v>27</v>
+      </c>
+      <c r="N419" t="s">
+        <v>27</v>
+      </c>
+      <c r="O419" t="s">
+        <v>27</v>
+      </c>
+      <c r="P419" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="420" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
         <v>506</v>
       </c>
       <c r="B420" t="s">
         <v>590</v>
       </c>
       <c r="C420" t="s">
         <v>624</v>
       </c>
       <c r="D420" t="s">
         <v>625</v>
       </c>
       <c r="E420" t="s">
         <v>626</v>
       </c>
       <c r="F420" t="s">
         <v>627</v>
       </c>
       <c r="G420" t="s">
         <v>608</v>
       </c>
       <c r="H420">
         <v>2021</v>
       </c>
       <c r="I420" t="s">
         <v>23</v>
       </c>
       <c r="J420" t="s">
         <v>630</v>
       </c>
-    </row>
-    <row r="421" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K420" t="s">
+        <v>27</v>
+      </c>
+      <c r="L420" t="s">
+        <v>27</v>
+      </c>
+      <c r="M420" t="s">
+        <v>27</v>
+      </c>
+      <c r="N420" t="s">
+        <v>27</v>
+      </c>
+      <c r="O420" t="s">
+        <v>27</v>
+      </c>
+      <c r="P420" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="421" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
         <v>506</v>
       </c>
       <c r="B421" t="s">
         <v>505</v>
       </c>
       <c r="C421" t="s">
         <v>631</v>
       </c>
       <c r="D421" t="s">
         <v>632</v>
       </c>
       <c r="E421" t="s">
         <v>632</v>
       </c>
       <c r="F421" t="s">
         <v>632</v>
       </c>
       <c r="G421" t="s">
         <v>608</v>
       </c>
       <c r="H421">
         <v>2016</v>
       </c>
       <c r="I421" t="s">
         <v>23</v>
       </c>
       <c r="J421" t="s">
         <v>633</v>
       </c>
-    </row>
-    <row r="422" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K421" t="s">
+        <v>27</v>
+      </c>
+      <c r="L421" t="s">
+        <v>27</v>
+      </c>
+      <c r="M421" t="s">
+        <v>27</v>
+      </c>
+      <c r="N421" t="s">
+        <v>27</v>
+      </c>
+      <c r="O421" t="s">
+        <v>27</v>
+      </c>
+      <c r="P421" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="422" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
         <v>506</v>
       </c>
       <c r="B422" t="s">
         <v>505</v>
       </c>
       <c r="C422" t="s">
         <v>631</v>
       </c>
       <c r="D422" t="s">
         <v>632</v>
       </c>
       <c r="E422" t="s">
         <v>632</v>
       </c>
       <c r="F422" t="s">
         <v>632</v>
       </c>
       <c r="G422" t="s">
         <v>608</v>
       </c>
       <c r="H422">
         <v>2020</v>
       </c>
       <c r="I422" t="s">
         <v>23</v>
       </c>
       <c r="J422" t="s">
         <v>634</v>
       </c>
-    </row>
-    <row r="423" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K422" t="s">
+        <v>27</v>
+      </c>
+      <c r="L422" t="s">
+        <v>27</v>
+      </c>
+      <c r="M422" t="s">
+        <v>27</v>
+      </c>
+      <c r="N422" t="s">
+        <v>27</v>
+      </c>
+      <c r="O422" t="s">
+        <v>27</v>
+      </c>
+      <c r="P422" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="423" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
         <v>506</v>
       </c>
       <c r="B423" t="s">
         <v>505</v>
       </c>
       <c r="C423" t="s">
         <v>631</v>
       </c>
       <c r="D423" t="s">
         <v>632</v>
       </c>
       <c r="E423" t="s">
         <v>632</v>
       </c>
       <c r="F423" t="s">
         <v>632</v>
       </c>
       <c r="G423" t="s">
         <v>608</v>
       </c>
       <c r="H423">
         <v>2021</v>
       </c>
       <c r="I423" t="s">
         <v>23</v>
       </c>
       <c r="J423" t="s">
         <v>635</v>
       </c>
-    </row>
-    <row r="424" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K423" t="s">
+        <v>27</v>
+      </c>
+      <c r="L423" t="s">
+        <v>27</v>
+      </c>
+      <c r="M423" t="s">
+        <v>27</v>
+      </c>
+      <c r="N423" t="s">
+        <v>27</v>
+      </c>
+      <c r="O423" t="s">
+        <v>27</v>
+      </c>
+      <c r="P423" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="424" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
         <v>506</v>
       </c>
       <c r="B424" t="s">
         <v>505</v>
       </c>
       <c r="C424" t="s">
         <v>636</v>
       </c>
       <c r="D424" t="s">
         <v>637</v>
       </c>
       <c r="E424" t="s">
         <v>638</v>
       </c>
       <c r="F424" t="s">
         <v>639</v>
       </c>
       <c r="G424" t="s">
         <v>608</v>
       </c>
       <c r="H424">
         <v>2020</v>
       </c>
       <c r="I424" t="s">
         <v>23</v>
       </c>
       <c r="J424" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:10" x14ac:dyDescent="0.25">
+        <v>266</v>
+      </c>
+      <c r="K424" t="s">
+        <v>27</v>
+      </c>
+      <c r="L424" t="s">
+        <v>27</v>
+      </c>
+      <c r="M424" t="s">
+        <v>27</v>
+      </c>
+      <c r="N424" t="s">
+        <v>27</v>
+      </c>
+      <c r="O424" t="s">
+        <v>27</v>
+      </c>
+      <c r="P424" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="425" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
         <v>506</v>
       </c>
       <c r="B425" t="s">
         <v>505</v>
       </c>
       <c r="C425" t="s">
         <v>636</v>
       </c>
       <c r="D425" t="s">
         <v>637</v>
       </c>
       <c r="E425" t="s">
         <v>638</v>
       </c>
       <c r="F425" t="s">
         <v>639</v>
       </c>
       <c r="G425" t="s">
         <v>608</v>
       </c>
       <c r="H425">
         <v>2021</v>
       </c>
       <c r="I425" t="s">
         <v>23</v>
       </c>
       <c r="J425" t="s">
         <v>640</v>
       </c>
-    </row>
-    <row r="426" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K425" t="s">
+        <v>27</v>
+      </c>
+      <c r="L425" t="s">
+        <v>27</v>
+      </c>
+      <c r="M425" t="s">
+        <v>27</v>
+      </c>
+      <c r="N425" t="s">
+        <v>27</v>
+      </c>
+      <c r="O425" t="s">
+        <v>27</v>
+      </c>
+      <c r="P425" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="426" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
         <v>506</v>
       </c>
       <c r="B426" t="s">
         <v>505</v>
       </c>
       <c r="C426" t="s">
         <v>641</v>
       </c>
       <c r="D426" t="s">
         <v>642</v>
       </c>
       <c r="E426" t="s">
         <v>643</v>
       </c>
       <c r="F426" t="s">
         <v>644</v>
       </c>
       <c r="G426" t="s">
         <v>608</v>
       </c>
       <c r="H426">
         <v>2017</v>
       </c>
       <c r="I426" t="s">
         <v>23</v>
       </c>
       <c r="J426" t="s">
         <v>645</v>
       </c>
-    </row>
-    <row r="427" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K426" t="s">
+        <v>27</v>
+      </c>
+      <c r="L426" t="s">
+        <v>27</v>
+      </c>
+      <c r="M426" t="s">
+        <v>27</v>
+      </c>
+      <c r="N426" t="s">
+        <v>27</v>
+      </c>
+      <c r="O426" t="s">
+        <v>27</v>
+      </c>
+      <c r="P426" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="427" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
         <v>506</v>
       </c>
       <c r="B427" t="s">
         <v>505</v>
       </c>
       <c r="C427" t="s">
         <v>641</v>
       </c>
       <c r="D427" t="s">
         <v>642</v>
       </c>
       <c r="E427" t="s">
         <v>643</v>
       </c>
       <c r="F427" t="s">
         <v>644</v>
       </c>
       <c r="G427" t="s">
         <v>608</v>
       </c>
       <c r="H427">
         <v>2018</v>
       </c>
       <c r="I427" t="s">
         <v>23</v>
       </c>
       <c r="J427" t="s">
         <v>646</v>
       </c>
-    </row>
-    <row r="428" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K427" t="s">
+        <v>27</v>
+      </c>
+      <c r="L427" t="s">
+        <v>27</v>
+      </c>
+      <c r="M427" t="s">
+        <v>27</v>
+      </c>
+      <c r="N427" t="s">
+        <v>27</v>
+      </c>
+      <c r="O427" t="s">
+        <v>27</v>
+      </c>
+      <c r="P427" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="428" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
         <v>506</v>
       </c>
       <c r="B428" t="s">
         <v>505</v>
       </c>
       <c r="C428" t="s">
         <v>641</v>
       </c>
       <c r="D428" t="s">
         <v>642</v>
       </c>
       <c r="E428" t="s">
         <v>643</v>
       </c>
       <c r="F428" t="s">
         <v>644</v>
       </c>
       <c r="G428" t="s">
         <v>608</v>
       </c>
       <c r="H428">
         <v>2019</v>
       </c>
       <c r="I428" t="s">
         <v>23</v>
       </c>
       <c r="J428" t="s">
         <v>647</v>
       </c>
-    </row>
-    <row r="429" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K428" t="s">
+        <v>27</v>
+      </c>
+      <c r="L428" t="s">
+        <v>27</v>
+      </c>
+      <c r="M428" t="s">
+        <v>27</v>
+      </c>
+      <c r="N428" t="s">
+        <v>27</v>
+      </c>
+      <c r="O428" t="s">
+        <v>27</v>
+      </c>
+      <c r="P428" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="429" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
         <v>506</v>
       </c>
       <c r="B429" t="s">
         <v>505</v>
       </c>
       <c r="C429" t="s">
         <v>641</v>
       </c>
       <c r="D429" t="s">
         <v>642</v>
       </c>
       <c r="E429" t="s">
         <v>643</v>
       </c>
       <c r="F429" t="s">
         <v>644</v>
       </c>
       <c r="G429" t="s">
         <v>608</v>
       </c>
       <c r="H429">
         <v>2020</v>
       </c>
       <c r="I429" t="s">
         <v>23</v>
       </c>
       <c r="J429" t="s">
         <v>645</v>
       </c>
-    </row>
-    <row r="430" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K429" t="s">
+        <v>27</v>
+      </c>
+      <c r="L429" t="s">
+        <v>27</v>
+      </c>
+      <c r="M429" t="s">
+        <v>27</v>
+      </c>
+      <c r="N429" t="s">
+        <v>27</v>
+      </c>
+      <c r="O429" t="s">
+        <v>27</v>
+      </c>
+      <c r="P429" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="430" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
         <v>506</v>
       </c>
       <c r="B430" t="s">
         <v>505</v>
       </c>
       <c r="C430" t="s">
         <v>641</v>
       </c>
       <c r="D430" t="s">
         <v>642</v>
       </c>
       <c r="E430" t="s">
         <v>643</v>
       </c>
       <c r="F430" t="s">
         <v>644</v>
       </c>
       <c r="G430" t="s">
         <v>608</v>
       </c>
       <c r="H430">
         <v>2021</v>
       </c>
       <c r="I430" t="s">
         <v>23</v>
       </c>
       <c r="J430" t="s">
         <v>646</v>
       </c>
-    </row>
-    <row r="431" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K430" t="s">
+        <v>27</v>
+      </c>
+      <c r="L430" t="s">
+        <v>27</v>
+      </c>
+      <c r="M430" t="s">
+        <v>27</v>
+      </c>
+      <c r="N430" t="s">
+        <v>27</v>
+      </c>
+      <c r="O430" t="s">
+        <v>27</v>
+      </c>
+      <c r="P430" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="431" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
         <v>506</v>
       </c>
       <c r="B431" t="s">
         <v>505</v>
       </c>
       <c r="C431" t="s">
         <v>641</v>
       </c>
       <c r="D431" t="s">
         <v>642</v>
       </c>
       <c r="E431" t="s">
         <v>643</v>
       </c>
       <c r="F431" t="s">
         <v>644</v>
       </c>
       <c r="G431" t="s">
         <v>608</v>
       </c>
       <c r="H431">
         <v>2022</v>
       </c>
       <c r="I431" t="s">
         <v>23</v>
       </c>
       <c r="J431" t="s">
         <v>648</v>
       </c>
-    </row>
-    <row r="432" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="K431" t="s">
+        <v>27</v>
+      </c>
+      <c r="L431" t="s">
+        <v>27</v>
+      </c>
+      <c r="M431" t="s">
+        <v>27</v>
+      </c>
+      <c r="N431" t="s">
+        <v>27</v>
+      </c>
+      <c r="O431" t="s">
+        <v>27</v>
+      </c>
+      <c r="P431" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="432" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
         <v>506</v>
       </c>
       <c r="B432" t="s">
         <v>649</v>
       </c>
       <c r="C432" t="s">
         <v>650</v>
       </c>
       <c r="D432" t="s">
         <v>651</v>
       </c>
       <c r="E432" t="s">
         <v>652</v>
       </c>
       <c r="F432" t="s">
         <v>653</v>
       </c>
       <c r="G432" t="s">
         <v>654</v>
       </c>
       <c r="H432">
         <v>2017</v>
       </c>
       <c r="I432" t="s">
         <v>23</v>
       </c>
       <c r="J432" t="s">
         <v>655</v>
       </c>
       <c r="K432" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L432" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M432" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N432" t="s">
         <v>656</v>
       </c>
-    </row>
-    <row r="433" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O432" t="s">
+        <v>27</v>
+      </c>
+      <c r="P432" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="433" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
         <v>506</v>
       </c>
       <c r="B433" t="s">
         <v>649</v>
       </c>
       <c r="C433" t="s">
         <v>650</v>
       </c>
       <c r="D433" t="s">
         <v>651</v>
       </c>
       <c r="E433" t="s">
         <v>652</v>
       </c>
       <c r="F433" t="s">
         <v>653</v>
       </c>
       <c r="G433" t="s">
         <v>654</v>
       </c>
       <c r="H433">
         <v>2017</v>
       </c>
       <c r="I433" t="s">
         <v>23</v>
       </c>
       <c r="J433" t="s">
         <v>518</v>
       </c>
       <c r="K433" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L433" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M433" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N433" t="s">
         <v>656</v>
       </c>
-    </row>
-    <row r="434" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="O433" t="s">
+        <v>27</v>
+      </c>
+      <c r="P433" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="434" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
         <v>506</v>
       </c>
       <c r="B434" t="s">
         <v>657</v>
       </c>
       <c r="C434" t="s">
         <v>658</v>
       </c>
       <c r="D434" t="s">
         <v>659</v>
       </c>
       <c r="E434" t="s">
         <v>660</v>
       </c>
       <c r="F434" t="s">
         <v>661</v>
       </c>
       <c r="G434" t="s">
         <v>445</v>
       </c>
       <c r="H434">
         <v>2017</v>
       </c>
       <c r="I434" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J434" t="s">
         <v>379</v>
       </c>
       <c r="K434" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L434" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:12" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="M434" t="s">
+        <v>27</v>
+      </c>
+      <c r="N434" t="s">
+        <v>27</v>
+      </c>
+      <c r="O434" t="s">
+        <v>27</v>
+      </c>
+      <c r="P434" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="435" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
         <v>506</v>
       </c>
       <c r="B435" t="s">
         <v>657</v>
       </c>
       <c r="C435" t="s">
         <v>658</v>
       </c>
       <c r="D435" t="s">
         <v>659</v>
       </c>
       <c r="E435" t="s">
         <v>660</v>
       </c>
       <c r="F435" t="s">
         <v>661</v>
       </c>
       <c r="G435" t="s">
         <v>445</v>
       </c>
       <c r="H435">
         <v>2017</v>
       </c>
       <c r="I435" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J435" t="s">
         <v>662</v>
       </c>
       <c r="K435" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L435" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:12" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+      <c r="M435" t="s">
+        <v>27</v>
+      </c>
+      <c r="N435" t="s">
+        <v>27</v>
+      </c>
+      <c r="O435" t="s">
+        <v>27</v>
+      </c>
+      <c r="P435" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="436" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
         <v>506</v>
       </c>
       <c r="B436" t="s">
         <v>657</v>
       </c>
       <c r="C436" t="s">
         <v>658</v>
       </c>
       <c r="D436" t="s">
         <v>659</v>
       </c>
       <c r="E436" t="s">
         <v>660</v>
       </c>
       <c r="F436" t="s">
         <v>661</v>
       </c>
       <c r="G436" t="s">
         <v>445</v>
       </c>
       <c r="H436">
         <v>2017</v>
       </c>
       <c r="I436" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J436" t="s">
         <v>663</v>
       </c>
       <c r="K436" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L436" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:10" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+      <c r="M436" t="s">
+        <v>27</v>
+      </c>
+      <c r="N436" t="s">
+        <v>27</v>
+      </c>
+      <c r="O436" t="s">
+        <v>27</v>
+      </c>
+      <c r="P436" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="437" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
         <v>664</v>
       </c>
       <c r="B437" t="s">
         <v>665</v>
       </c>
       <c r="C437" t="s">
         <v>666</v>
       </c>
       <c r="D437" t="s">
         <v>667</v>
       </c>
       <c r="E437" t="s">
         <v>668</v>
       </c>
       <c r="F437" t="s">
         <v>669</v>
       </c>
       <c r="G437" t="s">
         <v>670</v>
       </c>
       <c r="H437">
         <v>2014</v>
       </c>
       <c r="I437" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J437" t="s">
         <v>671</v>
       </c>
-    </row>
-    <row r="438" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K437" t="s">
+        <v>27</v>
+      </c>
+      <c r="L437" t="s">
+        <v>27</v>
+      </c>
+      <c r="M437" t="s">
+        <v>27</v>
+      </c>
+      <c r="N437" t="s">
+        <v>27</v>
+      </c>
+      <c r="O437" t="s">
+        <v>27</v>
+      </c>
+      <c r="P437" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="438" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
         <v>664</v>
       </c>
       <c r="B438" t="s">
         <v>665</v>
       </c>
       <c r="C438" t="s">
         <v>666</v>
       </c>
       <c r="D438" t="s">
         <v>667</v>
       </c>
       <c r="E438" t="s">
         <v>668</v>
       </c>
       <c r="F438" t="s">
         <v>669</v>
       </c>
       <c r="G438" t="s">
         <v>670</v>
       </c>
       <c r="H438">
         <v>2020</v>
       </c>
       <c r="I438" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J438" t="s">
         <v>672</v>
       </c>
-    </row>
-    <row r="439" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K438" t="s">
+        <v>27</v>
+      </c>
+      <c r="L438" t="s">
+        <v>27</v>
+      </c>
+      <c r="M438" t="s">
+        <v>27</v>
+      </c>
+      <c r="N438" t="s">
+        <v>27</v>
+      </c>
+      <c r="O438" t="s">
+        <v>27</v>
+      </c>
+      <c r="P438" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="439" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
         <v>664</v>
       </c>
       <c r="B439" t="s">
         <v>665</v>
       </c>
       <c r="C439" t="s">
         <v>666</v>
       </c>
       <c r="D439" t="s">
         <v>667</v>
       </c>
       <c r="E439" t="s">
         <v>668</v>
       </c>
       <c r="F439" t="s">
         <v>669</v>
       </c>
       <c r="G439" t="s">
         <v>670</v>
       </c>
       <c r="H439">
         <v>2021</v>
       </c>
       <c r="I439" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J439" t="s">
         <v>673</v>
       </c>
-    </row>
-    <row r="440" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K439" t="s">
+        <v>27</v>
+      </c>
+      <c r="L439" t="s">
+        <v>27</v>
+      </c>
+      <c r="M439" t="s">
+        <v>27</v>
+      </c>
+      <c r="N439" t="s">
+        <v>27</v>
+      </c>
+      <c r="O439" t="s">
+        <v>27</v>
+      </c>
+      <c r="P439" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="440" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
         <v>664</v>
       </c>
       <c r="B440" t="s">
         <v>674</v>
       </c>
       <c r="C440" t="s">
         <v>675</v>
       </c>
       <c r="D440" t="s">
         <v>676</v>
       </c>
       <c r="E440" t="s">
         <v>677</v>
       </c>
       <c r="F440" t="s">
         <v>678</v>
       </c>
       <c r="G440" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H440">
         <v>2013</v>
       </c>
       <c r="I440" t="s">
         <v>23</v>
       </c>
       <c r="J440" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K440" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L440" t="s">
         <v>679</v>
       </c>
-    </row>
-    <row r="441" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M440" t="s">
+        <v>27</v>
+      </c>
+      <c r="N440" t="s">
+        <v>27</v>
+      </c>
+      <c r="O440" t="s">
+        <v>27</v>
+      </c>
+      <c r="P440" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="441" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
         <v>664</v>
       </c>
       <c r="B441" t="s">
         <v>674</v>
       </c>
       <c r="C441" t="s">
         <v>675</v>
       </c>
       <c r="D441" t="s">
         <v>676</v>
       </c>
       <c r="E441" t="s">
         <v>677</v>
       </c>
       <c r="F441" t="s">
         <v>678</v>
       </c>
       <c r="G441" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H441">
         <v>2017</v>
       </c>
       <c r="I441" t="s">
         <v>23</v>
       </c>
       <c r="J441" t="s">
         <v>680</v>
       </c>
       <c r="K441" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L441" t="s">
         <v>679</v>
       </c>
-    </row>
-    <row r="442" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M441" t="s">
+        <v>27</v>
+      </c>
+      <c r="N441" t="s">
+        <v>27</v>
+      </c>
+      <c r="O441" t="s">
+        <v>27</v>
+      </c>
+      <c r="P441" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="442" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
         <v>664</v>
       </c>
       <c r="B442" t="s">
         <v>674</v>
       </c>
       <c r="C442" t="s">
         <v>675</v>
       </c>
       <c r="D442" t="s">
         <v>676</v>
       </c>
       <c r="E442" t="s">
         <v>677</v>
       </c>
       <c r="F442" t="s">
         <v>678</v>
       </c>
       <c r="G442" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H442">
         <v>2013</v>
       </c>
       <c r="I442" t="s">
         <v>23</v>
       </c>
       <c r="J442" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K442" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L442" t="s">
         <v>681</v>
       </c>
-    </row>
-    <row r="443" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M442" t="s">
+        <v>27</v>
+      </c>
+      <c r="N442" t="s">
+        <v>27</v>
+      </c>
+      <c r="O442" t="s">
+        <v>27</v>
+      </c>
+      <c r="P442" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="443" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
         <v>664</v>
       </c>
       <c r="B443" t="s">
         <v>674</v>
       </c>
       <c r="C443" t="s">
         <v>675</v>
       </c>
       <c r="D443" t="s">
         <v>676</v>
       </c>
       <c r="E443" t="s">
         <v>677</v>
       </c>
       <c r="F443" t="s">
         <v>678</v>
       </c>
       <c r="G443" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H443">
         <v>2017</v>
       </c>
       <c r="I443" t="s">
         <v>23</v>
       </c>
       <c r="J443" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K443" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L443" t="s">
         <v>681</v>
       </c>
-    </row>
-    <row r="444" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M443" t="s">
+        <v>27</v>
+      </c>
+      <c r="N443" t="s">
+        <v>27</v>
+      </c>
+      <c r="O443" t="s">
+        <v>27</v>
+      </c>
+      <c r="P443" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="444" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
         <v>664</v>
       </c>
       <c r="B444" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C444" t="s">
         <v>682</v>
       </c>
       <c r="D444" t="s">
         <v>683</v>
       </c>
       <c r="E444" t="s">
         <v>684</v>
       </c>
       <c r="F444" t="s">
         <v>685</v>
       </c>
       <c r="G444" t="s">
         <v>686</v>
       </c>
       <c r="H444">
         <v>2016</v>
       </c>
       <c r="I444" t="s">
         <v>23</v>
       </c>
       <c r="J444" t="s">
         <v>687</v>
       </c>
-    </row>
-    <row r="445" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K444" t="s">
+        <v>27</v>
+      </c>
+      <c r="L444" t="s">
+        <v>27</v>
+      </c>
+      <c r="M444" t="s">
+        <v>27</v>
+      </c>
+      <c r="N444" t="s">
+        <v>27</v>
+      </c>
+      <c r="O444" t="s">
+        <v>27</v>
+      </c>
+      <c r="P444" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="445" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
         <v>664</v>
       </c>
       <c r="B445" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C445" t="s">
         <v>682</v>
       </c>
       <c r="D445" t="s">
         <v>683</v>
       </c>
       <c r="E445" t="s">
         <v>684</v>
       </c>
       <c r="F445" t="s">
         <v>685</v>
       </c>
       <c r="G445" t="s">
         <v>686</v>
       </c>
       <c r="H445">
         <v>2017</v>
       </c>
       <c r="I445" t="s">
         <v>23</v>
       </c>
       <c r="J445" t="s">
         <v>688</v>
       </c>
-    </row>
-    <row r="446" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K445" t="s">
+        <v>27</v>
+      </c>
+      <c r="L445" t="s">
+        <v>27</v>
+      </c>
+      <c r="M445" t="s">
+        <v>27</v>
+      </c>
+      <c r="N445" t="s">
+        <v>27</v>
+      </c>
+      <c r="O445" t="s">
+        <v>27</v>
+      </c>
+      <c r="P445" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="446" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
         <v>664</v>
       </c>
       <c r="B446" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C446" t="s">
         <v>682</v>
       </c>
       <c r="D446" t="s">
         <v>683</v>
       </c>
       <c r="E446" t="s">
         <v>684</v>
       </c>
       <c r="F446" t="s">
         <v>685</v>
       </c>
       <c r="G446" t="s">
         <v>686</v>
       </c>
       <c r="H446">
         <v>2018</v>
       </c>
       <c r="I446" t="s">
         <v>23</v>
       </c>
       <c r="J446" t="s">
         <v>689</v>
       </c>
-    </row>
-    <row r="447" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K446" t="s">
+        <v>27</v>
+      </c>
+      <c r="L446" t="s">
+        <v>27</v>
+      </c>
+      <c r="M446" t="s">
+        <v>27</v>
+      </c>
+      <c r="N446" t="s">
+        <v>27</v>
+      </c>
+      <c r="O446" t="s">
+        <v>27</v>
+      </c>
+      <c r="P446" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="447" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
         <v>664</v>
       </c>
       <c r="B447" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C447" t="s">
         <v>682</v>
       </c>
       <c r="D447" t="s">
         <v>683</v>
       </c>
       <c r="E447" t="s">
         <v>684</v>
       </c>
       <c r="F447" t="s">
         <v>685</v>
       </c>
       <c r="G447" t="s">
         <v>686</v>
       </c>
       <c r="H447">
         <v>2019</v>
       </c>
       <c r="I447" t="s">
         <v>23</v>
       </c>
       <c r="J447" t="s">
         <v>689</v>
       </c>
-    </row>
-    <row r="448" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K447" t="s">
+        <v>27</v>
+      </c>
+      <c r="L447" t="s">
+        <v>27</v>
+      </c>
+      <c r="M447" t="s">
+        <v>27</v>
+      </c>
+      <c r="N447" t="s">
+        <v>27</v>
+      </c>
+      <c r="O447" t="s">
+        <v>27</v>
+      </c>
+      <c r="P447" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="448" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
         <v>664</v>
       </c>
       <c r="B448" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C448" t="s">
         <v>682</v>
       </c>
       <c r="D448" t="s">
         <v>683</v>
       </c>
       <c r="E448" t="s">
         <v>684</v>
       </c>
       <c r="F448" t="s">
         <v>685</v>
       </c>
       <c r="G448" t="s">
         <v>686</v>
       </c>
       <c r="H448">
         <v>2020</v>
       </c>
       <c r="I448" t="s">
         <v>23</v>
       </c>
       <c r="J448" t="s">
         <v>690</v>
       </c>
-    </row>
-    <row r="449" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K448" t="s">
+        <v>27</v>
+      </c>
+      <c r="L448" t="s">
+        <v>27</v>
+      </c>
+      <c r="M448" t="s">
+        <v>27</v>
+      </c>
+      <c r="N448" t="s">
+        <v>27</v>
+      </c>
+      <c r="O448" t="s">
+        <v>27</v>
+      </c>
+      <c r="P448" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="449" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
         <v>664</v>
       </c>
       <c r="B449" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C449" t="s">
         <v>682</v>
       </c>
       <c r="D449" t="s">
         <v>683</v>
       </c>
       <c r="E449" t="s">
         <v>684</v>
       </c>
       <c r="F449" t="s">
         <v>685</v>
       </c>
       <c r="G449" t="s">
         <v>686</v>
       </c>
       <c r="H449">
         <v>2021</v>
       </c>
       <c r="I449" t="s">
         <v>23</v>
       </c>
       <c r="J449" t="s">
         <v>689</v>
       </c>
-    </row>
-    <row r="450" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K449" t="s">
+        <v>27</v>
+      </c>
+      <c r="L449" t="s">
+        <v>27</v>
+      </c>
+      <c r="M449" t="s">
+        <v>27</v>
+      </c>
+      <c r="N449" t="s">
+        <v>27</v>
+      </c>
+      <c r="O449" t="s">
+        <v>27</v>
+      </c>
+      <c r="P449" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="450" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
         <v>664</v>
       </c>
       <c r="B450" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C450" t="s">
         <v>682</v>
       </c>
       <c r="D450" t="s">
         <v>683</v>
       </c>
       <c r="E450" t="s">
         <v>684</v>
       </c>
       <c r="F450" t="s">
         <v>685</v>
       </c>
       <c r="G450" t="s">
         <v>686</v>
       </c>
       <c r="H450">
         <v>2022</v>
       </c>
       <c r="I450" t="s">
         <v>23</v>
       </c>
       <c r="J450" t="s">
         <v>689</v>
       </c>
-    </row>
-    <row r="451" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K450" t="s">
+        <v>27</v>
+      </c>
+      <c r="L450" t="s">
+        <v>27</v>
+      </c>
+      <c r="M450" t="s">
+        <v>27</v>
+      </c>
+      <c r="N450" t="s">
+        <v>27</v>
+      </c>
+      <c r="O450" t="s">
+        <v>27</v>
+      </c>
+      <c r="P450" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="451" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
         <v>664</v>
       </c>
       <c r="B451" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C451" t="s">
         <v>691</v>
       </c>
       <c r="D451" t="s">
         <v>692</v>
       </c>
       <c r="E451" t="s">
         <v>684</v>
       </c>
       <c r="F451" t="s">
         <v>685</v>
       </c>
       <c r="G451" t="s">
         <v>686</v>
       </c>
       <c r="H451">
         <v>2016</v>
       </c>
       <c r="I451" t="s">
         <v>23</v>
       </c>
       <c r="J451" t="s">
         <v>693</v>
       </c>
-    </row>
-    <row r="452" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K451" t="s">
+        <v>27</v>
+      </c>
+      <c r="L451" t="s">
+        <v>27</v>
+      </c>
+      <c r="M451" t="s">
+        <v>27</v>
+      </c>
+      <c r="N451" t="s">
+        <v>27</v>
+      </c>
+      <c r="O451" t="s">
+        <v>27</v>
+      </c>
+      <c r="P451" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="452" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
         <v>664</v>
       </c>
       <c r="B452" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C452" t="s">
         <v>691</v>
       </c>
       <c r="D452" t="s">
         <v>692</v>
       </c>
       <c r="E452" t="s">
         <v>684</v>
       </c>
       <c r="F452" t="s">
         <v>685</v>
       </c>
       <c r="G452" t="s">
         <v>686</v>
       </c>
       <c r="H452">
         <v>2020</v>
       </c>
       <c r="I452" t="s">
         <v>23</v>
       </c>
       <c r="J452" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+      <c r="K452" t="s">
+        <v>27</v>
+      </c>
+      <c r="L452" t="s">
+        <v>27</v>
+      </c>
+      <c r="M452" t="s">
+        <v>27</v>
+      </c>
+      <c r="N452" t="s">
+        <v>27</v>
+      </c>
+      <c r="O452" t="s">
+        <v>27</v>
+      </c>
+      <c r="P452" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="453" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
         <v>664</v>
       </c>
       <c r="B453" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C453" t="s">
         <v>691</v>
       </c>
       <c r="D453" t="s">
         <v>692</v>
       </c>
       <c r="E453" t="s">
         <v>684</v>
       </c>
       <c r="F453" t="s">
         <v>685</v>
       </c>
       <c r="G453" t="s">
         <v>686</v>
       </c>
       <c r="H453">
         <v>2021</v>
       </c>
       <c r="I453" t="s">
         <v>23</v>
       </c>
       <c r="J453" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:10" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+      <c r="K453" t="s">
+        <v>27</v>
+      </c>
+      <c r="L453" t="s">
+        <v>27</v>
+      </c>
+      <c r="M453" t="s">
+        <v>27</v>
+      </c>
+      <c r="N453" t="s">
+        <v>27</v>
+      </c>
+      <c r="O453" t="s">
+        <v>27</v>
+      </c>
+      <c r="P453" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="454" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
         <v>664</v>
       </c>
       <c r="B454" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C454" t="s">
         <v>691</v>
       </c>
       <c r="D454" t="s">
         <v>692</v>
       </c>
       <c r="E454" t="s">
         <v>684</v>
       </c>
       <c r="F454" t="s">
         <v>685</v>
       </c>
       <c r="G454" t="s">
         <v>686</v>
       </c>
       <c r="H454">
         <v>2022</v>
       </c>
       <c r="I454" t="s">
         <v>23</v>
       </c>
       <c r="J454" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:12" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+      <c r="K454" t="s">
+        <v>27</v>
+      </c>
+      <c r="L454" t="s">
+        <v>27</v>
+      </c>
+      <c r="M454" t="s">
+        <v>27</v>
+      </c>
+      <c r="N454" t="s">
+        <v>27</v>
+      </c>
+      <c r="O454" t="s">
+        <v>27</v>
+      </c>
+      <c r="P454" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="455" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
         <v>664</v>
       </c>
       <c r="B455" t="s">
         <v>694</v>
       </c>
       <c r="C455" t="s">
         <v>695</v>
       </c>
       <c r="D455" t="s">
         <v>696</v>
       </c>
       <c r="E455" t="s">
         <v>697</v>
       </c>
       <c r="F455" t="s">
         <v>698</v>
       </c>
       <c r="G455" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H455">
         <v>2015</v>
       </c>
       <c r="I455" t="s">
         <v>23</v>
       </c>
       <c r="J455" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K455" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L455" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M455" t="s">
+        <v>27</v>
+      </c>
+      <c r="N455" t="s">
+        <v>27</v>
+      </c>
+      <c r="O455" t="s">
+        <v>27</v>
+      </c>
+      <c r="P455" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="456" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
         <v>664</v>
       </c>
       <c r="B456" t="s">
         <v>694</v>
       </c>
       <c r="C456" t="s">
         <v>695</v>
       </c>
       <c r="D456" t="s">
         <v>696</v>
       </c>
       <c r="E456" t="s">
         <v>697</v>
       </c>
       <c r="F456" t="s">
         <v>698</v>
       </c>
       <c r="G456" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H456">
         <v>2016</v>
       </c>
       <c r="I456" t="s">
         <v>23</v>
       </c>
       <c r="J456" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K456" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L456" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M456" t="s">
+        <v>27</v>
+      </c>
+      <c r="N456" t="s">
+        <v>27</v>
+      </c>
+      <c r="O456" t="s">
+        <v>27</v>
+      </c>
+      <c r="P456" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="457" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
         <v>664</v>
       </c>
       <c r="B457" t="s">
         <v>694</v>
       </c>
       <c r="C457" t="s">
         <v>695</v>
       </c>
       <c r="D457" t="s">
         <v>696</v>
       </c>
       <c r="E457" t="s">
         <v>697</v>
       </c>
       <c r="F457" t="s">
         <v>698</v>
       </c>
       <c r="G457" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H457">
         <v>2017</v>
       </c>
       <c r="I457" t="s">
         <v>23</v>
       </c>
       <c r="J457" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K457" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L457" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M457" t="s">
+        <v>27</v>
+      </c>
+      <c r="N457" t="s">
+        <v>27</v>
+      </c>
+      <c r="O457" t="s">
+        <v>27</v>
+      </c>
+      <c r="P457" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="458" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
         <v>664</v>
       </c>
       <c r="B458" t="s">
         <v>694</v>
       </c>
       <c r="C458" t="s">
         <v>695</v>
       </c>
       <c r="D458" t="s">
         <v>696</v>
       </c>
       <c r="E458" t="s">
         <v>697</v>
       </c>
       <c r="F458" t="s">
         <v>698</v>
       </c>
       <c r="G458" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H458">
         <v>2018</v>
       </c>
       <c r="I458" t="s">
         <v>23</v>
       </c>
       <c r="J458" t="s">
         <v>699</v>
       </c>
       <c r="K458" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L458" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M458" t="s">
+        <v>27</v>
+      </c>
+      <c r="N458" t="s">
+        <v>27</v>
+      </c>
+      <c r="O458" t="s">
+        <v>27</v>
+      </c>
+      <c r="P458" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="459" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
         <v>664</v>
       </c>
       <c r="B459" t="s">
         <v>694</v>
       </c>
       <c r="C459" t="s">
         <v>695</v>
       </c>
       <c r="D459" t="s">
         <v>696</v>
       </c>
       <c r="E459" t="s">
         <v>697</v>
       </c>
       <c r="F459" t="s">
         <v>698</v>
       </c>
       <c r="G459" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H459">
         <v>2019</v>
       </c>
       <c r="I459" t="s">
         <v>23</v>
       </c>
       <c r="J459" t="s">
         <v>699</v>
       </c>
       <c r="K459" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L459" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M459" t="s">
+        <v>27</v>
+      </c>
+      <c r="N459" t="s">
+        <v>27</v>
+      </c>
+      <c r="O459" t="s">
+        <v>27</v>
+      </c>
+      <c r="P459" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="460" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
         <v>664</v>
       </c>
       <c r="B460" t="s">
         <v>694</v>
       </c>
       <c r="C460" t="s">
         <v>695</v>
       </c>
       <c r="D460" t="s">
         <v>696</v>
       </c>
       <c r="E460" t="s">
         <v>697</v>
       </c>
       <c r="F460" t="s">
         <v>698</v>
       </c>
       <c r="G460" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H460">
         <v>2020</v>
       </c>
       <c r="I460" t="s">
         <v>23</v>
       </c>
       <c r="J460" t="s">
         <v>699</v>
       </c>
       <c r="K460" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L460" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M460" t="s">
+        <v>27</v>
+      </c>
+      <c r="N460" t="s">
+        <v>27</v>
+      </c>
+      <c r="O460" t="s">
+        <v>27</v>
+      </c>
+      <c r="P460" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="461" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
         <v>664</v>
       </c>
       <c r="B461" t="s">
         <v>694</v>
       </c>
       <c r="C461" t="s">
         <v>695</v>
       </c>
       <c r="D461" t="s">
         <v>696</v>
       </c>
       <c r="E461" t="s">
         <v>697</v>
       </c>
       <c r="F461" t="s">
         <v>698</v>
       </c>
       <c r="G461" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H461">
         <v>2021</v>
       </c>
       <c r="I461" t="s">
         <v>23</v>
       </c>
       <c r="J461" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="K461" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L461" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M461" t="s">
+        <v>27</v>
+      </c>
+      <c r="N461" t="s">
+        <v>27</v>
+      </c>
+      <c r="O461" t="s">
+        <v>27</v>
+      </c>
+      <c r="P461" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="462" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
         <v>664</v>
       </c>
       <c r="B462" t="s">
         <v>694</v>
       </c>
       <c r="C462" t="s">
         <v>695</v>
       </c>
       <c r="D462" t="s">
         <v>696</v>
       </c>
       <c r="E462" t="s">
         <v>697</v>
       </c>
       <c r="F462" t="s">
         <v>698</v>
       </c>
       <c r="G462" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H462">
         <v>2022</v>
       </c>
       <c r="I462" t="s">
         <v>23</v>
       </c>
       <c r="J462" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="K462" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L462" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M462" t="s">
+        <v>27</v>
+      </c>
+      <c r="N462" t="s">
+        <v>27</v>
+      </c>
+      <c r="O462" t="s">
+        <v>27</v>
+      </c>
+      <c r="P462" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="463" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
         <v>664</v>
       </c>
       <c r="B463" t="s">
         <v>694</v>
       </c>
       <c r="C463" t="s">
         <v>695</v>
       </c>
       <c r="D463" t="s">
         <v>696</v>
       </c>
       <c r="E463" t="s">
         <v>697</v>
       </c>
       <c r="F463" t="s">
         <v>698</v>
       </c>
       <c r="G463" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H463">
         <v>2015</v>
       </c>
       <c r="I463" t="s">
         <v>23</v>
       </c>
       <c r="J463" t="s">
         <v>582</v>
       </c>
       <c r="K463" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L463" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M463" t="s">
+        <v>27</v>
+      </c>
+      <c r="N463" t="s">
+        <v>27</v>
+      </c>
+      <c r="O463" t="s">
+        <v>27</v>
+      </c>
+      <c r="P463" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="464" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
         <v>664</v>
       </c>
       <c r="B464" t="s">
         <v>694</v>
       </c>
       <c r="C464" t="s">
         <v>695</v>
       </c>
       <c r="D464" t="s">
         <v>696</v>
       </c>
       <c r="E464" t="s">
         <v>697</v>
       </c>
       <c r="F464" t="s">
         <v>698</v>
       </c>
       <c r="G464" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H464">
         <v>2016</v>
       </c>
       <c r="I464" t="s">
         <v>23</v>
       </c>
       <c r="J464" t="s">
         <v>507</v>
       </c>
       <c r="K464" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L464" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M464" t="s">
+        <v>27</v>
+      </c>
+      <c r="N464" t="s">
+        <v>27</v>
+      </c>
+      <c r="O464" t="s">
+        <v>27</v>
+      </c>
+      <c r="P464" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="465" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
         <v>664</v>
       </c>
       <c r="B465" t="s">
         <v>694</v>
       </c>
       <c r="C465" t="s">
         <v>695</v>
       </c>
       <c r="D465" t="s">
         <v>696</v>
       </c>
       <c r="E465" t="s">
         <v>697</v>
       </c>
       <c r="F465" t="s">
         <v>698</v>
       </c>
       <c r="G465" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H465">
         <v>2017</v>
       </c>
       <c r="I465" t="s">
         <v>23</v>
       </c>
       <c r="J465" t="s">
         <v>507</v>
       </c>
       <c r="K465" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L465" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M465" t="s">
+        <v>27</v>
+      </c>
+      <c r="N465" t="s">
+        <v>27</v>
+      </c>
+      <c r="O465" t="s">
+        <v>27</v>
+      </c>
+      <c r="P465" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="466" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
         <v>664</v>
       </c>
       <c r="B466" t="s">
         <v>694</v>
       </c>
       <c r="C466" t="s">
         <v>695</v>
       </c>
       <c r="D466" t="s">
         <v>696</v>
       </c>
       <c r="E466" t="s">
         <v>697</v>
       </c>
       <c r="F466" t="s">
         <v>698</v>
       </c>
       <c r="G466" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H466">
         <v>2018</v>
       </c>
       <c r="I466" t="s">
         <v>23</v>
       </c>
       <c r="J466" t="s">
         <v>506</v>
       </c>
       <c r="K466" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L466" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M466" t="s">
+        <v>27</v>
+      </c>
+      <c r="N466" t="s">
+        <v>27</v>
+      </c>
+      <c r="O466" t="s">
+        <v>27</v>
+      </c>
+      <c r="P466" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="467" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
         <v>664</v>
       </c>
       <c r="B467" t="s">
         <v>694</v>
       </c>
       <c r="C467" t="s">
         <v>695</v>
       </c>
       <c r="D467" t="s">
         <v>696</v>
       </c>
       <c r="E467" t="s">
         <v>697</v>
       </c>
       <c r="F467" t="s">
         <v>698</v>
       </c>
       <c r="G467" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H467">
         <v>2019</v>
       </c>
       <c r="I467" t="s">
         <v>23</v>
       </c>
       <c r="J467" t="s">
         <v>506</v>
       </c>
       <c r="K467" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L467" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M467" t="s">
+        <v>27</v>
+      </c>
+      <c r="N467" t="s">
+        <v>27</v>
+      </c>
+      <c r="O467" t="s">
+        <v>27</v>
+      </c>
+      <c r="P467" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="468" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
         <v>664</v>
       </c>
       <c r="B468" t="s">
         <v>694</v>
       </c>
       <c r="C468" t="s">
         <v>695</v>
       </c>
       <c r="D468" t="s">
         <v>696</v>
       </c>
       <c r="E468" t="s">
         <v>697</v>
       </c>
       <c r="F468" t="s">
         <v>698</v>
       </c>
       <c r="G468" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H468">
         <v>2020</v>
       </c>
       <c r="I468" t="s">
         <v>23</v>
       </c>
       <c r="J468" t="s">
         <v>506</v>
       </c>
       <c r="K468" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L468" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="469" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M468" t="s">
+        <v>27</v>
+      </c>
+      <c r="N468" t="s">
+        <v>27</v>
+      </c>
+      <c r="O468" t="s">
+        <v>27</v>
+      </c>
+      <c r="P468" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="469" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
         <v>664</v>
       </c>
       <c r="B469" t="s">
         <v>694</v>
       </c>
       <c r="C469" t="s">
         <v>695</v>
       </c>
       <c r="D469" t="s">
         <v>696</v>
       </c>
       <c r="E469" t="s">
         <v>697</v>
       </c>
       <c r="F469" t="s">
         <v>698</v>
       </c>
       <c r="G469" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H469">
         <v>2021</v>
       </c>
       <c r="I469" t="s">
         <v>23</v>
       </c>
       <c r="J469" t="s">
         <v>506</v>
       </c>
       <c r="K469" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L469" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M469" t="s">
+        <v>27</v>
+      </c>
+      <c r="N469" t="s">
+        <v>27</v>
+      </c>
+      <c r="O469" t="s">
+        <v>27</v>
+      </c>
+      <c r="P469" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="470" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
         <v>664</v>
       </c>
       <c r="B470" t="s">
         <v>694</v>
       </c>
       <c r="C470" t="s">
         <v>695</v>
       </c>
       <c r="D470" t="s">
         <v>696</v>
       </c>
       <c r="E470" t="s">
         <v>697</v>
       </c>
       <c r="F470" t="s">
         <v>698</v>
       </c>
       <c r="G470" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H470">
         <v>2022</v>
       </c>
       <c r="I470" t="s">
         <v>23</v>
       </c>
       <c r="J470" t="s">
         <v>506</v>
       </c>
       <c r="K470" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L470" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="471" spans="1:10" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M470" t="s">
+        <v>27</v>
+      </c>
+      <c r="N470" t="s">
+        <v>27</v>
+      </c>
+      <c r="O470" t="s">
+        <v>27</v>
+      </c>
+      <c r="P470" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="471" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
         <v>664</v>
       </c>
       <c r="B471" t="s">
         <v>694</v>
       </c>
       <c r="C471" t="s">
         <v>700</v>
       </c>
       <c r="D471" t="s">
         <v>701</v>
       </c>
       <c r="E471" t="s">
         <v>702</v>
       </c>
       <c r="F471" t="s">
         <v>703</v>
       </c>
       <c r="G471" t="s">
         <v>670</v>
       </c>
       <c r="H471">
         <v>2015</v>
       </c>
       <c r="I471" t="s">
         <v>23</v>
       </c>
       <c r="J471" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:10" x14ac:dyDescent="0.25">
+        <v>185</v>
+      </c>
+      <c r="K471" t="s">
+        <v>27</v>
+      </c>
+      <c r="L471" t="s">
+        <v>27</v>
+      </c>
+      <c r="M471" t="s">
+        <v>27</v>
+      </c>
+      <c r="N471" t="s">
+        <v>27</v>
+      </c>
+      <c r="O471" t="s">
+        <v>27</v>
+      </c>
+      <c r="P471" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="472" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
         <v>664</v>
       </c>
       <c r="B472" t="s">
         <v>694</v>
       </c>
       <c r="C472" t="s">
         <v>700</v>
       </c>
       <c r="D472" t="s">
         <v>701</v>
       </c>
       <c r="E472" t="s">
         <v>702</v>
       </c>
       <c r="F472" t="s">
         <v>703</v>
       </c>
       <c r="G472" t="s">
         <v>670</v>
       </c>
       <c r="H472">
         <v>2020</v>
       </c>
       <c r="I472" t="s">
         <v>23</v>
       </c>
       <c r="J472" t="s">
         <v>704</v>
       </c>
-    </row>
-    <row r="473" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K472" t="s">
+        <v>27</v>
+      </c>
+      <c r="L472" t="s">
+        <v>27</v>
+      </c>
+      <c r="M472" t="s">
+        <v>27</v>
+      </c>
+      <c r="N472" t="s">
+        <v>27</v>
+      </c>
+      <c r="O472" t="s">
+        <v>27</v>
+      </c>
+      <c r="P472" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="473" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B473" t="s">
         <v>705</v>
       </c>
       <c r="C473" t="s">
         <v>706</v>
       </c>
       <c r="D473" t="s">
         <v>707</v>
       </c>
       <c r="E473" t="s">
         <v>708</v>
       </c>
       <c r="F473" t="s">
         <v>709</v>
       </c>
       <c r="G473" t="s">
         <v>710</v>
       </c>
       <c r="H473">
         <v>2015</v>
       </c>
       <c r="I473" t="s">
         <v>23</v>
       </c>
       <c r="J473" t="s">
         <v>711</v>
       </c>
       <c r="K473" t="s">
         <v>25</v>
       </c>
       <c r="L473" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="474" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M473" t="s">
+        <v>27</v>
+      </c>
+      <c r="N473" t="s">
+        <v>27</v>
+      </c>
+      <c r="O473" t="s">
+        <v>27</v>
+      </c>
+      <c r="P473" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="474" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B474" t="s">
         <v>705</v>
       </c>
       <c r="C474" t="s">
         <v>706</v>
       </c>
       <c r="D474" t="s">
         <v>707</v>
       </c>
       <c r="E474" t="s">
         <v>708</v>
       </c>
       <c r="F474" t="s">
         <v>709</v>
       </c>
       <c r="G474" t="s">
         <v>710</v>
       </c>
       <c r="H474">
         <v>2018</v>
       </c>
       <c r="I474" t="s">
         <v>23</v>
       </c>
       <c r="J474" t="s">
         <v>712</v>
       </c>
       <c r="K474" t="s">
         <v>25</v>
       </c>
       <c r="L474" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="475" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M474" t="s">
+        <v>27</v>
+      </c>
+      <c r="N474" t="s">
+        <v>27</v>
+      </c>
+      <c r="O474" t="s">
+        <v>27</v>
+      </c>
+      <c r="P474" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="475" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B475" t="s">
         <v>705</v>
       </c>
       <c r="C475" t="s">
         <v>706</v>
       </c>
       <c r="D475" t="s">
         <v>707</v>
       </c>
       <c r="E475" t="s">
         <v>708</v>
       </c>
       <c r="F475" t="s">
         <v>709</v>
       </c>
       <c r="G475" t="s">
         <v>710</v>
       </c>
       <c r="H475">
         <v>2015</v>
       </c>
       <c r="I475" t="s">
         <v>23</v>
       </c>
       <c r="J475" t="s">
         <v>713</v>
       </c>
       <c r="K475" t="s">
         <v>25</v>
       </c>
       <c r="L475" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M475" t="s">
+        <v>27</v>
+      </c>
+      <c r="N475" t="s">
+        <v>27</v>
+      </c>
+      <c r="O475" t="s">
+        <v>27</v>
+      </c>
+      <c r="P475" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="476" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B476" t="s">
         <v>705</v>
       </c>
       <c r="C476" t="s">
         <v>706</v>
       </c>
       <c r="D476" t="s">
         <v>707</v>
       </c>
       <c r="E476" t="s">
         <v>708</v>
       </c>
       <c r="F476" t="s">
         <v>709</v>
       </c>
       <c r="G476" t="s">
         <v>710</v>
       </c>
       <c r="H476">
         <v>2015</v>
       </c>
       <c r="I476" t="s">
         <v>23</v>
       </c>
       <c r="J476" t="s">
         <v>714</v>
       </c>
       <c r="K476" t="s">
         <v>25</v>
       </c>
       <c r="L476" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:10" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M476" t="s">
+        <v>27</v>
+      </c>
+      <c r="N476" t="s">
+        <v>27</v>
+      </c>
+      <c r="O476" t="s">
+        <v>27</v>
+      </c>
+      <c r="P476" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="477" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B477" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C477" t="s">
         <v>715</v>
       </c>
       <c r="D477" t="s">
         <v>716</v>
       </c>
       <c r="E477" t="s">
         <v>717</v>
       </c>
       <c r="F477" t="s">
         <v>718</v>
       </c>
       <c r="G477" t="s">
         <v>719</v>
       </c>
       <c r="H477">
         <v>2015</v>
       </c>
       <c r="I477" t="s">
         <v>23</v>
       </c>
       <c r="J477" t="s">
         <v>720</v>
       </c>
-    </row>
-    <row r="478" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K477" t="s">
+        <v>27</v>
+      </c>
+      <c r="L477" t="s">
+        <v>27</v>
+      </c>
+      <c r="M477" t="s">
+        <v>27</v>
+      </c>
+      <c r="N477" t="s">
+        <v>27</v>
+      </c>
+      <c r="O477" t="s">
+        <v>27</v>
+      </c>
+      <c r="P477" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="478" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B478" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C478" t="s">
         <v>715</v>
       </c>
       <c r="D478" t="s">
         <v>716</v>
       </c>
       <c r="E478" t="s">
         <v>717</v>
       </c>
       <c r="F478" t="s">
         <v>718</v>
       </c>
       <c r="G478" t="s">
         <v>719</v>
       </c>
       <c r="H478">
         <v>2016</v>
       </c>
       <c r="I478" t="s">
         <v>23</v>
       </c>
       <c r="J478" t="s">
         <v>721</v>
       </c>
-    </row>
-    <row r="479" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K478" t="s">
+        <v>27</v>
+      </c>
+      <c r="L478" t="s">
+        <v>27</v>
+      </c>
+      <c r="M478" t="s">
+        <v>27</v>
+      </c>
+      <c r="N478" t="s">
+        <v>27</v>
+      </c>
+      <c r="O478" t="s">
+        <v>27</v>
+      </c>
+      <c r="P478" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="479" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B479" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C479" t="s">
         <v>715</v>
       </c>
       <c r="D479" t="s">
         <v>716</v>
       </c>
       <c r="E479" t="s">
         <v>717</v>
       </c>
       <c r="F479" t="s">
         <v>718</v>
       </c>
       <c r="G479" t="s">
         <v>719</v>
       </c>
       <c r="H479">
         <v>2017</v>
       </c>
       <c r="I479" t="s">
         <v>23</v>
       </c>
       <c r="J479" t="s">
         <v>721</v>
       </c>
-    </row>
-    <row r="480" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K479" t="s">
+        <v>27</v>
+      </c>
+      <c r="L479" t="s">
+        <v>27</v>
+      </c>
+      <c r="M479" t="s">
+        <v>27</v>
+      </c>
+      <c r="N479" t="s">
+        <v>27</v>
+      </c>
+      <c r="O479" t="s">
+        <v>27</v>
+      </c>
+      <c r="P479" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="480" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B480" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C480" t="s">
         <v>715</v>
       </c>
       <c r="D480" t="s">
         <v>716</v>
       </c>
       <c r="E480" t="s">
         <v>717</v>
       </c>
       <c r="F480" t="s">
         <v>718</v>
       </c>
       <c r="G480" t="s">
         <v>719</v>
       </c>
       <c r="H480">
         <v>2018</v>
       </c>
       <c r="I480" t="s">
         <v>23</v>
       </c>
       <c r="J480" t="s">
         <v>722</v>
       </c>
-    </row>
-    <row r="481" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K480" t="s">
+        <v>27</v>
+      </c>
+      <c r="L480" t="s">
+        <v>27</v>
+      </c>
+      <c r="M480" t="s">
+        <v>27</v>
+      </c>
+      <c r="N480" t="s">
+        <v>27</v>
+      </c>
+      <c r="O480" t="s">
+        <v>27</v>
+      </c>
+      <c r="P480" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="481" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B481" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C481" t="s">
         <v>715</v>
       </c>
       <c r="D481" t="s">
         <v>716</v>
       </c>
       <c r="E481" t="s">
         <v>717</v>
       </c>
       <c r="F481" t="s">
         <v>718</v>
       </c>
       <c r="G481" t="s">
         <v>719</v>
       </c>
       <c r="H481">
         <v>2019</v>
       </c>
       <c r="I481" t="s">
         <v>23</v>
       </c>
       <c r="J481" t="s">
         <v>722</v>
       </c>
-    </row>
-    <row r="482" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K481" t="s">
+        <v>27</v>
+      </c>
+      <c r="L481" t="s">
+        <v>27</v>
+      </c>
+      <c r="M481" t="s">
+        <v>27</v>
+      </c>
+      <c r="N481" t="s">
+        <v>27</v>
+      </c>
+      <c r="O481" t="s">
+        <v>27</v>
+      </c>
+      <c r="P481" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="482" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B482" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C482" t="s">
         <v>715</v>
       </c>
       <c r="D482" t="s">
         <v>716</v>
       </c>
       <c r="E482" t="s">
         <v>717</v>
       </c>
       <c r="F482" t="s">
         <v>718</v>
       </c>
       <c r="G482" t="s">
         <v>719</v>
       </c>
       <c r="H482">
         <v>2020</v>
       </c>
       <c r="I482" t="s">
         <v>23</v>
       </c>
       <c r="J482" t="s">
         <v>523</v>
       </c>
-    </row>
-    <row r="483" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K482" t="s">
+        <v>27</v>
+      </c>
+      <c r="L482" t="s">
+        <v>27</v>
+      </c>
+      <c r="M482" t="s">
+        <v>27</v>
+      </c>
+      <c r="N482" t="s">
+        <v>27</v>
+      </c>
+      <c r="O482" t="s">
+        <v>27</v>
+      </c>
+      <c r="P482" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="483" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B483" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C483" t="s">
         <v>715</v>
       </c>
       <c r="D483" t="s">
         <v>716</v>
       </c>
       <c r="E483" t="s">
         <v>717</v>
       </c>
       <c r="F483" t="s">
         <v>718</v>
       </c>
       <c r="G483" t="s">
         <v>719</v>
       </c>
       <c r="H483">
         <v>2021</v>
       </c>
       <c r="I483" t="s">
         <v>23</v>
       </c>
       <c r="J483" t="s">
         <v>523</v>
       </c>
-    </row>
-    <row r="484" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K483" t="s">
+        <v>27</v>
+      </c>
+      <c r="L483" t="s">
+        <v>27</v>
+      </c>
+      <c r="M483" t="s">
+        <v>27</v>
+      </c>
+      <c r="N483" t="s">
+        <v>27</v>
+      </c>
+      <c r="O483" t="s">
+        <v>27</v>
+      </c>
+      <c r="P483" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="484" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B484" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C484" t="s">
         <v>715</v>
       </c>
       <c r="D484" t="s">
         <v>716</v>
       </c>
       <c r="E484" t="s">
         <v>717</v>
       </c>
       <c r="F484" t="s">
         <v>718</v>
       </c>
       <c r="G484" t="s">
         <v>719</v>
       </c>
       <c r="H484">
         <v>2022</v>
       </c>
       <c r="I484" t="s">
         <v>23</v>
       </c>
       <c r="J484" t="s">
         <v>523</v>
       </c>
-    </row>
-    <row r="485" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K484" t="s">
+        <v>27</v>
+      </c>
+      <c r="L484" t="s">
+        <v>27</v>
+      </c>
+      <c r="M484" t="s">
+        <v>27</v>
+      </c>
+      <c r="N484" t="s">
+        <v>27</v>
+      </c>
+      <c r="O484" t="s">
+        <v>27</v>
+      </c>
+      <c r="P484" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="485" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B485" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C485" t="s">
         <v>723</v>
       </c>
       <c r="D485" t="s">
         <v>724</v>
       </c>
       <c r="E485" t="s">
         <v>724</v>
       </c>
       <c r="F485" t="s">
         <v>724</v>
       </c>
       <c r="G485" t="s">
         <v>725</v>
       </c>
       <c r="H485">
         <v>2017</v>
       </c>
       <c r="I485" t="s">
         <v>23</v>
       </c>
       <c r="J485" t="s">
         <v>726</v>
       </c>
-    </row>
-    <row r="486" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K485" t="s">
+        <v>27</v>
+      </c>
+      <c r="L485" t="s">
+        <v>27</v>
+      </c>
+      <c r="M485" t="s">
+        <v>27</v>
+      </c>
+      <c r="N485" t="s">
+        <v>27</v>
+      </c>
+      <c r="O485" t="s">
+        <v>27</v>
+      </c>
+      <c r="P485" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="486" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B486" t="s">
         <v>727</v>
       </c>
       <c r="C486" t="s">
         <v>728</v>
       </c>
       <c r="D486" t="s">
         <v>729</v>
       </c>
       <c r="E486" t="s">
         <v>730</v>
       </c>
       <c r="F486" t="s">
         <v>731</v>
       </c>
       <c r="G486" t="s">
         <v>719</v>
       </c>
       <c r="H486">
         <v>2015</v>
       </c>
       <c r="I486" t="s">
         <v>23</v>
       </c>
       <c r="J486" t="s">
         <v>732</v>
       </c>
-    </row>
-    <row r="487" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K486" t="s">
+        <v>27</v>
+      </c>
+      <c r="L486" t="s">
+        <v>27</v>
+      </c>
+      <c r="M486" t="s">
+        <v>27</v>
+      </c>
+      <c r="N486" t="s">
+        <v>27</v>
+      </c>
+      <c r="O486" t="s">
+        <v>27</v>
+      </c>
+      <c r="P486" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="487" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B487" t="s">
         <v>727</v>
       </c>
       <c r="C487" t="s">
         <v>728</v>
       </c>
       <c r="D487" t="s">
         <v>729</v>
       </c>
       <c r="E487" t="s">
         <v>730</v>
       </c>
       <c r="F487" t="s">
         <v>731</v>
       </c>
       <c r="G487" t="s">
         <v>719</v>
       </c>
       <c r="H487">
         <v>2016</v>
       </c>
       <c r="I487" t="s">
         <v>23</v>
       </c>
       <c r="J487" t="s">
         <v>732</v>
       </c>
-    </row>
-    <row r="488" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K487" t="s">
+        <v>27</v>
+      </c>
+      <c r="L487" t="s">
+        <v>27</v>
+      </c>
+      <c r="M487" t="s">
+        <v>27</v>
+      </c>
+      <c r="N487" t="s">
+        <v>27</v>
+      </c>
+      <c r="O487" t="s">
+        <v>27</v>
+      </c>
+      <c r="P487" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="488" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B488" t="s">
         <v>727</v>
       </c>
       <c r="C488" t="s">
         <v>728</v>
       </c>
       <c r="D488" t="s">
         <v>729</v>
       </c>
       <c r="E488" t="s">
         <v>730</v>
       </c>
       <c r="F488" t="s">
         <v>731</v>
       </c>
       <c r="G488" t="s">
         <v>719</v>
       </c>
       <c r="H488">
         <v>2017</v>
       </c>
       <c r="I488" t="s">
         <v>23</v>
       </c>
       <c r="J488" t="s">
         <v>732</v>
       </c>
-    </row>
-    <row r="489" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K488" t="s">
+        <v>27</v>
+      </c>
+      <c r="L488" t="s">
+        <v>27</v>
+      </c>
+      <c r="M488" t="s">
+        <v>27</v>
+      </c>
+      <c r="N488" t="s">
+        <v>27</v>
+      </c>
+      <c r="O488" t="s">
+        <v>27</v>
+      </c>
+      <c r="P488" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="489" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B489" t="s">
         <v>727</v>
       </c>
       <c r="C489" t="s">
         <v>728</v>
       </c>
       <c r="D489" t="s">
         <v>729</v>
       </c>
       <c r="E489" t="s">
         <v>730</v>
       </c>
       <c r="F489" t="s">
         <v>731</v>
       </c>
       <c r="G489" t="s">
         <v>719</v>
       </c>
       <c r="H489">
         <v>2018</v>
       </c>
       <c r="I489" t="s">
         <v>23</v>
       </c>
       <c r="J489" t="s">
         <v>732</v>
       </c>
-    </row>
-    <row r="490" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K489" t="s">
+        <v>27</v>
+      </c>
+      <c r="L489" t="s">
+        <v>27</v>
+      </c>
+      <c r="M489" t="s">
+        <v>27</v>
+      </c>
+      <c r="N489" t="s">
+        <v>27</v>
+      </c>
+      <c r="O489" t="s">
+        <v>27</v>
+      </c>
+      <c r="P489" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="490" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B490" t="s">
         <v>727</v>
       </c>
       <c r="C490" t="s">
         <v>728</v>
       </c>
       <c r="D490" t="s">
         <v>729</v>
       </c>
       <c r="E490" t="s">
         <v>730</v>
       </c>
       <c r="F490" t="s">
         <v>731</v>
       </c>
       <c r="G490" t="s">
         <v>719</v>
       </c>
       <c r="H490">
         <v>2019</v>
       </c>
       <c r="I490" t="s">
         <v>23</v>
       </c>
       <c r="J490" t="s">
         <v>732</v>
       </c>
-    </row>
-    <row r="491" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K490" t="s">
+        <v>27</v>
+      </c>
+      <c r="L490" t="s">
+        <v>27</v>
+      </c>
+      <c r="M490" t="s">
+        <v>27</v>
+      </c>
+      <c r="N490" t="s">
+        <v>27</v>
+      </c>
+      <c r="O490" t="s">
+        <v>27</v>
+      </c>
+      <c r="P490" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="491" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B491" t="s">
         <v>727</v>
       </c>
       <c r="C491" t="s">
         <v>728</v>
       </c>
       <c r="D491" t="s">
         <v>729</v>
       </c>
       <c r="E491" t="s">
         <v>730</v>
       </c>
       <c r="F491" t="s">
         <v>731</v>
       </c>
       <c r="G491" t="s">
         <v>719</v>
       </c>
       <c r="H491">
         <v>2020</v>
       </c>
       <c r="I491" t="s">
         <v>23</v>
       </c>
       <c r="J491" t="s">
         <v>732</v>
       </c>
-    </row>
-    <row r="492" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K491" t="s">
+        <v>27</v>
+      </c>
+      <c r="L491" t="s">
+        <v>27</v>
+      </c>
+      <c r="M491" t="s">
+        <v>27</v>
+      </c>
+      <c r="N491" t="s">
+        <v>27</v>
+      </c>
+      <c r="O491" t="s">
+        <v>27</v>
+      </c>
+      <c r="P491" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="492" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B492" t="s">
         <v>727</v>
       </c>
       <c r="C492" t="s">
         <v>728</v>
       </c>
       <c r="D492" t="s">
         <v>729</v>
       </c>
       <c r="E492" t="s">
         <v>730</v>
       </c>
       <c r="F492" t="s">
         <v>731</v>
       </c>
       <c r="G492" t="s">
         <v>719</v>
       </c>
       <c r="H492">
         <v>2021</v>
       </c>
       <c r="I492" t="s">
         <v>23</v>
       </c>
       <c r="J492" t="s">
         <v>732</v>
       </c>
-    </row>
-    <row r="493" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K492" t="s">
+        <v>27</v>
+      </c>
+      <c r="L492" t="s">
+        <v>27</v>
+      </c>
+      <c r="M492" t="s">
+        <v>27</v>
+      </c>
+      <c r="N492" t="s">
+        <v>27</v>
+      </c>
+      <c r="O492" t="s">
+        <v>27</v>
+      </c>
+      <c r="P492" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="493" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B493" t="s">
         <v>727</v>
       </c>
       <c r="C493" t="s">
         <v>728</v>
       </c>
       <c r="D493" t="s">
         <v>729</v>
       </c>
       <c r="E493" t="s">
         <v>730</v>
       </c>
       <c r="F493" t="s">
         <v>731</v>
       </c>
       <c r="G493" t="s">
         <v>719</v>
       </c>
       <c r="H493">
         <v>2022</v>
       </c>
       <c r="I493" t="s">
         <v>23</v>
       </c>
       <c r="J493" t="s">
         <v>732</v>
       </c>
-    </row>
-    <row r="494" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K493" t="s">
+        <v>27</v>
+      </c>
+      <c r="L493" t="s">
+        <v>27</v>
+      </c>
+      <c r="M493" t="s">
+        <v>27</v>
+      </c>
+      <c r="N493" t="s">
+        <v>27</v>
+      </c>
+      <c r="O493" t="s">
+        <v>27</v>
+      </c>
+      <c r="P493" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="494" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B494" t="s">
         <v>680</v>
       </c>
       <c r="C494" t="s">
         <v>733</v>
       </c>
       <c r="D494" t="s">
         <v>734</v>
       </c>
       <c r="E494" t="s">
         <v>735</v>
       </c>
       <c r="F494" t="s">
         <v>736</v>
       </c>
       <c r="G494" t="s">
         <v>737</v>
       </c>
       <c r="H494">
         <v>2015</v>
       </c>
       <c r="I494" t="s">
         <v>738</v>
       </c>
       <c r="J494" t="s">
         <v>739</v>
       </c>
       <c r="K494" t="s">
         <v>740</v>
       </c>
       <c r="L494" t="s">
         <v>741</v>
       </c>
-    </row>
-    <row r="495" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M494" t="s">
+        <v>27</v>
+      </c>
+      <c r="N494" t="s">
+        <v>27</v>
+      </c>
+      <c r="O494" t="s">
+        <v>27</v>
+      </c>
+      <c r="P494" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="495" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B495" t="s">
         <v>680</v>
       </c>
       <c r="C495" t="s">
         <v>733</v>
       </c>
       <c r="D495" t="s">
         <v>734</v>
       </c>
       <c r="E495" t="s">
         <v>735</v>
       </c>
       <c r="F495" t="s">
         <v>736</v>
       </c>
       <c r="G495" t="s">
         <v>737</v>
       </c>
       <c r="H495">
         <v>2016</v>
       </c>
       <c r="I495" t="s">
         <v>738</v>
       </c>
       <c r="J495" t="s">
         <v>739</v>
       </c>
       <c r="K495" t="s">
         <v>740</v>
       </c>
       <c r="L495" t="s">
         <v>741</v>
       </c>
-    </row>
-    <row r="496" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M495" t="s">
+        <v>27</v>
+      </c>
+      <c r="N495" t="s">
+        <v>27</v>
+      </c>
+      <c r="O495" t="s">
+        <v>27</v>
+      </c>
+      <c r="P495" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="496" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B496" t="s">
         <v>680</v>
       </c>
       <c r="C496" t="s">
         <v>733</v>
       </c>
       <c r="D496" t="s">
         <v>734</v>
       </c>
       <c r="E496" t="s">
         <v>735</v>
       </c>
       <c r="F496" t="s">
         <v>736</v>
       </c>
       <c r="G496" t="s">
         <v>737</v>
       </c>
       <c r="H496">
         <v>2017</v>
       </c>
       <c r="I496" t="s">
         <v>738</v>
       </c>
       <c r="J496" t="s">
         <v>739</v>
       </c>
       <c r="K496" t="s">
         <v>740</v>
       </c>
       <c r="L496" t="s">
         <v>741</v>
       </c>
-    </row>
-    <row r="497" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M496" t="s">
+        <v>27</v>
+      </c>
+      <c r="N496" t="s">
+        <v>27</v>
+      </c>
+      <c r="O496" t="s">
+        <v>27</v>
+      </c>
+      <c r="P496" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="497" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B497" t="s">
         <v>680</v>
       </c>
       <c r="C497" t="s">
         <v>733</v>
       </c>
       <c r="D497" t="s">
         <v>734</v>
       </c>
       <c r="E497" t="s">
         <v>735</v>
       </c>
       <c r="F497" t="s">
         <v>736</v>
       </c>
       <c r="G497" t="s">
         <v>737</v>
       </c>
       <c r="H497">
         <v>2018</v>
       </c>
       <c r="I497" t="s">
         <v>738</v>
       </c>
       <c r="J497" t="s">
         <v>739</v>
       </c>
       <c r="K497" t="s">
         <v>740</v>
       </c>
       <c r="L497" t="s">
         <v>741</v>
       </c>
-    </row>
-    <row r="498" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M497" t="s">
+        <v>27</v>
+      </c>
+      <c r="N497" t="s">
+        <v>27</v>
+      </c>
+      <c r="O497" t="s">
+        <v>27</v>
+      </c>
+      <c r="P497" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="498" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B498" t="s">
         <v>680</v>
       </c>
       <c r="C498" t="s">
         <v>733</v>
       </c>
       <c r="D498" t="s">
         <v>734</v>
       </c>
       <c r="E498" t="s">
         <v>735</v>
       </c>
       <c r="F498" t="s">
         <v>736</v>
       </c>
       <c r="G498" t="s">
         <v>737</v>
       </c>
       <c r="H498">
         <v>2019</v>
       </c>
       <c r="I498" t="s">
         <v>738</v>
       </c>
       <c r="J498" t="s">
         <v>742</v>
       </c>
       <c r="K498" t="s">
         <v>740</v>
       </c>
       <c r="L498" t="s">
         <v>743</v>
       </c>
-    </row>
-    <row r="499" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M498" t="s">
+        <v>27</v>
+      </c>
+      <c r="N498" t="s">
+        <v>27</v>
+      </c>
+      <c r="O498" t="s">
+        <v>27</v>
+      </c>
+      <c r="P498" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="499" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B499" t="s">
         <v>680</v>
       </c>
       <c r="C499" t="s">
         <v>733</v>
       </c>
       <c r="D499" t="s">
         <v>734</v>
       </c>
       <c r="E499" t="s">
         <v>735</v>
       </c>
       <c r="F499" t="s">
         <v>736</v>
       </c>
       <c r="G499" t="s">
         <v>737</v>
       </c>
       <c r="H499">
         <v>2020</v>
       </c>
       <c r="I499" t="s">
         <v>738</v>
       </c>
       <c r="J499" t="s">
         <v>744</v>
       </c>
       <c r="K499" t="s">
         <v>740</v>
       </c>
       <c r="L499" t="s">
         <v>743</v>
       </c>
-    </row>
-    <row r="500" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M499" t="s">
+        <v>27</v>
+      </c>
+      <c r="N499" t="s">
+        <v>27</v>
+      </c>
+      <c r="O499" t="s">
+        <v>27</v>
+      </c>
+      <c r="P499" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="500" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B500" t="s">
         <v>680</v>
       </c>
       <c r="C500" t="s">
         <v>733</v>
       </c>
       <c r="D500" t="s">
         <v>734</v>
       </c>
       <c r="E500" t="s">
         <v>735</v>
       </c>
       <c r="F500" t="s">
         <v>736</v>
       </c>
       <c r="G500" t="s">
         <v>737</v>
       </c>
       <c r="H500">
         <v>2015</v>
       </c>
       <c r="I500" t="s">
         <v>738</v>
       </c>
       <c r="J500" t="s">
         <v>745</v>
       </c>
       <c r="K500" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="L500" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:12" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="M500" t="s">
+        <v>27</v>
+      </c>
+      <c r="N500" t="s">
+        <v>27</v>
+      </c>
+      <c r="O500" t="s">
+        <v>27</v>
+      </c>
+      <c r="P500" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="501" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B501" t="s">
         <v>680</v>
       </c>
       <c r="C501" t="s">
         <v>733</v>
       </c>
       <c r="D501" t="s">
         <v>734</v>
       </c>
       <c r="E501" t="s">
         <v>735</v>
       </c>
       <c r="F501" t="s">
         <v>736</v>
       </c>
       <c r="G501" t="s">
         <v>737</v>
       </c>
       <c r="H501">
         <v>2016</v>
       </c>
       <c r="I501" t="s">
         <v>738</v>
       </c>
       <c r="J501" t="s">
         <v>746</v>
       </c>
       <c r="K501" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="L501" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:12" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="M501" t="s">
+        <v>27</v>
+      </c>
+      <c r="N501" t="s">
+        <v>27</v>
+      </c>
+      <c r="O501" t="s">
+        <v>27</v>
+      </c>
+      <c r="P501" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="502" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B502" t="s">
         <v>680</v>
       </c>
       <c r="C502" t="s">
         <v>733</v>
       </c>
       <c r="D502" t="s">
         <v>734</v>
       </c>
       <c r="E502" t="s">
         <v>735</v>
       </c>
       <c r="F502" t="s">
         <v>736</v>
       </c>
       <c r="G502" t="s">
         <v>737</v>
       </c>
       <c r="H502">
         <v>2017</v>
       </c>
       <c r="I502" t="s">
         <v>738</v>
       </c>
       <c r="J502" t="s">
         <v>747</v>
       </c>
       <c r="K502" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="L502" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:12" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="M502" t="s">
+        <v>27</v>
+      </c>
+      <c r="N502" t="s">
+        <v>27</v>
+      </c>
+      <c r="O502" t="s">
+        <v>27</v>
+      </c>
+      <c r="P502" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="503" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B503" t="s">
         <v>680</v>
       </c>
       <c r="C503" t="s">
         <v>733</v>
       </c>
       <c r="D503" t="s">
         <v>734</v>
       </c>
       <c r="E503" t="s">
         <v>735</v>
       </c>
       <c r="F503" t="s">
         <v>736</v>
       </c>
       <c r="G503" t="s">
         <v>737</v>
       </c>
       <c r="H503">
         <v>2018</v>
       </c>
       <c r="I503" t="s">
         <v>738</v>
       </c>
       <c r="J503" t="s">
         <v>748</v>
       </c>
       <c r="K503" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="L503" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:12" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="M503" t="s">
+        <v>27</v>
+      </c>
+      <c r="N503" t="s">
+        <v>27</v>
+      </c>
+      <c r="O503" t="s">
+        <v>27</v>
+      </c>
+      <c r="P503" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="504" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B504" t="s">
         <v>680</v>
       </c>
       <c r="C504" t="s">
         <v>733</v>
       </c>
       <c r="D504" t="s">
         <v>734</v>
       </c>
       <c r="E504" t="s">
         <v>735</v>
       </c>
       <c r="F504" t="s">
         <v>736</v>
       </c>
       <c r="G504" t="s">
         <v>737</v>
       </c>
       <c r="H504">
         <v>2019</v>
       </c>
       <c r="I504" t="s">
         <v>738</v>
       </c>
       <c r="J504" t="s">
         <v>749</v>
       </c>
       <c r="K504" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="L504" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:12" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="M504" t="s">
+        <v>27</v>
+      </c>
+      <c r="N504" t="s">
+        <v>27</v>
+      </c>
+      <c r="O504" t="s">
+        <v>27</v>
+      </c>
+      <c r="P504" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="505" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B505" t="s">
         <v>680</v>
       </c>
       <c r="C505" t="s">
         <v>733</v>
       </c>
       <c r="D505" t="s">
         <v>734</v>
       </c>
       <c r="E505" t="s">
         <v>735</v>
       </c>
       <c r="F505" t="s">
         <v>736</v>
       </c>
       <c r="G505" t="s">
         <v>737</v>
       </c>
       <c r="H505">
         <v>2020</v>
       </c>
       <c r="I505" t="s">
         <v>738</v>
       </c>
       <c r="J505" t="s">
         <v>750</v>
       </c>
       <c r="K505" t="s">
-        <v>374</v>
+        <v>27</v>
       </c>
       <c r="L505" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:12" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+      <c r="M505" t="s">
+        <v>27</v>
+      </c>
+      <c r="N505" t="s">
+        <v>27</v>
+      </c>
+      <c r="O505" t="s">
+        <v>27</v>
+      </c>
+      <c r="P505" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="506" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B506" t="s">
         <v>680</v>
       </c>
       <c r="C506" t="s">
         <v>733</v>
       </c>
       <c r="D506" t="s">
         <v>734</v>
       </c>
       <c r="E506" t="s">
         <v>735</v>
       </c>
       <c r="F506" t="s">
         <v>736</v>
       </c>
       <c r="G506" t="s">
         <v>737</v>
       </c>
       <c r="H506">
         <v>2019</v>
       </c>
       <c r="I506" t="s">
         <v>738</v>
       </c>
       <c r="J506" t="s">
         <v>751</v>
       </c>
       <c r="K506" t="s">
         <v>740</v>
       </c>
       <c r="L506" t="s">
         <v>752</v>
       </c>
-    </row>
-    <row r="507" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M506" t="s">
+        <v>27</v>
+      </c>
+      <c r="N506" t="s">
+        <v>27</v>
+      </c>
+      <c r="O506" t="s">
+        <v>27</v>
+      </c>
+      <c r="P506" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="507" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B507" t="s">
         <v>680</v>
       </c>
       <c r="C507" t="s">
         <v>733</v>
       </c>
       <c r="D507" t="s">
         <v>734</v>
       </c>
       <c r="E507" t="s">
         <v>735</v>
       </c>
       <c r="F507" t="s">
         <v>736</v>
       </c>
       <c r="G507" t="s">
         <v>737</v>
       </c>
       <c r="H507">
         <v>2020</v>
       </c>
       <c r="I507" t="s">
         <v>738</v>
       </c>
       <c r="J507" t="s">
         <v>753</v>
       </c>
       <c r="K507" t="s">
         <v>740</v>
       </c>
       <c r="L507" t="s">
         <v>752</v>
       </c>
-    </row>
-    <row r="508" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M507" t="s">
+        <v>27</v>
+      </c>
+      <c r="N507" t="s">
+        <v>27</v>
+      </c>
+      <c r="O507" t="s">
+        <v>27</v>
+      </c>
+      <c r="P507" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="508" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B508" t="s">
         <v>680</v>
       </c>
       <c r="C508" t="s">
         <v>754</v>
       </c>
       <c r="D508" t="s">
         <v>755</v>
       </c>
       <c r="E508" t="s">
         <v>756</v>
       </c>
       <c r="F508" t="s">
         <v>757</v>
       </c>
       <c r="G508" t="s">
         <v>758</v>
       </c>
       <c r="H508">
         <v>2015</v>
       </c>
       <c r="I508" t="s">
         <v>23</v>
       </c>
       <c r="J508" t="s">
         <v>488</v>
       </c>
-    </row>
-    <row r="509" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K508" t="s">
+        <v>27</v>
+      </c>
+      <c r="L508" t="s">
+        <v>27</v>
+      </c>
+      <c r="M508" t="s">
+        <v>27</v>
+      </c>
+      <c r="N508" t="s">
+        <v>27</v>
+      </c>
+      <c r="O508" t="s">
+        <v>27</v>
+      </c>
+      <c r="P508" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="509" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B509" t="s">
         <v>680</v>
       </c>
       <c r="C509" t="s">
         <v>754</v>
       </c>
       <c r="D509" t="s">
         <v>755</v>
       </c>
       <c r="E509" t="s">
         <v>756</v>
       </c>
       <c r="F509" t="s">
         <v>757</v>
       </c>
       <c r="G509" t="s">
         <v>758</v>
       </c>
       <c r="H509">
         <v>2016</v>
       </c>
       <c r="I509" t="s">
         <v>23</v>
       </c>
       <c r="J509" t="s">
         <v>488</v>
       </c>
-    </row>
-    <row r="510" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K509" t="s">
+        <v>27</v>
+      </c>
+      <c r="L509" t="s">
+        <v>27</v>
+      </c>
+      <c r="M509" t="s">
+        <v>27</v>
+      </c>
+      <c r="N509" t="s">
+        <v>27</v>
+      </c>
+      <c r="O509" t="s">
+        <v>27</v>
+      </c>
+      <c r="P509" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="510" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B510" t="s">
         <v>680</v>
       </c>
       <c r="C510" t="s">
         <v>754</v>
       </c>
       <c r="D510" t="s">
         <v>755</v>
       </c>
       <c r="E510" t="s">
         <v>756</v>
       </c>
       <c r="F510" t="s">
         <v>757</v>
       </c>
       <c r="G510" t="s">
         <v>758</v>
       </c>
       <c r="H510">
         <v>2017</v>
       </c>
       <c r="I510" t="s">
         <v>23</v>
       </c>
       <c r="J510" t="s">
         <v>488</v>
       </c>
-    </row>
-    <row r="511" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K510" t="s">
+        <v>27</v>
+      </c>
+      <c r="L510" t="s">
+        <v>27</v>
+      </c>
+      <c r="M510" t="s">
+        <v>27</v>
+      </c>
+      <c r="N510" t="s">
+        <v>27</v>
+      </c>
+      <c r="O510" t="s">
+        <v>27</v>
+      </c>
+      <c r="P510" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="511" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B511" t="s">
         <v>680</v>
       </c>
       <c r="C511" t="s">
         <v>754</v>
       </c>
       <c r="D511" t="s">
         <v>755</v>
       </c>
       <c r="E511" t="s">
         <v>756</v>
       </c>
       <c r="F511" t="s">
         <v>757</v>
       </c>
       <c r="G511" t="s">
         <v>758</v>
       </c>
       <c r="H511">
         <v>2018</v>
       </c>
       <c r="I511" t="s">
         <v>23</v>
       </c>
       <c r="J511" t="s">
         <v>488</v>
       </c>
-    </row>
-    <row r="512" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K511" t="s">
+        <v>27</v>
+      </c>
+      <c r="L511" t="s">
+        <v>27</v>
+      </c>
+      <c r="M511" t="s">
+        <v>27</v>
+      </c>
+      <c r="N511" t="s">
+        <v>27</v>
+      </c>
+      <c r="O511" t="s">
+        <v>27</v>
+      </c>
+      <c r="P511" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="512" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B512" t="s">
         <v>680</v>
       </c>
       <c r="C512" t="s">
         <v>754</v>
       </c>
       <c r="D512" t="s">
         <v>755</v>
       </c>
       <c r="E512" t="s">
         <v>756</v>
       </c>
       <c r="F512" t="s">
         <v>757</v>
       </c>
       <c r="G512" t="s">
         <v>758</v>
       </c>
       <c r="H512">
         <v>2019</v>
       </c>
       <c r="I512" t="s">
         <v>23</v>
       </c>
       <c r="J512" t="s">
         <v>488</v>
       </c>
-    </row>
-    <row r="513" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K512" t="s">
+        <v>27</v>
+      </c>
+      <c r="L512" t="s">
+        <v>27</v>
+      </c>
+      <c r="M512" t="s">
+        <v>27</v>
+      </c>
+      <c r="N512" t="s">
+        <v>27</v>
+      </c>
+      <c r="O512" t="s">
+        <v>27</v>
+      </c>
+      <c r="P512" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="513" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B513" t="s">
         <v>680</v>
       </c>
       <c r="C513" t="s">
         <v>754</v>
       </c>
       <c r="D513" t="s">
         <v>755</v>
       </c>
       <c r="E513" t="s">
         <v>756</v>
       </c>
       <c r="F513" t="s">
         <v>757</v>
       </c>
       <c r="G513" t="s">
         <v>758</v>
       </c>
       <c r="H513">
         <v>2020</v>
       </c>
       <c r="I513" t="s">
         <v>23</v>
       </c>
       <c r="J513" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="514" spans="1:10" x14ac:dyDescent="0.25">
+        <v>211</v>
+      </c>
+      <c r="K513" t="s">
+        <v>27</v>
+      </c>
+      <c r="L513" t="s">
+        <v>27</v>
+      </c>
+      <c r="M513" t="s">
+        <v>27</v>
+      </c>
+      <c r="N513" t="s">
+        <v>27</v>
+      </c>
+      <c r="O513" t="s">
+        <v>27</v>
+      </c>
+      <c r="P513" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="514" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B514" t="s">
         <v>680</v>
       </c>
       <c r="C514" t="s">
         <v>754</v>
       </c>
       <c r="D514" t="s">
         <v>755</v>
       </c>
       <c r="E514" t="s">
         <v>756</v>
       </c>
       <c r="F514" t="s">
         <v>757</v>
       </c>
       <c r="G514" t="s">
         <v>758</v>
       </c>
       <c r="H514">
         <v>2021</v>
       </c>
       <c r="I514" t="s">
         <v>23</v>
       </c>
       <c r="J514" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:10" x14ac:dyDescent="0.25">
+        <v>211</v>
+      </c>
+      <c r="K514" t="s">
+        <v>27</v>
+      </c>
+      <c r="L514" t="s">
+        <v>27</v>
+      </c>
+      <c r="M514" t="s">
+        <v>27</v>
+      </c>
+      <c r="N514" t="s">
+        <v>27</v>
+      </c>
+      <c r="O514" t="s">
+        <v>27</v>
+      </c>
+      <c r="P514" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="515" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B515" t="s">
         <v>759</v>
       </c>
       <c r="C515" t="s">
         <v>760</v>
       </c>
       <c r="D515" t="s">
         <v>761</v>
       </c>
       <c r="E515" t="s">
         <v>762</v>
       </c>
       <c r="F515" t="s">
         <v>763</v>
       </c>
       <c r="G515" t="s">
         <v>719</v>
       </c>
       <c r="H515">
         <v>2017</v>
       </c>
       <c r="I515" t="s">
         <v>23</v>
       </c>
       <c r="J515" t="s">
         <v>457</v>
       </c>
-    </row>
-    <row r="516" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K515" t="s">
+        <v>27</v>
+      </c>
+      <c r="L515" t="s">
+        <v>27</v>
+      </c>
+      <c r="M515" t="s">
+        <v>27</v>
+      </c>
+      <c r="N515" t="s">
+        <v>27</v>
+      </c>
+      <c r="O515" t="s">
+        <v>27</v>
+      </c>
+      <c r="P515" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="516" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B516" t="s">
         <v>759</v>
       </c>
       <c r="C516" t="s">
         <v>760</v>
       </c>
       <c r="D516" t="s">
         <v>761</v>
       </c>
       <c r="E516" t="s">
         <v>762</v>
       </c>
       <c r="F516" t="s">
         <v>763</v>
       </c>
       <c r="G516" t="s">
         <v>719</v>
       </c>
       <c r="H516">
         <v>2020</v>
       </c>
       <c r="I516" t="s">
         <v>23</v>
       </c>
       <c r="J516" t="s">
         <v>449</v>
       </c>
-    </row>
-    <row r="517" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K516" t="s">
+        <v>27</v>
+      </c>
+      <c r="L516" t="s">
+        <v>27</v>
+      </c>
+      <c r="M516" t="s">
+        <v>27</v>
+      </c>
+      <c r="N516" t="s">
+        <v>27</v>
+      </c>
+      <c r="O516" t="s">
+        <v>27</v>
+      </c>
+      <c r="P516" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="517" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B517" t="s">
         <v>759</v>
       </c>
       <c r="C517" t="s">
         <v>760</v>
       </c>
       <c r="D517" t="s">
         <v>761</v>
       </c>
       <c r="E517" t="s">
         <v>762</v>
       </c>
       <c r="F517" t="s">
         <v>763</v>
       </c>
       <c r="G517" t="s">
         <v>719</v>
       </c>
       <c r="H517">
         <v>2023</v>
       </c>
       <c r="I517" t="s">
         <v>23</v>
       </c>
       <c r="J517" t="s">
         <v>472</v>
       </c>
-    </row>
-    <row r="518" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K517" t="s">
+        <v>27</v>
+      </c>
+      <c r="L517" t="s">
+        <v>27</v>
+      </c>
+      <c r="M517" t="s">
+        <v>27</v>
+      </c>
+      <c r="N517" t="s">
+        <v>27</v>
+      </c>
+      <c r="O517" t="s">
+        <v>27</v>
+      </c>
+      <c r="P517" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="518" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B518" t="s">
         <v>759</v>
       </c>
       <c r="C518" t="s">
         <v>764</v>
       </c>
       <c r="D518" t="s">
         <v>765</v>
       </c>
       <c r="E518" t="s">
         <v>766</v>
       </c>
       <c r="F518" t="s">
         <v>767</v>
       </c>
       <c r="G518" t="s">
         <v>768</v>
       </c>
       <c r="H518">
         <v>2016</v>
       </c>
       <c r="I518" t="s">
         <v>23</v>
       </c>
       <c r="J518" t="s">
         <v>454</v>
       </c>
-    </row>
-    <row r="519" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K518" t="s">
+        <v>27</v>
+      </c>
+      <c r="L518" t="s">
+        <v>27</v>
+      </c>
+      <c r="M518" t="s">
+        <v>27</v>
+      </c>
+      <c r="N518" t="s">
+        <v>27</v>
+      </c>
+      <c r="O518" t="s">
+        <v>27</v>
+      </c>
+      <c r="P518" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="519" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B519" t="s">
         <v>759</v>
       </c>
       <c r="C519" t="s">
         <v>764</v>
       </c>
       <c r="D519" t="s">
         <v>765</v>
       </c>
       <c r="E519" t="s">
         <v>766</v>
       </c>
       <c r="F519" t="s">
         <v>767</v>
       </c>
       <c r="G519" t="s">
         <v>768</v>
       </c>
       <c r="H519">
         <v>2018</v>
       </c>
       <c r="I519" t="s">
         <v>23</v>
       </c>
       <c r="J519" t="s">
         <v>457</v>
       </c>
-    </row>
-    <row r="520" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K519" t="s">
+        <v>27</v>
+      </c>
+      <c r="L519" t="s">
+        <v>27</v>
+      </c>
+      <c r="M519" t="s">
+        <v>27</v>
+      </c>
+      <c r="N519" t="s">
+        <v>27</v>
+      </c>
+      <c r="O519" t="s">
+        <v>27</v>
+      </c>
+      <c r="P519" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="520" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B520" t="s">
         <v>759</v>
       </c>
       <c r="C520" t="s">
         <v>764</v>
       </c>
       <c r="D520" t="s">
         <v>765</v>
       </c>
       <c r="E520" t="s">
         <v>766</v>
       </c>
       <c r="F520" t="s">
         <v>767</v>
       </c>
       <c r="G520" t="s">
         <v>768</v>
       </c>
       <c r="H520">
         <v>2021</v>
       </c>
       <c r="I520" t="s">
         <v>23</v>
       </c>
       <c r="J520" t="s">
         <v>449</v>
       </c>
-    </row>
-    <row r="521" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K520" t="s">
+        <v>27</v>
+      </c>
+      <c r="L520" t="s">
+        <v>27</v>
+      </c>
+      <c r="M520" t="s">
+        <v>27</v>
+      </c>
+      <c r="N520" t="s">
+        <v>27</v>
+      </c>
+      <c r="O520" t="s">
+        <v>27</v>
+      </c>
+      <c r="P520" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="521" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B521" t="s">
         <v>769</v>
       </c>
       <c r="C521" t="s">
         <v>770</v>
       </c>
       <c r="D521" t="s">
         <v>771</v>
       </c>
       <c r="E521" t="s">
         <v>772</v>
       </c>
       <c r="F521" t="s">
         <v>773</v>
       </c>
       <c r="G521" t="s">
         <v>774</v>
       </c>
       <c r="H521">
         <v>2016</v>
       </c>
       <c r="I521" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J521" t="s">
         <v>775</v>
       </c>
-    </row>
-    <row r="522" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K521" t="s">
+        <v>27</v>
+      </c>
+      <c r="L521" t="s">
+        <v>27</v>
+      </c>
+      <c r="M521" t="s">
+        <v>27</v>
+      </c>
+      <c r="N521" t="s">
+        <v>27</v>
+      </c>
+      <c r="O521" t="s">
+        <v>27</v>
+      </c>
+      <c r="P521" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="522" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B522" t="s">
         <v>769</v>
       </c>
       <c r="C522" t="s">
         <v>770</v>
       </c>
       <c r="D522" t="s">
         <v>771</v>
       </c>
       <c r="E522" t="s">
         <v>772</v>
       </c>
       <c r="F522" t="s">
         <v>773</v>
       </c>
       <c r="G522" t="s">
         <v>774</v>
       </c>
       <c r="H522">
         <v>2017</v>
       </c>
       <c r="I522" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J522" t="s">
         <v>776</v>
       </c>
-    </row>
-    <row r="523" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K522" t="s">
+        <v>27</v>
+      </c>
+      <c r="L522" t="s">
+        <v>27</v>
+      </c>
+      <c r="M522" t="s">
+        <v>27</v>
+      </c>
+      <c r="N522" t="s">
+        <v>27</v>
+      </c>
+      <c r="O522" t="s">
+        <v>27</v>
+      </c>
+      <c r="P522" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="523" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B523" t="s">
         <v>769</v>
       </c>
       <c r="C523" t="s">
         <v>770</v>
       </c>
       <c r="D523" t="s">
         <v>771</v>
       </c>
       <c r="E523" t="s">
         <v>772</v>
       </c>
       <c r="F523" t="s">
         <v>773</v>
       </c>
       <c r="G523" t="s">
         <v>774</v>
       </c>
       <c r="H523">
         <v>2018</v>
       </c>
       <c r="I523" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J523" t="s">
         <v>777</v>
       </c>
-    </row>
-    <row r="524" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K523" t="s">
+        <v>27</v>
+      </c>
+      <c r="L523" t="s">
+        <v>27</v>
+      </c>
+      <c r="M523" t="s">
+        <v>27</v>
+      </c>
+      <c r="N523" t="s">
+        <v>27</v>
+      </c>
+      <c r="O523" t="s">
+        <v>27</v>
+      </c>
+      <c r="P523" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="524" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B524" t="s">
         <v>769</v>
       </c>
       <c r="C524" t="s">
         <v>770</v>
       </c>
       <c r="D524" t="s">
         <v>771</v>
       </c>
       <c r="E524" t="s">
         <v>772</v>
       </c>
       <c r="F524" t="s">
         <v>773</v>
       </c>
       <c r="G524" t="s">
         <v>774</v>
       </c>
       <c r="H524">
         <v>2019</v>
       </c>
       <c r="I524" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J524" t="s">
         <v>778</v>
       </c>
-    </row>
-    <row r="525" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K524" t="s">
+        <v>27</v>
+      </c>
+      <c r="L524" t="s">
+        <v>27</v>
+      </c>
+      <c r="M524" t="s">
+        <v>27</v>
+      </c>
+      <c r="N524" t="s">
+        <v>27</v>
+      </c>
+      <c r="O524" t="s">
+        <v>27</v>
+      </c>
+      <c r="P524" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="525" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B525" t="s">
         <v>769</v>
       </c>
       <c r="C525" t="s">
         <v>770</v>
       </c>
       <c r="D525" t="s">
         <v>771</v>
       </c>
       <c r="E525" t="s">
         <v>772</v>
       </c>
       <c r="F525" t="s">
         <v>773</v>
       </c>
       <c r="G525" t="s">
         <v>774</v>
       </c>
       <c r="H525">
         <v>2020</v>
       </c>
       <c r="I525" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J525" t="s">
         <v>779</v>
       </c>
-    </row>
-    <row r="526" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K525" t="s">
+        <v>27</v>
+      </c>
+      <c r="L525" t="s">
+        <v>27</v>
+      </c>
+      <c r="M525" t="s">
+        <v>27</v>
+      </c>
+      <c r="N525" t="s">
+        <v>27</v>
+      </c>
+      <c r="O525" t="s">
+        <v>27</v>
+      </c>
+      <c r="P525" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="526" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B526" t="s">
         <v>769</v>
       </c>
       <c r="C526" t="s">
         <v>770</v>
       </c>
       <c r="D526" t="s">
         <v>771</v>
       </c>
       <c r="E526" t="s">
         <v>772</v>
       </c>
       <c r="F526" t="s">
         <v>773</v>
       </c>
       <c r="G526" t="s">
         <v>774</v>
       </c>
       <c r="H526">
         <v>2021</v>
       </c>
       <c r="I526" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J526" t="s">
         <v>780</v>
       </c>
-    </row>
-    <row r="527" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K526" t="s">
+        <v>27</v>
+      </c>
+      <c r="L526" t="s">
+        <v>27</v>
+      </c>
+      <c r="M526" t="s">
+        <v>27</v>
+      </c>
+      <c r="N526" t="s">
+        <v>27</v>
+      </c>
+      <c r="O526" t="s">
+        <v>27</v>
+      </c>
+      <c r="P526" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="527" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
         <v>781</v>
       </c>
       <c r="B527" t="s">
         <v>782</v>
       </c>
       <c r="C527" t="s">
         <v>783</v>
       </c>
       <c r="D527" t="s">
         <v>784</v>
       </c>
       <c r="E527" t="s">
         <v>785</v>
       </c>
       <c r="F527" t="s">
         <v>786</v>
       </c>
       <c r="G527" t="s">
         <v>710</v>
       </c>
       <c r="H527">
         <v>2015</v>
       </c>
       <c r="I527" t="s">
         <v>23</v>
       </c>
       <c r="J527" t="s">
         <v>787</v>
       </c>
       <c r="K527" t="s">
         <v>25</v>
       </c>
       <c r="L527" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="528" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M527" t="s">
+        <v>27</v>
+      </c>
+      <c r="N527" t="s">
+        <v>27</v>
+      </c>
+      <c r="O527" t="s">
+        <v>27</v>
+      </c>
+      <c r="P527" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="528" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
         <v>781</v>
       </c>
       <c r="B528" t="s">
         <v>782</v>
       </c>
       <c r="C528" t="s">
         <v>783</v>
       </c>
       <c r="D528" t="s">
         <v>784</v>
       </c>
       <c r="E528" t="s">
         <v>785</v>
       </c>
       <c r="F528" t="s">
         <v>786</v>
       </c>
       <c r="G528" t="s">
         <v>710</v>
       </c>
       <c r="H528">
         <v>2017</v>
       </c>
       <c r="I528" t="s">
         <v>23</v>
       </c>
       <c r="J528" t="s">
         <v>788</v>
       </c>
       <c r="K528" t="s">
         <v>25</v>
       </c>
       <c r="L528" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="529" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M528" t="s">
+        <v>27</v>
+      </c>
+      <c r="N528" t="s">
+        <v>27</v>
+      </c>
+      <c r="O528" t="s">
+        <v>27</v>
+      </c>
+      <c r="P528" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="529" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
         <v>781</v>
       </c>
       <c r="B529" t="s">
         <v>782</v>
       </c>
       <c r="C529" t="s">
         <v>783</v>
       </c>
       <c r="D529" t="s">
         <v>784</v>
       </c>
       <c r="E529" t="s">
         <v>785</v>
       </c>
       <c r="F529" t="s">
         <v>786</v>
       </c>
       <c r="G529" t="s">
         <v>710</v>
       </c>
       <c r="H529">
         <v>2018</v>
       </c>
       <c r="I529" t="s">
         <v>23</v>
       </c>
       <c r="J529" t="s">
         <v>789</v>
       </c>
       <c r="K529" t="s">
         <v>25</v>
       </c>
       <c r="L529" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="530" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M529" t="s">
+        <v>27</v>
+      </c>
+      <c r="N529" t="s">
+        <v>27</v>
+      </c>
+      <c r="O529" t="s">
+        <v>27</v>
+      </c>
+      <c r="P529" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="530" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
         <v>781</v>
       </c>
       <c r="B530" t="s">
         <v>782</v>
       </c>
       <c r="C530" t="s">
         <v>783</v>
       </c>
       <c r="D530" t="s">
         <v>784</v>
       </c>
       <c r="E530" t="s">
         <v>785</v>
       </c>
       <c r="F530" t="s">
         <v>786</v>
       </c>
       <c r="G530" t="s">
         <v>710</v>
       </c>
       <c r="H530">
         <v>2020</v>
       </c>
       <c r="I530" t="s">
         <v>23</v>
       </c>
       <c r="J530" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K530" t="s">
         <v>25</v>
       </c>
       <c r="L530" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="531" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M530" t="s">
+        <v>27</v>
+      </c>
+      <c r="N530" t="s">
+        <v>27</v>
+      </c>
+      <c r="O530" t="s">
+        <v>27</v>
+      </c>
+      <c r="P530" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="531" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
         <v>781</v>
       </c>
       <c r="B531" t="s">
         <v>782</v>
       </c>
       <c r="C531" t="s">
         <v>783</v>
       </c>
       <c r="D531" t="s">
         <v>784</v>
       </c>
       <c r="E531" t="s">
         <v>785</v>
       </c>
       <c r="F531" t="s">
         <v>786</v>
       </c>
       <c r="G531" t="s">
         <v>710</v>
       </c>
       <c r="H531">
         <v>2021</v>
       </c>
       <c r="I531" t="s">
         <v>23</v>
       </c>
       <c r="J531" t="s">
         <v>789</v>
       </c>
       <c r="K531" t="s">
         <v>25</v>
       </c>
       <c r="L531" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="532" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M531" t="s">
+        <v>27</v>
+      </c>
+      <c r="N531" t="s">
+        <v>27</v>
+      </c>
+      <c r="O531" t="s">
+        <v>27</v>
+      </c>
+      <c r="P531" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="532" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
         <v>781</v>
       </c>
       <c r="B532" t="s">
         <v>782</v>
       </c>
       <c r="C532" t="s">
         <v>783</v>
       </c>
       <c r="D532" t="s">
         <v>784</v>
       </c>
       <c r="E532" t="s">
         <v>785</v>
       </c>
       <c r="F532" t="s">
         <v>786</v>
       </c>
       <c r="G532" t="s">
         <v>710</v>
       </c>
       <c r="H532">
         <v>2015</v>
       </c>
       <c r="I532" t="s">
         <v>23</v>
       </c>
       <c r="J532" t="s">
         <v>790</v>
       </c>
       <c r="K532" t="s">
         <v>25</v>
       </c>
       <c r="L532" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M532" t="s">
+        <v>27</v>
+      </c>
+      <c r="N532" t="s">
+        <v>27</v>
+      </c>
+      <c r="O532" t="s">
+        <v>27</v>
+      </c>
+      <c r="P532" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="533" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
         <v>781</v>
       </c>
       <c r="B533" t="s">
         <v>782</v>
       </c>
       <c r="C533" t="s">
         <v>783</v>
       </c>
       <c r="D533" t="s">
         <v>784</v>
       </c>
       <c r="E533" t="s">
         <v>785</v>
       </c>
       <c r="F533" t="s">
         <v>786</v>
       </c>
       <c r="G533" t="s">
         <v>710</v>
       </c>
       <c r="H533">
         <v>2016</v>
       </c>
       <c r="I533" t="s">
         <v>23</v>
       </c>
       <c r="J533" t="s">
         <v>791</v>
       </c>
       <c r="K533" t="s">
         <v>25</v>
       </c>
       <c r="L533" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M533" t="s">
+        <v>27</v>
+      </c>
+      <c r="N533" t="s">
+        <v>27</v>
+      </c>
+      <c r="O533" t="s">
+        <v>27</v>
+      </c>
+      <c r="P533" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="534" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
         <v>781</v>
       </c>
       <c r="B534" t="s">
         <v>782</v>
       </c>
       <c r="C534" t="s">
         <v>783</v>
       </c>
       <c r="D534" t="s">
         <v>784</v>
       </c>
       <c r="E534" t="s">
         <v>785</v>
       </c>
       <c r="F534" t="s">
         <v>786</v>
       </c>
       <c r="G534" t="s">
         <v>710</v>
       </c>
       <c r="H534">
         <v>2017</v>
       </c>
       <c r="I534" t="s">
         <v>23</v>
       </c>
       <c r="J534" t="s">
         <v>792</v>
       </c>
       <c r="K534" t="s">
         <v>25</v>
       </c>
       <c r="L534" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M534" t="s">
+        <v>27</v>
+      </c>
+      <c r="N534" t="s">
+        <v>27</v>
+      </c>
+      <c r="O534" t="s">
+        <v>27</v>
+      </c>
+      <c r="P534" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="535" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
         <v>781</v>
       </c>
       <c r="B535" t="s">
         <v>782</v>
       </c>
       <c r="C535" t="s">
         <v>783</v>
       </c>
       <c r="D535" t="s">
         <v>784</v>
       </c>
       <c r="E535" t="s">
         <v>785</v>
       </c>
       <c r="F535" t="s">
         <v>786</v>
       </c>
       <c r="G535" t="s">
         <v>710</v>
       </c>
       <c r="H535">
         <v>2018</v>
       </c>
       <c r="I535" t="s">
         <v>23</v>
       </c>
       <c r="J535" t="s">
         <v>793</v>
       </c>
       <c r="K535" t="s">
         <v>25</v>
       </c>
       <c r="L535" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M535" t="s">
+        <v>27</v>
+      </c>
+      <c r="N535" t="s">
+        <v>27</v>
+      </c>
+      <c r="O535" t="s">
+        <v>27</v>
+      </c>
+      <c r="P535" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="536" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
         <v>781</v>
       </c>
       <c r="B536" t="s">
         <v>782</v>
       </c>
       <c r="C536" t="s">
         <v>783</v>
       </c>
       <c r="D536" t="s">
         <v>784</v>
       </c>
       <c r="E536" t="s">
         <v>785</v>
       </c>
       <c r="F536" t="s">
         <v>786</v>
       </c>
       <c r="G536" t="s">
         <v>710</v>
       </c>
       <c r="H536">
         <v>2019</v>
       </c>
       <c r="I536" t="s">
         <v>23</v>
       </c>
       <c r="J536" t="s">
         <v>794</v>
       </c>
       <c r="K536" t="s">
         <v>25</v>
       </c>
       <c r="L536" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M536" t="s">
+        <v>27</v>
+      </c>
+      <c r="N536" t="s">
+        <v>27</v>
+      </c>
+      <c r="O536" t="s">
+        <v>27</v>
+      </c>
+      <c r="P536" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="537" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
         <v>781</v>
       </c>
       <c r="B537" t="s">
         <v>782</v>
       </c>
       <c r="C537" t="s">
         <v>783</v>
       </c>
       <c r="D537" t="s">
         <v>784</v>
       </c>
       <c r="E537" t="s">
         <v>785</v>
       </c>
       <c r="F537" t="s">
         <v>786</v>
       </c>
       <c r="G537" t="s">
         <v>710</v>
       </c>
       <c r="H537">
         <v>2020</v>
       </c>
       <c r="I537" t="s">
         <v>23</v>
       </c>
       <c r="J537" t="s">
         <v>795</v>
       </c>
       <c r="K537" t="s">
         <v>25</v>
       </c>
       <c r="L537" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M537" t="s">
+        <v>27</v>
+      </c>
+      <c r="N537" t="s">
+        <v>27</v>
+      </c>
+      <c r="O537" t="s">
+        <v>27</v>
+      </c>
+      <c r="P537" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="538" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
         <v>781</v>
       </c>
       <c r="B538" t="s">
         <v>782</v>
       </c>
       <c r="C538" t="s">
         <v>783</v>
       </c>
       <c r="D538" t="s">
         <v>784</v>
       </c>
       <c r="E538" t="s">
         <v>785</v>
       </c>
       <c r="F538" t="s">
         <v>786</v>
       </c>
       <c r="G538" t="s">
         <v>710</v>
       </c>
       <c r="H538">
         <v>2021</v>
       </c>
       <c r="I538" t="s">
         <v>23</v>
       </c>
       <c r="J538" t="s">
         <v>796</v>
       </c>
       <c r="K538" t="s">
         <v>25</v>
       </c>
       <c r="L538" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M538" t="s">
+        <v>27</v>
+      </c>
+      <c r="N538" t="s">
+        <v>27</v>
+      </c>
+      <c r="O538" t="s">
+        <v>27</v>
+      </c>
+      <c r="P538" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="539" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
         <v>781</v>
       </c>
       <c r="B539" t="s">
         <v>782</v>
       </c>
       <c r="C539" t="s">
         <v>783</v>
       </c>
       <c r="D539" t="s">
         <v>784</v>
       </c>
       <c r="E539" t="s">
         <v>785</v>
       </c>
       <c r="F539" t="s">
         <v>786</v>
       </c>
       <c r="G539" t="s">
         <v>710</v>
       </c>
       <c r="H539">
         <v>2015</v>
       </c>
       <c r="I539" t="s">
         <v>23</v>
       </c>
       <c r="J539" t="s">
         <v>797</v>
       </c>
       <c r="K539" t="s">
         <v>25</v>
       </c>
       <c r="L539" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M539" t="s">
+        <v>27</v>
+      </c>
+      <c r="N539" t="s">
+        <v>27</v>
+      </c>
+      <c r="O539" t="s">
+        <v>27</v>
+      </c>
+      <c r="P539" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="540" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
         <v>781</v>
       </c>
       <c r="B540" t="s">
         <v>782</v>
       </c>
       <c r="C540" t="s">
         <v>783</v>
       </c>
       <c r="D540" t="s">
         <v>784</v>
       </c>
       <c r="E540" t="s">
         <v>785</v>
       </c>
       <c r="F540" t="s">
         <v>786</v>
       </c>
       <c r="G540" t="s">
         <v>710</v>
       </c>
       <c r="H540">
         <v>2016</v>
       </c>
       <c r="I540" t="s">
         <v>23</v>
       </c>
       <c r="J540" t="s">
         <v>458</v>
       </c>
       <c r="K540" t="s">
         <v>25</v>
       </c>
       <c r="L540" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M540" t="s">
+        <v>27</v>
+      </c>
+      <c r="N540" t="s">
+        <v>27</v>
+      </c>
+      <c r="O540" t="s">
+        <v>27</v>
+      </c>
+      <c r="P540" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="541" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
         <v>781</v>
       </c>
       <c r="B541" t="s">
         <v>782</v>
       </c>
       <c r="C541" t="s">
         <v>783</v>
       </c>
       <c r="D541" t="s">
         <v>784</v>
       </c>
       <c r="E541" t="s">
         <v>785</v>
       </c>
       <c r="F541" t="s">
         <v>786</v>
       </c>
       <c r="G541" t="s">
         <v>710</v>
       </c>
       <c r="H541">
         <v>2017</v>
       </c>
       <c r="I541" t="s">
         <v>23</v>
       </c>
       <c r="J541" t="s">
         <v>798</v>
       </c>
       <c r="K541" t="s">
         <v>25</v>
       </c>
       <c r="L541" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M541" t="s">
+        <v>27</v>
+      </c>
+      <c r="N541" t="s">
+        <v>27</v>
+      </c>
+      <c r="O541" t="s">
+        <v>27</v>
+      </c>
+      <c r="P541" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="542" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
         <v>781</v>
       </c>
       <c r="B542" t="s">
         <v>782</v>
       </c>
       <c r="C542" t="s">
         <v>783</v>
       </c>
       <c r="D542" t="s">
         <v>784</v>
       </c>
       <c r="E542" t="s">
         <v>785</v>
       </c>
       <c r="F542" t="s">
         <v>786</v>
       </c>
       <c r="G542" t="s">
         <v>710</v>
       </c>
       <c r="H542">
         <v>2018</v>
       </c>
       <c r="I542" t="s">
         <v>23</v>
       </c>
       <c r="J542" t="s">
         <v>799</v>
       </c>
       <c r="K542" t="s">
         <v>25</v>
       </c>
       <c r="L542" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M542" t="s">
+        <v>27</v>
+      </c>
+      <c r="N542" t="s">
+        <v>27</v>
+      </c>
+      <c r="O542" t="s">
+        <v>27</v>
+      </c>
+      <c r="P542" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="543" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
         <v>781</v>
       </c>
       <c r="B543" t="s">
         <v>782</v>
       </c>
       <c r="C543" t="s">
         <v>783</v>
       </c>
       <c r="D543" t="s">
         <v>784</v>
       </c>
       <c r="E543" t="s">
         <v>785</v>
       </c>
       <c r="F543" t="s">
         <v>786</v>
       </c>
       <c r="G543" t="s">
         <v>710</v>
       </c>
       <c r="H543">
         <v>2019</v>
       </c>
       <c r="I543" t="s">
         <v>23</v>
       </c>
       <c r="J543" t="s">
         <v>497</v>
       </c>
       <c r="K543" t="s">
         <v>25</v>
       </c>
       <c r="L543" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M543" t="s">
+        <v>27</v>
+      </c>
+      <c r="N543" t="s">
+        <v>27</v>
+      </c>
+      <c r="O543" t="s">
+        <v>27</v>
+      </c>
+      <c r="P543" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="544" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
         <v>781</v>
       </c>
       <c r="B544" t="s">
         <v>782</v>
       </c>
       <c r="C544" t="s">
         <v>783</v>
       </c>
       <c r="D544" t="s">
         <v>784</v>
       </c>
       <c r="E544" t="s">
         <v>785</v>
       </c>
       <c r="F544" t="s">
         <v>786</v>
       </c>
       <c r="G544" t="s">
         <v>710</v>
       </c>
       <c r="H544">
         <v>2020</v>
       </c>
       <c r="I544" t="s">
         <v>23</v>
       </c>
       <c r="J544" t="s">
         <v>800</v>
       </c>
       <c r="K544" t="s">
         <v>25</v>
       </c>
       <c r="L544" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="545" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M544" t="s">
+        <v>27</v>
+      </c>
+      <c r="N544" t="s">
+        <v>27</v>
+      </c>
+      <c r="O544" t="s">
+        <v>27</v>
+      </c>
+      <c r="P544" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="545" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
         <v>781</v>
       </c>
       <c r="B545" t="s">
         <v>782</v>
       </c>
       <c r="C545" t="s">
         <v>783</v>
       </c>
       <c r="D545" t="s">
         <v>784</v>
       </c>
       <c r="E545" t="s">
         <v>785</v>
       </c>
       <c r="F545" t="s">
         <v>786</v>
       </c>
       <c r="G545" t="s">
         <v>710</v>
       </c>
       <c r="H545">
         <v>2021</v>
       </c>
       <c r="I545" t="s">
         <v>23</v>
       </c>
       <c r="J545" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K545" t="s">
         <v>25</v>
       </c>
       <c r="L545" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:10" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M545" t="s">
+        <v>27</v>
+      </c>
+      <c r="N545" t="s">
+        <v>27</v>
+      </c>
+      <c r="O545" t="s">
+        <v>27</v>
+      </c>
+      <c r="P545" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="546" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
         <v>781</v>
       </c>
       <c r="B546" t="s">
         <v>801</v>
       </c>
       <c r="C546" t="s">
         <v>802</v>
       </c>
       <c r="D546" t="s">
         <v>803</v>
       </c>
       <c r="E546" t="s">
         <v>804</v>
       </c>
       <c r="F546" t="s">
         <v>805</v>
       </c>
       <c r="G546" t="s">
         <v>804</v>
       </c>
       <c r="H546">
         <v>2015</v>
       </c>
       <c r="I546" t="s">
         <v>23</v>
       </c>
       <c r="J546" t="s">
         <v>806</v>
       </c>
-    </row>
-    <row r="547" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K546" t="s">
+        <v>27</v>
+      </c>
+      <c r="L546" t="s">
+        <v>27</v>
+      </c>
+      <c r="M546" t="s">
+        <v>27</v>
+      </c>
+      <c r="N546" t="s">
+        <v>27</v>
+      </c>
+      <c r="O546" t="s">
+        <v>27</v>
+      </c>
+      <c r="P546" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="547" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
         <v>781</v>
       </c>
       <c r="B547" t="s">
         <v>801</v>
       </c>
       <c r="C547" t="s">
         <v>807</v>
       </c>
       <c r="D547" t="s">
         <v>803</v>
       </c>
       <c r="E547" t="s">
         <v>808</v>
       </c>
       <c r="F547" t="s">
         <v>809</v>
       </c>
       <c r="G547" t="s">
         <v>810</v>
       </c>
       <c r="H547">
         <v>2015</v>
       </c>
       <c r="I547" t="s">
         <v>23</v>
       </c>
       <c r="J547" t="s">
         <v>811</v>
       </c>
-    </row>
-    <row r="548" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K547" t="s">
+        <v>27</v>
+      </c>
+      <c r="L547" t="s">
+        <v>27</v>
+      </c>
+      <c r="M547" t="s">
+        <v>27</v>
+      </c>
+      <c r="N547" t="s">
+        <v>27</v>
+      </c>
+      <c r="O547" t="s">
+        <v>27</v>
+      </c>
+      <c r="P547" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="548" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
         <v>781</v>
       </c>
       <c r="B548" t="s">
         <v>801</v>
       </c>
       <c r="C548" t="s">
         <v>807</v>
       </c>
       <c r="D548" t="s">
         <v>803</v>
       </c>
       <c r="E548" t="s">
         <v>808</v>
       </c>
       <c r="F548" t="s">
         <v>809</v>
       </c>
       <c r="G548" t="s">
         <v>810</v>
       </c>
       <c r="H548">
         <v>2016</v>
       </c>
       <c r="I548" t="s">
         <v>23</v>
       </c>
       <c r="J548" t="s">
         <v>812</v>
       </c>
-    </row>
-    <row r="549" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K548" t="s">
+        <v>27</v>
+      </c>
+      <c r="L548" t="s">
+        <v>27</v>
+      </c>
+      <c r="M548" t="s">
+        <v>27</v>
+      </c>
+      <c r="N548" t="s">
+        <v>27</v>
+      </c>
+      <c r="O548" t="s">
+        <v>27</v>
+      </c>
+      <c r="P548" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="549" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
         <v>781</v>
       </c>
       <c r="B549" t="s">
         <v>801</v>
       </c>
       <c r="C549" t="s">
         <v>807</v>
       </c>
       <c r="D549" t="s">
         <v>803</v>
       </c>
       <c r="E549" t="s">
         <v>808</v>
       </c>
       <c r="F549" t="s">
         <v>809</v>
       </c>
       <c r="G549" t="s">
         <v>810</v>
       </c>
       <c r="H549">
         <v>2017</v>
       </c>
       <c r="I549" t="s">
         <v>23</v>
       </c>
       <c r="J549" t="s">
         <v>811</v>
       </c>
-    </row>
-    <row r="550" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K549" t="s">
+        <v>27</v>
+      </c>
+      <c r="L549" t="s">
+        <v>27</v>
+      </c>
+      <c r="M549" t="s">
+        <v>27</v>
+      </c>
+      <c r="N549" t="s">
+        <v>27</v>
+      </c>
+      <c r="O549" t="s">
+        <v>27</v>
+      </c>
+      <c r="P549" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="550" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
         <v>781</v>
       </c>
       <c r="B550" t="s">
         <v>801</v>
       </c>
       <c r="C550" t="s">
         <v>807</v>
       </c>
       <c r="D550" t="s">
         <v>803</v>
       </c>
       <c r="E550" t="s">
         <v>808</v>
       </c>
       <c r="F550" t="s">
         <v>809</v>
       </c>
       <c r="G550" t="s">
         <v>810</v>
       </c>
       <c r="H550">
         <v>2018</v>
       </c>
       <c r="I550" t="s">
         <v>23</v>
       </c>
       <c r="J550" t="s">
         <v>812</v>
       </c>
-    </row>
-    <row r="551" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K550" t="s">
+        <v>27</v>
+      </c>
+      <c r="L550" t="s">
+        <v>27</v>
+      </c>
+      <c r="M550" t="s">
+        <v>27</v>
+      </c>
+      <c r="N550" t="s">
+        <v>27</v>
+      </c>
+      <c r="O550" t="s">
+        <v>27</v>
+      </c>
+      <c r="P550" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="551" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
         <v>781</v>
       </c>
       <c r="B551" t="s">
         <v>801</v>
       </c>
       <c r="C551" t="s">
         <v>807</v>
       </c>
       <c r="D551" t="s">
         <v>803</v>
       </c>
       <c r="E551" t="s">
         <v>808</v>
       </c>
       <c r="F551" t="s">
         <v>809</v>
       </c>
       <c r="G551" t="s">
         <v>810</v>
       </c>
       <c r="H551">
         <v>2019</v>
       </c>
       <c r="I551" t="s">
         <v>23</v>
       </c>
       <c r="J551" t="s">
         <v>812</v>
       </c>
-    </row>
-    <row r="552" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K551" t="s">
+        <v>27</v>
+      </c>
+      <c r="L551" t="s">
+        <v>27</v>
+      </c>
+      <c r="M551" t="s">
+        <v>27</v>
+      </c>
+      <c r="N551" t="s">
+        <v>27</v>
+      </c>
+      <c r="O551" t="s">
+        <v>27</v>
+      </c>
+      <c r="P551" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="552" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
         <v>781</v>
       </c>
       <c r="B552" t="s">
         <v>801</v>
       </c>
       <c r="C552" t="s">
         <v>807</v>
       </c>
       <c r="D552" t="s">
         <v>803</v>
       </c>
       <c r="E552" t="s">
         <v>808</v>
       </c>
       <c r="F552" t="s">
         <v>809</v>
       </c>
       <c r="G552" t="s">
         <v>810</v>
       </c>
       <c r="H552">
         <v>2020</v>
       </c>
       <c r="I552" t="s">
         <v>23</v>
       </c>
       <c r="J552" t="s">
         <v>813</v>
       </c>
-    </row>
-    <row r="553" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K552" t="s">
+        <v>27</v>
+      </c>
+      <c r="L552" t="s">
+        <v>27</v>
+      </c>
+      <c r="M552" t="s">
+        <v>27</v>
+      </c>
+      <c r="N552" t="s">
+        <v>27</v>
+      </c>
+      <c r="O552" t="s">
+        <v>27</v>
+      </c>
+      <c r="P552" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="553" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
         <v>781</v>
       </c>
       <c r="B553" t="s">
         <v>801</v>
       </c>
       <c r="C553" t="s">
         <v>807</v>
       </c>
       <c r="D553" t="s">
         <v>803</v>
       </c>
       <c r="E553" t="s">
         <v>808</v>
       </c>
       <c r="F553" t="s">
         <v>809</v>
       </c>
       <c r="G553" t="s">
         <v>810</v>
       </c>
       <c r="H553">
         <v>2021</v>
       </c>
       <c r="I553" t="s">
         <v>23</v>
       </c>
       <c r="J553" t="s">
         <v>814</v>
       </c>
-    </row>
-    <row r="554" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K553" t="s">
+        <v>27</v>
+      </c>
+      <c r="L553" t="s">
+        <v>27</v>
+      </c>
+      <c r="M553" t="s">
+        <v>27</v>
+      </c>
+      <c r="N553" t="s">
+        <v>27</v>
+      </c>
+      <c r="O553" t="s">
+        <v>27</v>
+      </c>
+      <c r="P553" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="554" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
         <v>781</v>
       </c>
       <c r="B554" t="s">
         <v>801</v>
       </c>
       <c r="C554" t="s">
         <v>807</v>
       </c>
       <c r="D554" t="s">
         <v>803</v>
       </c>
       <c r="E554" t="s">
         <v>808</v>
       </c>
       <c r="F554" t="s">
         <v>809</v>
       </c>
       <c r="G554" t="s">
         <v>810</v>
       </c>
       <c r="H554">
         <v>2022</v>
       </c>
       <c r="I554" t="s">
         <v>23</v>
       </c>
       <c r="J554" t="s">
         <v>815</v>
       </c>
-    </row>
-    <row r="555" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K554" t="s">
+        <v>27</v>
+      </c>
+      <c r="L554" t="s">
+        <v>27</v>
+      </c>
+      <c r="M554" t="s">
+        <v>27</v>
+      </c>
+      <c r="N554" t="s">
+        <v>27</v>
+      </c>
+      <c r="O554" t="s">
+        <v>27</v>
+      </c>
+      <c r="P554" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="555" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
         <v>517</v>
       </c>
       <c r="B555" t="s">
         <v>816</v>
       </c>
       <c r="C555" t="s">
         <v>817</v>
       </c>
       <c r="D555" t="s">
         <v>818</v>
       </c>
       <c r="E555" t="s">
         <v>819</v>
       </c>
       <c r="F555" t="s">
         <v>820</v>
       </c>
       <c r="G555" t="s">
         <v>821</v>
       </c>
       <c r="H555">
         <v>2018</v>
       </c>
       <c r="I555" t="s">
         <v>23</v>
       </c>
       <c r="J555" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:10" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="K555" t="s">
+        <v>27</v>
+      </c>
+      <c r="L555" t="s">
+        <v>27</v>
+      </c>
+      <c r="M555" t="s">
+        <v>27</v>
+      </c>
+      <c r="N555" t="s">
+        <v>27</v>
+      </c>
+      <c r="O555" t="s">
+        <v>27</v>
+      </c>
+      <c r="P555" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="556" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
         <v>517</v>
       </c>
       <c r="B556" t="s">
         <v>816</v>
       </c>
       <c r="C556" t="s">
         <v>817</v>
       </c>
       <c r="D556" t="s">
         <v>818</v>
       </c>
       <c r="E556" t="s">
         <v>819</v>
       </c>
       <c r="F556" t="s">
         <v>820</v>
       </c>
       <c r="G556" t="s">
         <v>821</v>
       </c>
       <c r="H556">
         <v>2020</v>
       </c>
       <c r="I556" t="s">
         <v>23</v>
       </c>
       <c r="J556" t="s">
         <v>822</v>
       </c>
-    </row>
-    <row r="557" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K556" t="s">
+        <v>27</v>
+      </c>
+      <c r="L556" t="s">
+        <v>27</v>
+      </c>
+      <c r="M556" t="s">
+        <v>27</v>
+      </c>
+      <c r="N556" t="s">
+        <v>27</v>
+      </c>
+      <c r="O556" t="s">
+        <v>27</v>
+      </c>
+      <c r="P556" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="557" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
         <v>517</v>
       </c>
       <c r="B557" t="s">
         <v>816</v>
       </c>
       <c r="C557" t="s">
         <v>817</v>
       </c>
       <c r="D557" t="s">
         <v>818</v>
       </c>
       <c r="E557" t="s">
         <v>819</v>
       </c>
       <c r="F557" t="s">
         <v>820</v>
       </c>
       <c r="G557" t="s">
         <v>821</v>
       </c>
       <c r="H557">
         <v>2021</v>
       </c>
       <c r="I557" t="s">
         <v>23</v>
       </c>
       <c r="J557" t="s">
         <v>674</v>
       </c>
-    </row>
-    <row r="558" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K557" t="s">
+        <v>27</v>
+      </c>
+      <c r="L557" t="s">
+        <v>27</v>
+      </c>
+      <c r="M557" t="s">
+        <v>27</v>
+      </c>
+      <c r="N557" t="s">
+        <v>27</v>
+      </c>
+      <c r="O557" t="s">
+        <v>27</v>
+      </c>
+      <c r="P557" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="558" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
         <v>517</v>
       </c>
       <c r="B558" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C558" t="s">
         <v>823</v>
       </c>
       <c r="D558" t="s">
         <v>824</v>
       </c>
       <c r="E558" t="s">
         <v>825</v>
       </c>
       <c r="F558" t="s">
         <v>826</v>
       </c>
       <c r="G558" t="s">
         <v>827</v>
       </c>
       <c r="H558">
         <v>2015</v>
       </c>
       <c r="I558" t="s">
         <v>23</v>
       </c>
       <c r="J558" t="s">
         <v>828</v>
       </c>
-    </row>
-    <row r="559" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K558" t="s">
+        <v>27</v>
+      </c>
+      <c r="L558" t="s">
+        <v>27</v>
+      </c>
+      <c r="M558" t="s">
+        <v>27</v>
+      </c>
+      <c r="N558" t="s">
+        <v>27</v>
+      </c>
+      <c r="O558" t="s">
+        <v>27</v>
+      </c>
+      <c r="P558" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="559" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
         <v>517</v>
       </c>
       <c r="B559" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C559" t="s">
         <v>823</v>
       </c>
       <c r="D559" t="s">
         <v>824</v>
       </c>
       <c r="E559" t="s">
         <v>825</v>
       </c>
       <c r="F559" t="s">
         <v>826</v>
       </c>
       <c r="G559" t="s">
         <v>827</v>
       </c>
       <c r="H559">
         <v>2016</v>
       </c>
       <c r="I559" t="s">
         <v>23</v>
       </c>
       <c r="J559" t="s">
         <v>829</v>
       </c>
-    </row>
-    <row r="560" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K559" t="s">
+        <v>27</v>
+      </c>
+      <c r="L559" t="s">
+        <v>27</v>
+      </c>
+      <c r="M559" t="s">
+        <v>27</v>
+      </c>
+      <c r="N559" t="s">
+        <v>27</v>
+      </c>
+      <c r="O559" t="s">
+        <v>27</v>
+      </c>
+      <c r="P559" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="560" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
         <v>517</v>
       </c>
       <c r="B560" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C560" t="s">
         <v>823</v>
       </c>
       <c r="D560" t="s">
         <v>824</v>
       </c>
       <c r="E560" t="s">
         <v>825</v>
       </c>
       <c r="F560" t="s">
         <v>826</v>
       </c>
       <c r="G560" t="s">
         <v>827</v>
       </c>
       <c r="H560">
         <v>2017</v>
       </c>
       <c r="I560" t="s">
         <v>23</v>
       </c>
       <c r="J560" t="s">
         <v>830</v>
       </c>
-    </row>
-    <row r="561" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K560" t="s">
+        <v>27</v>
+      </c>
+      <c r="L560" t="s">
+        <v>27</v>
+      </c>
+      <c r="M560" t="s">
+        <v>27</v>
+      </c>
+      <c r="N560" t="s">
+        <v>27</v>
+      </c>
+      <c r="O560" t="s">
+        <v>27</v>
+      </c>
+      <c r="P560" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="561" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
         <v>517</v>
       </c>
       <c r="B561" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C561" t="s">
         <v>823</v>
       </c>
       <c r="D561" t="s">
         <v>824</v>
       </c>
       <c r="E561" t="s">
         <v>825</v>
       </c>
       <c r="F561" t="s">
         <v>826</v>
       </c>
       <c r="G561" t="s">
         <v>827</v>
       </c>
       <c r="H561">
         <v>2018</v>
       </c>
       <c r="I561" t="s">
         <v>23</v>
       </c>
       <c r="J561" t="s">
         <v>831</v>
       </c>
-    </row>
-    <row r="562" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K561" t="s">
+        <v>27</v>
+      </c>
+      <c r="L561" t="s">
+        <v>27</v>
+      </c>
+      <c r="M561" t="s">
+        <v>27</v>
+      </c>
+      <c r="N561" t="s">
+        <v>27</v>
+      </c>
+      <c r="O561" t="s">
+        <v>27</v>
+      </c>
+      <c r="P561" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="562" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
         <v>517</v>
       </c>
       <c r="B562" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C562" t="s">
         <v>823</v>
       </c>
       <c r="D562" t="s">
         <v>824</v>
       </c>
       <c r="E562" t="s">
         <v>825</v>
       </c>
       <c r="F562" t="s">
         <v>826</v>
       </c>
       <c r="G562" t="s">
         <v>827</v>
       </c>
       <c r="H562">
         <v>2019</v>
       </c>
       <c r="I562" t="s">
         <v>23</v>
       </c>
       <c r="J562" t="s">
         <v>832</v>
       </c>
-    </row>
-    <row r="563" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K562" t="s">
+        <v>27</v>
+      </c>
+      <c r="L562" t="s">
+        <v>27</v>
+      </c>
+      <c r="M562" t="s">
+        <v>27</v>
+      </c>
+      <c r="N562" t="s">
+        <v>27</v>
+      </c>
+      <c r="O562" t="s">
+        <v>27</v>
+      </c>
+      <c r="P562" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="563" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
         <v>517</v>
       </c>
       <c r="B563" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C563" t="s">
         <v>823</v>
       </c>
       <c r="D563" t="s">
         <v>824</v>
       </c>
       <c r="E563" t="s">
         <v>825</v>
       </c>
       <c r="F563" t="s">
         <v>826</v>
       </c>
       <c r="G563" t="s">
         <v>827</v>
       </c>
       <c r="H563">
         <v>2020</v>
       </c>
       <c r="I563" t="s">
         <v>23</v>
       </c>
       <c r="J563" t="s">
         <v>833</v>
       </c>
-    </row>
-    <row r="564" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K563" t="s">
+        <v>27</v>
+      </c>
+      <c r="L563" t="s">
+        <v>27</v>
+      </c>
+      <c r="M563" t="s">
+        <v>27</v>
+      </c>
+      <c r="N563" t="s">
+        <v>27</v>
+      </c>
+      <c r="O563" t="s">
+        <v>27</v>
+      </c>
+      <c r="P563" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="564" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
         <v>517</v>
       </c>
       <c r="B564" t="s">
         <v>834</v>
       </c>
       <c r="C564" t="s">
         <v>835</v>
       </c>
       <c r="D564" t="s">
         <v>836</v>
       </c>
       <c r="E564" t="s">
         <v>837</v>
       </c>
       <c r="F564" t="s">
         <v>838</v>
       </c>
       <c r="G564" t="s">
         <v>725</v>
       </c>
       <c r="H564">
         <v>2017</v>
       </c>
       <c r="I564" t="s">
         <v>23</v>
       </c>
       <c r="J564" t="s">
         <v>839</v>
       </c>
       <c r="K564" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L564" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="565" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M564" t="s">
+        <v>27</v>
+      </c>
+      <c r="N564" t="s">
+        <v>27</v>
+      </c>
+      <c r="O564" t="s">
+        <v>27</v>
+      </c>
+      <c r="P564" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="565" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
         <v>517</v>
       </c>
       <c r="B565" t="s">
         <v>834</v>
       </c>
       <c r="C565" t="s">
         <v>835</v>
       </c>
       <c r="D565" t="s">
         <v>836</v>
       </c>
       <c r="E565" t="s">
         <v>837</v>
       </c>
       <c r="F565" t="s">
         <v>838</v>
       </c>
       <c r="G565" t="s">
         <v>725</v>
       </c>
       <c r="H565">
         <v>2017</v>
       </c>
       <c r="I565" t="s">
         <v>23</v>
       </c>
       <c r="J565" t="s">
         <v>840</v>
       </c>
       <c r="K565" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L565" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M565" t="s">
+        <v>27</v>
+      </c>
+      <c r="N565" t="s">
+        <v>27</v>
+      </c>
+      <c r="O565" t="s">
+        <v>27</v>
+      </c>
+      <c r="P565" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="566" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
         <v>517</v>
       </c>
       <c r="B566" t="s">
         <v>834</v>
       </c>
       <c r="C566" t="s">
         <v>835</v>
       </c>
       <c r="D566" t="s">
         <v>836</v>
       </c>
       <c r="E566" t="s">
         <v>837</v>
       </c>
       <c r="F566" t="s">
         <v>838</v>
       </c>
       <c r="G566" t="s">
         <v>725</v>
       </c>
       <c r="H566">
         <v>2017</v>
       </c>
       <c r="I566" t="s">
         <v>23</v>
       </c>
       <c r="J566" t="s">
         <v>841</v>
       </c>
       <c r="K566" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L566" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="567" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M566" t="s">
+        <v>27</v>
+      </c>
+      <c r="N566" t="s">
+        <v>27</v>
+      </c>
+      <c r="O566" t="s">
+        <v>27</v>
+      </c>
+      <c r="P566" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="567" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
         <v>517</v>
       </c>
       <c r="B567" t="s">
         <v>842</v>
       </c>
       <c r="C567" t="s">
         <v>843</v>
       </c>
       <c r="D567" t="s">
         <v>844</v>
       </c>
       <c r="E567" t="s">
         <v>845</v>
       </c>
       <c r="F567" t="s">
         <v>846</v>
       </c>
       <c r="G567" t="s">
         <v>725</v>
       </c>
       <c r="H567">
         <v>2017</v>
       </c>
       <c r="I567" t="s">
         <v>847</v>
       </c>
       <c r="J567" t="s">
         <v>848</v>
       </c>
       <c r="K567" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L567" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M567" t="s">
+        <v>27</v>
+      </c>
+      <c r="N567" t="s">
+        <v>27</v>
+      </c>
+      <c r="O567" t="s">
+        <v>27</v>
+      </c>
+      <c r="P567" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="568" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
         <v>517</v>
       </c>
       <c r="B568" t="s">
         <v>842</v>
       </c>
       <c r="C568" t="s">
         <v>843</v>
       </c>
       <c r="D568" t="s">
         <v>844</v>
       </c>
       <c r="E568" t="s">
         <v>845</v>
       </c>
       <c r="F568" t="s">
         <v>846</v>
       </c>
       <c r="G568" t="s">
         <v>725</v>
       </c>
       <c r="H568">
         <v>2017</v>
       </c>
       <c r="I568" t="s">
         <v>847</v>
       </c>
       <c r="J568" t="s">
         <v>849</v>
       </c>
       <c r="K568" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L568" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M568" t="s">
+        <v>27</v>
+      </c>
+      <c r="N568" t="s">
+        <v>27</v>
+      </c>
+      <c r="O568" t="s">
+        <v>27</v>
+      </c>
+      <c r="P568" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="569" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
         <v>517</v>
       </c>
       <c r="B569" t="s">
         <v>842</v>
       </c>
       <c r="C569" t="s">
         <v>843</v>
       </c>
       <c r="D569" t="s">
         <v>844</v>
       </c>
       <c r="E569" t="s">
         <v>845</v>
       </c>
       <c r="F569" t="s">
         <v>846</v>
       </c>
       <c r="G569" t="s">
         <v>725</v>
       </c>
       <c r="H569">
         <v>2017</v>
       </c>
       <c r="I569" t="s">
         <v>847</v>
       </c>
       <c r="J569" t="s">
         <v>850</v>
       </c>
       <c r="K569" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L569" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="570" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M569" t="s">
+        <v>27</v>
+      </c>
+      <c r="N569" t="s">
+        <v>27</v>
+      </c>
+      <c r="O569" t="s">
+        <v>27</v>
+      </c>
+      <c r="P569" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="570" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
         <v>517</v>
       </c>
       <c r="B570" t="s">
         <v>842</v>
       </c>
       <c r="C570" t="s">
         <v>851</v>
       </c>
       <c r="D570" t="s">
         <v>852</v>
       </c>
       <c r="E570" t="s">
         <v>853</v>
       </c>
       <c r="F570" t="s">
         <v>854</v>
       </c>
       <c r="G570" t="s">
         <v>855</v>
       </c>
       <c r="H570">
         <v>2015</v>
       </c>
       <c r="I570" t="s">
         <v>23</v>
       </c>
       <c r="J570" t="s">
         <v>488</v>
       </c>
       <c r="K570" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L570" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="571" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M570" t="s">
+        <v>27</v>
+      </c>
+      <c r="N570" t="s">
+        <v>27</v>
+      </c>
+      <c r="O570" t="s">
+        <v>27</v>
+      </c>
+      <c r="P570" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="571" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
         <v>517</v>
       </c>
       <c r="B571" t="s">
         <v>842</v>
       </c>
       <c r="C571" t="s">
         <v>851</v>
       </c>
       <c r="D571" t="s">
         <v>852</v>
       </c>
       <c r="E571" t="s">
         <v>853</v>
       </c>
       <c r="F571" t="s">
         <v>854</v>
       </c>
       <c r="G571" t="s">
         <v>855</v>
       </c>
       <c r="H571">
         <v>2017</v>
       </c>
       <c r="I571" t="s">
         <v>23</v>
       </c>
       <c r="J571" t="s">
         <v>507</v>
       </c>
       <c r="K571" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L571" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="572" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M571" t="s">
+        <v>27</v>
+      </c>
+      <c r="N571" t="s">
+        <v>27</v>
+      </c>
+      <c r="O571" t="s">
+        <v>27</v>
+      </c>
+      <c r="P571" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="572" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
         <v>517</v>
       </c>
       <c r="B572" t="s">
         <v>842</v>
       </c>
       <c r="C572" t="s">
         <v>851</v>
       </c>
       <c r="D572" t="s">
         <v>852</v>
       </c>
       <c r="E572" t="s">
         <v>853</v>
       </c>
       <c r="F572" t="s">
         <v>854</v>
       </c>
       <c r="G572" t="s">
         <v>855</v>
       </c>
       <c r="H572">
         <v>2018</v>
       </c>
       <c r="I572" t="s">
         <v>23</v>
       </c>
       <c r="J572" t="s">
         <v>856</v>
       </c>
       <c r="K572" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L572" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="573" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M572" t="s">
+        <v>27</v>
+      </c>
+      <c r="N572" t="s">
+        <v>27</v>
+      </c>
+      <c r="O572" t="s">
+        <v>27</v>
+      </c>
+      <c r="P572" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="573" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
         <v>517</v>
       </c>
       <c r="B573" t="s">
         <v>842</v>
       </c>
       <c r="C573" t="s">
         <v>851</v>
       </c>
       <c r="D573" t="s">
         <v>852</v>
       </c>
       <c r="E573" t="s">
         <v>853</v>
       </c>
       <c r="F573" t="s">
         <v>854</v>
       </c>
       <c r="G573" t="s">
         <v>855</v>
       </c>
       <c r="H573">
         <v>2015</v>
       </c>
       <c r="I573" t="s">
         <v>23</v>
       </c>
       <c r="J573" t="s">
         <v>506</v>
       </c>
       <c r="K573" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L573" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M573" t="s">
+        <v>27</v>
+      </c>
+      <c r="N573" t="s">
+        <v>27</v>
+      </c>
+      <c r="O573" t="s">
+        <v>27</v>
+      </c>
+      <c r="P573" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="574" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
         <v>517</v>
       </c>
       <c r="B574" t="s">
         <v>842</v>
       </c>
       <c r="C574" t="s">
         <v>851</v>
       </c>
       <c r="D574" t="s">
         <v>852</v>
       </c>
       <c r="E574" t="s">
         <v>853</v>
       </c>
       <c r="F574" t="s">
         <v>854</v>
       </c>
       <c r="G574" t="s">
         <v>855</v>
       </c>
       <c r="H574">
         <v>2015</v>
       </c>
       <c r="I574" t="s">
         <v>23</v>
       </c>
       <c r="J574" t="s">
         <v>857</v>
       </c>
       <c r="K574" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L574" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="575" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M574" t="s">
+        <v>27</v>
+      </c>
+      <c r="N574" t="s">
+        <v>27</v>
+      </c>
+      <c r="O574" t="s">
+        <v>27</v>
+      </c>
+      <c r="P574" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="575" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
         <v>517</v>
       </c>
       <c r="B575" t="s">
         <v>842</v>
       </c>
       <c r="C575" t="s">
         <v>858</v>
       </c>
       <c r="D575" t="s">
         <v>859</v>
       </c>
       <c r="E575" t="s">
         <v>853</v>
       </c>
       <c r="F575" t="s">
         <v>854</v>
       </c>
       <c r="G575" t="s">
         <v>855</v>
       </c>
       <c r="H575">
         <v>2015</v>
       </c>
       <c r="I575" t="s">
         <v>23</v>
       </c>
       <c r="J575" t="s">
         <v>860</v>
       </c>
       <c r="K575" t="s">
         <v>25</v>
       </c>
       <c r="L575" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="M575" t="s">
+        <v>27</v>
+      </c>
+      <c r="N575" t="s">
+        <v>27</v>
+      </c>
+      <c r="O575" t="s">
+        <v>27</v>
+      </c>
+      <c r="P575" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="576" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
         <v>517</v>
       </c>
       <c r="B576" t="s">
         <v>842</v>
       </c>
       <c r="C576" t="s">
         <v>858</v>
       </c>
       <c r="D576" t="s">
         <v>859</v>
       </c>
       <c r="E576" t="s">
         <v>853</v>
       </c>
       <c r="F576" t="s">
         <v>854</v>
       </c>
       <c r="G576" t="s">
         <v>855</v>
       </c>
       <c r="H576">
         <v>2015</v>
       </c>
       <c r="I576" t="s">
         <v>23</v>
       </c>
       <c r="J576" t="s">
         <v>861</v>
       </c>
       <c r="K576" t="s">
         <v>25</v>
       </c>
       <c r="L576" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:12" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+      <c r="M576" t="s">
+        <v>27</v>
+      </c>
+      <c r="N576" t="s">
+        <v>27</v>
+      </c>
+      <c r="O576" t="s">
+        <v>27</v>
+      </c>
+      <c r="P576" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="577" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
         <v>517</v>
       </c>
       <c r="B577" t="s">
         <v>842</v>
       </c>
       <c r="C577" t="s">
         <v>858</v>
       </c>
       <c r="D577" t="s">
         <v>859</v>
       </c>
       <c r="E577" t="s">
         <v>853</v>
       </c>
       <c r="F577" t="s">
         <v>854</v>
       </c>
       <c r="G577" t="s">
         <v>855</v>
       </c>
       <c r="H577">
         <v>2015</v>
       </c>
       <c r="I577" t="s">
         <v>23</v>
       </c>
       <c r="J577" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="K577" t="s">
         <v>25</v>
       </c>
       <c r="L577" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:12" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M577" t="s">
+        <v>27</v>
+      </c>
+      <c r="N577" t="s">
+        <v>27</v>
+      </c>
+      <c r="O577" t="s">
+        <v>27</v>
+      </c>
+      <c r="P577" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="578" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
         <v>517</v>
       </c>
       <c r="B578" t="s">
         <v>842</v>
       </c>
       <c r="C578" t="s">
         <v>862</v>
       </c>
       <c r="D578" t="s">
         <v>863</v>
       </c>
       <c r="E578" t="s">
         <v>853</v>
       </c>
       <c r="F578" t="s">
         <v>854</v>
       </c>
       <c r="G578" t="s">
         <v>855</v>
       </c>
       <c r="H578">
         <v>2015</v>
       </c>
       <c r="I578" t="s">
         <v>23</v>
       </c>
       <c r="J578" t="s">
         <v>864</v>
       </c>
       <c r="K578" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L578" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:12" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="M578" t="s">
+        <v>27</v>
+      </c>
+      <c r="N578" t="s">
+        <v>27</v>
+      </c>
+      <c r="O578" t="s">
+        <v>27</v>
+      </c>
+      <c r="P578" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="579" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
         <v>517</v>
       </c>
       <c r="B579" t="s">
         <v>842</v>
       </c>
       <c r="C579" t="s">
         <v>862</v>
       </c>
       <c r="D579" t="s">
         <v>863</v>
       </c>
       <c r="E579" t="s">
         <v>853</v>
       </c>
       <c r="F579" t="s">
         <v>854</v>
       </c>
       <c r="G579" t="s">
         <v>855</v>
       </c>
       <c r="H579">
         <v>2015</v>
       </c>
       <c r="I579" t="s">
         <v>23</v>
       </c>
       <c r="J579" t="s">
         <v>402</v>
       </c>
       <c r="K579" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L579" t="s">
         <v>865</v>
       </c>
-    </row>
-    <row r="580" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M579" t="s">
+        <v>27</v>
+      </c>
+      <c r="N579" t="s">
+        <v>27</v>
+      </c>
+      <c r="O579" t="s">
+        <v>27</v>
+      </c>
+      <c r="P579" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="580" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
         <v>517</v>
       </c>
       <c r="B580" t="s">
         <v>842</v>
       </c>
       <c r="C580" t="s">
         <v>862</v>
       </c>
       <c r="D580" t="s">
         <v>863</v>
       </c>
       <c r="E580" t="s">
         <v>853</v>
       </c>
       <c r="F580" t="s">
         <v>854</v>
       </c>
       <c r="G580" t="s">
         <v>855</v>
       </c>
       <c r="H580">
         <v>2015</v>
       </c>
       <c r="I580" t="s">
         <v>23</v>
       </c>
       <c r="J580" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K580" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L580" t="s">
         <v>866</v>
       </c>
-    </row>
-    <row r="581" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M580" t="s">
+        <v>27</v>
+      </c>
+      <c r="N580" t="s">
+        <v>27</v>
+      </c>
+      <c r="O580" t="s">
+        <v>27</v>
+      </c>
+      <c r="P580" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="581" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
         <v>517</v>
       </c>
       <c r="B581" t="s">
         <v>603</v>
       </c>
       <c r="C581" t="s">
         <v>867</v>
       </c>
       <c r="D581" t="s">
         <v>868</v>
       </c>
       <c r="E581" t="s">
         <v>869</v>
       </c>
       <c r="F581" t="s">
         <v>870</v>
       </c>
       <c r="G581" t="s">
         <v>871</v>
       </c>
       <c r="H581">
         <v>2015</v>
       </c>
       <c r="I581" t="s">
         <v>23</v>
       </c>
       <c r="J581" t="s">
         <v>506</v>
       </c>
-    </row>
-    <row r="582" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K581" t="s">
+        <v>27</v>
+      </c>
+      <c r="L581" t="s">
+        <v>27</v>
+      </c>
+      <c r="M581" t="s">
+        <v>27</v>
+      </c>
+      <c r="N581" t="s">
+        <v>27</v>
+      </c>
+      <c r="O581" t="s">
+        <v>27</v>
+      </c>
+      <c r="P581" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="582" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
         <v>517</v>
       </c>
       <c r="B582" t="s">
         <v>603</v>
       </c>
       <c r="C582" t="s">
         <v>867</v>
       </c>
       <c r="D582" t="s">
         <v>868</v>
       </c>
       <c r="E582" t="s">
         <v>869</v>
       </c>
       <c r="F582" t="s">
         <v>870</v>
       </c>
       <c r="G582" t="s">
         <v>871</v>
       </c>
       <c r="H582">
         <v>2020</v>
       </c>
       <c r="I582" t="s">
         <v>23</v>
       </c>
       <c r="J582" t="s">
         <v>872</v>
       </c>
-    </row>
-    <row r="583" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K582" t="s">
+        <v>27</v>
+      </c>
+      <c r="L582" t="s">
+        <v>27</v>
+      </c>
+      <c r="M582" t="s">
+        <v>27</v>
+      </c>
+      <c r="N582" t="s">
+        <v>27</v>
+      </c>
+      <c r="O582" t="s">
+        <v>27</v>
+      </c>
+      <c r="P582" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="583" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
         <v>517</v>
       </c>
       <c r="B583" t="s">
         <v>603</v>
       </c>
       <c r="C583" t="s">
         <v>873</v>
       </c>
       <c r="D583" t="s">
         <v>874</v>
       </c>
       <c r="E583" t="s">
         <v>875</v>
       </c>
       <c r="F583" t="s">
         <v>876</v>
       </c>
       <c r="G583" t="s">
         <v>877</v>
       </c>
       <c r="H583">
         <v>2017</v>
       </c>
       <c r="I583" t="s">
         <v>23</v>
       </c>
       <c r="J583" t="s">
         <v>781</v>
       </c>
       <c r="K583" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L583" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="584" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M583" t="s">
+        <v>27</v>
+      </c>
+      <c r="N583" t="s">
+        <v>27</v>
+      </c>
+      <c r="O583" t="s">
+        <v>27</v>
+      </c>
+      <c r="P583" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="584" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
         <v>517</v>
       </c>
       <c r="B584" t="s">
         <v>603</v>
       </c>
       <c r="C584" t="s">
         <v>873</v>
       </c>
       <c r="D584" t="s">
         <v>874</v>
       </c>
       <c r="E584" t="s">
         <v>875</v>
       </c>
       <c r="F584" t="s">
         <v>876</v>
       </c>
       <c r="G584" t="s">
         <v>877</v>
       </c>
       <c r="H584">
         <v>2017</v>
       </c>
       <c r="I584" t="s">
         <v>23</v>
       </c>
       <c r="J584" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K584" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L584" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="585" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M584" t="s">
+        <v>27</v>
+      </c>
+      <c r="N584" t="s">
+        <v>27</v>
+      </c>
+      <c r="O584" t="s">
+        <v>27</v>
+      </c>
+      <c r="P584" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="585" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
         <v>517</v>
       </c>
       <c r="B585" t="s">
         <v>603</v>
       </c>
       <c r="C585" t="s">
         <v>873</v>
       </c>
       <c r="D585" t="s">
         <v>874</v>
       </c>
       <c r="E585" t="s">
         <v>875</v>
       </c>
       <c r="F585" t="s">
         <v>876</v>
       </c>
       <c r="G585" t="s">
         <v>877</v>
       </c>
       <c r="H585">
         <v>2017</v>
       </c>
       <c r="I585" t="s">
         <v>23</v>
       </c>
       <c r="J585" t="s">
         <v>541</v>
       </c>
       <c r="K585" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L585" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="586" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M585" t="s">
+        <v>27</v>
+      </c>
+      <c r="N585" t="s">
+        <v>27</v>
+      </c>
+      <c r="O585" t="s">
+        <v>27</v>
+      </c>
+      <c r="P585" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="586" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
         <v>517</v>
       </c>
       <c r="B586" t="s">
         <v>878</v>
       </c>
       <c r="C586" t="s">
         <v>879</v>
       </c>
       <c r="D586" t="s">
         <v>880</v>
       </c>
       <c r="E586" t="s">
         <v>881</v>
       </c>
       <c r="F586" t="s">
         <v>882</v>
       </c>
       <c r="G586" t="s">
         <v>587</v>
       </c>
       <c r="H586">
         <v>2016</v>
       </c>
       <c r="I586" t="s">
         <v>23</v>
       </c>
       <c r="J586" t="s">
         <v>883</v>
       </c>
-    </row>
-    <row r="587" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K586" t="s">
+        <v>27</v>
+      </c>
+      <c r="L586" t="s">
+        <v>27</v>
+      </c>
+      <c r="M586" t="s">
+        <v>27</v>
+      </c>
+      <c r="N586" t="s">
+        <v>27</v>
+      </c>
+      <c r="O586" t="s">
+        <v>27</v>
+      </c>
+      <c r="P586" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="587" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
         <v>517</v>
       </c>
       <c r="B587" t="s">
         <v>878</v>
       </c>
       <c r="C587" t="s">
         <v>879</v>
       </c>
       <c r="D587" t="s">
         <v>880</v>
       </c>
       <c r="E587" t="s">
         <v>881</v>
       </c>
       <c r="F587" t="s">
         <v>882</v>
       </c>
       <c r="G587" t="s">
         <v>587</v>
       </c>
       <c r="H587">
         <v>2019</v>
       </c>
       <c r="I587" t="s">
         <v>23</v>
       </c>
       <c r="J587" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="588" spans="1:12" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+      <c r="K587" t="s">
+        <v>27</v>
+      </c>
+      <c r="L587" t="s">
+        <v>27</v>
+      </c>
+      <c r="M587" t="s">
+        <v>27</v>
+      </c>
+      <c r="N587" t="s">
+        <v>27</v>
+      </c>
+      <c r="O587" t="s">
+        <v>27</v>
+      </c>
+      <c r="P587" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="588" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
         <v>569</v>
       </c>
       <c r="B588" t="s">
         <v>884</v>
       </c>
       <c r="C588" t="s">
         <v>885</v>
       </c>
       <c r="D588" t="s">
         <v>886</v>
       </c>
       <c r="E588" t="s">
         <v>887</v>
       </c>
       <c r="F588" t="s">
         <v>888</v>
       </c>
       <c r="G588" t="s">
         <v>889</v>
       </c>
       <c r="H588">
         <v>2016</v>
       </c>
       <c r="I588" t="s">
         <v>890</v>
       </c>
       <c r="J588" t="s">
         <v>891</v>
       </c>
       <c r="K588" t="s">
         <v>892</v>
       </c>
       <c r="L588" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="589" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M588" t="s">
+        <v>27</v>
+      </c>
+      <c r="N588" t="s">
+        <v>27</v>
+      </c>
+      <c r="O588" t="s">
+        <v>27</v>
+      </c>
+      <c r="P588" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="589" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
         <v>569</v>
       </c>
       <c r="B589" t="s">
         <v>884</v>
       </c>
       <c r="C589" t="s">
         <v>885</v>
       </c>
       <c r="D589" t="s">
         <v>886</v>
       </c>
       <c r="E589" t="s">
         <v>887</v>
       </c>
       <c r="F589" t="s">
         <v>888</v>
       </c>
       <c r="G589" t="s">
         <v>889</v>
       </c>
       <c r="H589">
         <v>2017</v>
       </c>
       <c r="I589" t="s">
         <v>890</v>
       </c>
       <c r="J589" t="s">
         <v>894</v>
       </c>
       <c r="K589" t="s">
         <v>892</v>
       </c>
       <c r="L589" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="590" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M589" t="s">
+        <v>27</v>
+      </c>
+      <c r="N589" t="s">
+        <v>27</v>
+      </c>
+      <c r="O589" t="s">
+        <v>27</v>
+      </c>
+      <c r="P589" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="590" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
         <v>569</v>
       </c>
       <c r="B590" t="s">
         <v>884</v>
       </c>
       <c r="C590" t="s">
         <v>885</v>
       </c>
       <c r="D590" t="s">
         <v>886</v>
       </c>
       <c r="E590" t="s">
         <v>887</v>
       </c>
       <c r="F590" t="s">
         <v>888</v>
       </c>
       <c r="G590" t="s">
         <v>889</v>
       </c>
       <c r="H590">
         <v>2018</v>
       </c>
       <c r="I590" t="s">
         <v>890</v>
       </c>
       <c r="J590" t="s">
         <v>895</v>
       </c>
       <c r="K590" t="s">
         <v>892</v>
       </c>
       <c r="L590" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="591" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M590" t="s">
+        <v>27</v>
+      </c>
+      <c r="N590" t="s">
+        <v>27</v>
+      </c>
+      <c r="O590" t="s">
+        <v>27</v>
+      </c>
+      <c r="P590" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="591" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
         <v>569</v>
       </c>
       <c r="B591" t="s">
         <v>884</v>
       </c>
       <c r="C591" t="s">
         <v>885</v>
       </c>
       <c r="D591" t="s">
         <v>886</v>
       </c>
       <c r="E591" t="s">
         <v>887</v>
       </c>
       <c r="F591" t="s">
         <v>888</v>
       </c>
       <c r="G591" t="s">
         <v>889</v>
       </c>
       <c r="H591">
         <v>2019</v>
       </c>
       <c r="I591" t="s">
         <v>890</v>
       </c>
       <c r="J591" t="s">
         <v>896</v>
       </c>
       <c r="K591" t="s">
         <v>892</v>
       </c>
       <c r="L591" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="592" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M591" t="s">
+        <v>27</v>
+      </c>
+      <c r="N591" t="s">
+        <v>27</v>
+      </c>
+      <c r="O591" t="s">
+        <v>27</v>
+      </c>
+      <c r="P591" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="592" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
         <v>569</v>
       </c>
       <c r="B592" t="s">
         <v>884</v>
       </c>
       <c r="C592" t="s">
         <v>885</v>
       </c>
       <c r="D592" t="s">
         <v>886</v>
       </c>
       <c r="E592" t="s">
         <v>887</v>
       </c>
       <c r="F592" t="s">
         <v>888</v>
       </c>
       <c r="G592" t="s">
         <v>889</v>
       </c>
       <c r="H592">
         <v>2020</v>
       </c>
       <c r="I592" t="s">
         <v>890</v>
       </c>
       <c r="J592" t="s">
         <v>897</v>
       </c>
       <c r="K592" t="s">
         <v>892</v>
       </c>
       <c r="L592" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="593" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M592" t="s">
+        <v>27</v>
+      </c>
+      <c r="N592" t="s">
+        <v>27</v>
+      </c>
+      <c r="O592" t="s">
+        <v>27</v>
+      </c>
+      <c r="P592" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="593" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
         <v>569</v>
       </c>
       <c r="B593" t="s">
         <v>884</v>
       </c>
       <c r="C593" t="s">
         <v>885</v>
       </c>
       <c r="D593" t="s">
         <v>886</v>
       </c>
       <c r="E593" t="s">
         <v>887</v>
       </c>
       <c r="F593" t="s">
         <v>888</v>
       </c>
       <c r="G593" t="s">
         <v>889</v>
       </c>
       <c r="H593">
         <v>2021</v>
       </c>
       <c r="I593" t="s">
         <v>890</v>
       </c>
       <c r="J593" t="s">
         <v>898</v>
       </c>
       <c r="K593" t="s">
         <v>892</v>
       </c>
       <c r="L593" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="594" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M593" t="s">
+        <v>27</v>
+      </c>
+      <c r="N593" t="s">
+        <v>27</v>
+      </c>
+      <c r="O593" t="s">
+        <v>27</v>
+      </c>
+      <c r="P593" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="594" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
         <v>569</v>
       </c>
       <c r="B594" t="s">
         <v>884</v>
       </c>
       <c r="C594" t="s">
         <v>885</v>
       </c>
       <c r="D594" t="s">
         <v>886</v>
       </c>
       <c r="E594" t="s">
         <v>887</v>
       </c>
       <c r="F594" t="s">
         <v>888</v>
       </c>
       <c r="G594" t="s">
         <v>889</v>
       </c>
       <c r="H594">
         <v>2016</v>
       </c>
       <c r="I594" t="s">
         <v>899</v>
       </c>
       <c r="J594" t="s">
         <v>900</v>
       </c>
       <c r="K594" t="s">
         <v>892</v>
       </c>
       <c r="L594" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="595" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M594" t="s">
+        <v>27</v>
+      </c>
+      <c r="N594" t="s">
+        <v>27</v>
+      </c>
+      <c r="O594" t="s">
+        <v>27</v>
+      </c>
+      <c r="P594" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="595" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
         <v>569</v>
       </c>
       <c r="B595" t="s">
         <v>884</v>
       </c>
       <c r="C595" t="s">
         <v>885</v>
       </c>
       <c r="D595" t="s">
         <v>886</v>
       </c>
       <c r="E595" t="s">
         <v>887</v>
       </c>
       <c r="F595" t="s">
         <v>888</v>
       </c>
       <c r="G595" t="s">
         <v>889</v>
       </c>
       <c r="H595">
         <v>2017</v>
       </c>
       <c r="I595" t="s">
         <v>899</v>
       </c>
       <c r="J595" t="s">
         <v>901</v>
       </c>
       <c r="K595" t="s">
         <v>892</v>
       </c>
       <c r="L595" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="596" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M595" t="s">
+        <v>27</v>
+      </c>
+      <c r="N595" t="s">
+        <v>27</v>
+      </c>
+      <c r="O595" t="s">
+        <v>27</v>
+      </c>
+      <c r="P595" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="596" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
         <v>569</v>
       </c>
       <c r="B596" t="s">
         <v>884</v>
       </c>
       <c r="C596" t="s">
         <v>885</v>
       </c>
       <c r="D596" t="s">
         <v>886</v>
       </c>
       <c r="E596" t="s">
         <v>887</v>
       </c>
       <c r="F596" t="s">
         <v>888</v>
       </c>
       <c r="G596" t="s">
         <v>889</v>
       </c>
       <c r="H596">
         <v>2018</v>
       </c>
       <c r="I596" t="s">
         <v>899</v>
       </c>
       <c r="J596" t="s">
         <v>902</v>
       </c>
       <c r="K596" t="s">
         <v>892</v>
       </c>
       <c r="L596" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="597" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M596" t="s">
+        <v>27</v>
+      </c>
+      <c r="N596" t="s">
+        <v>27</v>
+      </c>
+      <c r="O596" t="s">
+        <v>27</v>
+      </c>
+      <c r="P596" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="597" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
         <v>569</v>
       </c>
       <c r="B597" t="s">
         <v>884</v>
       </c>
       <c r="C597" t="s">
         <v>885</v>
       </c>
       <c r="D597" t="s">
         <v>886</v>
       </c>
       <c r="E597" t="s">
         <v>887</v>
       </c>
       <c r="F597" t="s">
         <v>888</v>
       </c>
       <c r="G597" t="s">
         <v>889</v>
       </c>
       <c r="H597">
         <v>2019</v>
       </c>
       <c r="I597" t="s">
         <v>899</v>
       </c>
       <c r="J597" t="s">
         <v>903</v>
       </c>
       <c r="K597" t="s">
         <v>892</v>
       </c>
       <c r="L597" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="598" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M597" t="s">
+        <v>27</v>
+      </c>
+      <c r="N597" t="s">
+        <v>27</v>
+      </c>
+      <c r="O597" t="s">
+        <v>27</v>
+      </c>
+      <c r="P597" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="598" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
         <v>569</v>
       </c>
       <c r="B598" t="s">
         <v>884</v>
       </c>
       <c r="C598" t="s">
         <v>885</v>
       </c>
       <c r="D598" t="s">
         <v>886</v>
       </c>
       <c r="E598" t="s">
         <v>887</v>
       </c>
       <c r="F598" t="s">
         <v>888</v>
       </c>
       <c r="G598" t="s">
         <v>889</v>
       </c>
       <c r="H598">
         <v>2020</v>
       </c>
       <c r="I598" t="s">
         <v>899</v>
       </c>
       <c r="J598" t="s">
         <v>904</v>
       </c>
       <c r="K598" t="s">
         <v>892</v>
       </c>
       <c r="L598" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="599" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M598" t="s">
+        <v>27</v>
+      </c>
+      <c r="N598" t="s">
+        <v>27</v>
+      </c>
+      <c r="O598" t="s">
+        <v>27</v>
+      </c>
+      <c r="P598" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="599" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
         <v>569</v>
       </c>
       <c r="B599" t="s">
         <v>884</v>
       </c>
       <c r="C599" t="s">
         <v>885</v>
       </c>
       <c r="D599" t="s">
         <v>886</v>
       </c>
       <c r="E599" t="s">
         <v>887</v>
       </c>
       <c r="F599" t="s">
         <v>888</v>
       </c>
       <c r="G599" t="s">
         <v>889</v>
       </c>
       <c r="H599">
         <v>2021</v>
       </c>
       <c r="I599" t="s">
         <v>899</v>
       </c>
       <c r="J599" t="s">
         <v>905</v>
       </c>
       <c r="K599" t="s">
         <v>892</v>
       </c>
       <c r="L599" t="s">
         <v>893</v>
       </c>
-    </row>
-    <row r="600" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M599" t="s">
+        <v>27</v>
+      </c>
+      <c r="N599" t="s">
+        <v>27</v>
+      </c>
+      <c r="O599" t="s">
+        <v>27</v>
+      </c>
+      <c r="P599" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="600" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
         <v>569</v>
       </c>
       <c r="B600" t="s">
         <v>906</v>
       </c>
       <c r="C600" t="s">
         <v>907</v>
       </c>
       <c r="D600" t="s">
         <v>908</v>
       </c>
       <c r="E600" t="s">
         <v>909</v>
       </c>
       <c r="F600" t="s">
         <v>910</v>
       </c>
       <c r="G600" t="s">
         <v>911</v>
       </c>
       <c r="H600">
         <v>2015</v>
       </c>
       <c r="I600" t="s">
         <v>23</v>
       </c>
       <c r="J600" t="s">
         <v>912</v>
       </c>
-    </row>
-    <row r="601" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K600" t="s">
+        <v>27</v>
+      </c>
+      <c r="L600" t="s">
+        <v>27</v>
+      </c>
+      <c r="M600" t="s">
+        <v>27</v>
+      </c>
+      <c r="N600" t="s">
+        <v>27</v>
+      </c>
+      <c r="O600" t="s">
+        <v>27</v>
+      </c>
+      <c r="P600" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="601" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
         <v>569</v>
       </c>
       <c r="B601" t="s">
         <v>906</v>
       </c>
       <c r="C601" t="s">
         <v>907</v>
       </c>
       <c r="D601" t="s">
         <v>908</v>
       </c>
       <c r="E601" t="s">
         <v>909</v>
       </c>
       <c r="F601" t="s">
         <v>910</v>
       </c>
       <c r="G601" t="s">
         <v>911</v>
       </c>
       <c r="H601">
         <v>2016</v>
       </c>
       <c r="I601" t="s">
         <v>23</v>
       </c>
       <c r="J601" t="s">
         <v>913</v>
       </c>
-    </row>
-    <row r="602" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K601" t="s">
+        <v>27</v>
+      </c>
+      <c r="L601" t="s">
+        <v>27</v>
+      </c>
+      <c r="M601" t="s">
+        <v>27</v>
+      </c>
+      <c r="N601" t="s">
+        <v>27</v>
+      </c>
+      <c r="O601" t="s">
+        <v>27</v>
+      </c>
+      <c r="P601" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="602" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
         <v>569</v>
       </c>
       <c r="B602" t="s">
         <v>906</v>
       </c>
       <c r="C602" t="s">
         <v>907</v>
       </c>
       <c r="D602" t="s">
         <v>908</v>
       </c>
       <c r="E602" t="s">
         <v>909</v>
       </c>
       <c r="F602" t="s">
         <v>910</v>
       </c>
       <c r="G602" t="s">
         <v>911</v>
       </c>
       <c r="H602">
         <v>2017</v>
       </c>
       <c r="I602" t="s">
         <v>23</v>
       </c>
       <c r="J602" t="s">
         <v>914</v>
       </c>
-    </row>
-    <row r="603" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K602" t="s">
+        <v>27</v>
+      </c>
+      <c r="L602" t="s">
+        <v>27</v>
+      </c>
+      <c r="M602" t="s">
+        <v>27</v>
+      </c>
+      <c r="N602" t="s">
+        <v>27</v>
+      </c>
+      <c r="O602" t="s">
+        <v>27</v>
+      </c>
+      <c r="P602" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="603" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
         <v>569</v>
       </c>
       <c r="B603" t="s">
         <v>906</v>
       </c>
       <c r="C603" t="s">
         <v>907</v>
       </c>
       <c r="D603" t="s">
         <v>908</v>
       </c>
       <c r="E603" t="s">
         <v>909</v>
       </c>
       <c r="F603" t="s">
         <v>910</v>
       </c>
       <c r="G603" t="s">
         <v>911</v>
       </c>
       <c r="H603">
         <v>2018</v>
       </c>
       <c r="I603" t="s">
         <v>23</v>
       </c>
       <c r="J603" t="s">
         <v>915</v>
       </c>
-    </row>
-    <row r="604" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K603" t="s">
+        <v>27</v>
+      </c>
+      <c r="L603" t="s">
+        <v>27</v>
+      </c>
+      <c r="M603" t="s">
+        <v>27</v>
+      </c>
+      <c r="N603" t="s">
+        <v>27</v>
+      </c>
+      <c r="O603" t="s">
+        <v>27</v>
+      </c>
+      <c r="P603" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="604" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
         <v>569</v>
       </c>
       <c r="B604" t="s">
         <v>906</v>
       </c>
       <c r="C604" t="s">
         <v>907</v>
       </c>
       <c r="D604" t="s">
         <v>908</v>
       </c>
       <c r="E604" t="s">
         <v>909</v>
       </c>
       <c r="F604" t="s">
         <v>910</v>
       </c>
       <c r="G604" t="s">
         <v>911</v>
       </c>
       <c r="H604">
         <v>2019</v>
       </c>
       <c r="I604" t="s">
         <v>23</v>
       </c>
       <c r="J604" t="s">
         <v>916</v>
       </c>
-    </row>
-    <row r="605" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K604" t="s">
+        <v>27</v>
+      </c>
+      <c r="L604" t="s">
+        <v>27</v>
+      </c>
+      <c r="M604" t="s">
+        <v>27</v>
+      </c>
+      <c r="N604" t="s">
+        <v>27</v>
+      </c>
+      <c r="O604" t="s">
+        <v>27</v>
+      </c>
+      <c r="P604" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="605" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
         <v>569</v>
       </c>
       <c r="B605" t="s">
         <v>906</v>
       </c>
       <c r="C605" t="s">
         <v>907</v>
       </c>
       <c r="D605" t="s">
         <v>908</v>
       </c>
       <c r="E605" t="s">
         <v>909</v>
       </c>
       <c r="F605" t="s">
         <v>910</v>
       </c>
       <c r="G605" t="s">
         <v>911</v>
       </c>
       <c r="H605">
         <v>2020</v>
       </c>
       <c r="I605" t="s">
         <v>23</v>
       </c>
       <c r="J605" t="s">
         <v>917</v>
       </c>
-    </row>
-    <row r="606" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K605" t="s">
+        <v>27</v>
+      </c>
+      <c r="L605" t="s">
+        <v>27</v>
+      </c>
+      <c r="M605" t="s">
+        <v>27</v>
+      </c>
+      <c r="N605" t="s">
+        <v>27</v>
+      </c>
+      <c r="O605" t="s">
+        <v>27</v>
+      </c>
+      <c r="P605" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="606" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
         <v>569</v>
       </c>
       <c r="B606" t="s">
         <v>906</v>
       </c>
       <c r="C606" t="s">
         <v>907</v>
       </c>
       <c r="D606" t="s">
         <v>908</v>
       </c>
       <c r="E606" t="s">
         <v>909</v>
       </c>
       <c r="F606" t="s">
         <v>910</v>
       </c>
       <c r="G606" t="s">
         <v>911</v>
       </c>
       <c r="H606">
         <v>2021</v>
       </c>
       <c r="I606" t="s">
         <v>23</v>
       </c>
       <c r="J606" t="s">
         <v>918</v>
       </c>
-    </row>
-    <row r="607" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K606" t="s">
+        <v>27</v>
+      </c>
+      <c r="L606" t="s">
+        <v>27</v>
+      </c>
+      <c r="M606" t="s">
+        <v>27</v>
+      </c>
+      <c r="N606" t="s">
+        <v>27</v>
+      </c>
+      <c r="O606" t="s">
+        <v>27</v>
+      </c>
+      <c r="P606" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="607" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
         <v>569</v>
       </c>
       <c r="B607" t="s">
         <v>906</v>
       </c>
       <c r="C607" t="s">
         <v>907</v>
       </c>
       <c r="D607" t="s">
         <v>908</v>
       </c>
       <c r="E607" t="s">
         <v>909</v>
       </c>
       <c r="F607" t="s">
         <v>910</v>
       </c>
       <c r="G607" t="s">
         <v>911</v>
       </c>
       <c r="H607">
         <v>2022</v>
       </c>
       <c r="I607" t="s">
         <v>23</v>
       </c>
       <c r="J607" t="s">
         <v>579</v>
       </c>
-    </row>
-    <row r="608" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K607" t="s">
+        <v>27</v>
+      </c>
+      <c r="L607" t="s">
+        <v>27</v>
+      </c>
+      <c r="M607" t="s">
+        <v>27</v>
+      </c>
+      <c r="N607" t="s">
+        <v>27</v>
+      </c>
+      <c r="O607" t="s">
+        <v>27</v>
+      </c>
+      <c r="P607" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="608" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
         <v>569</v>
       </c>
       <c r="B608" t="s">
         <v>906</v>
       </c>
       <c r="C608" t="s">
         <v>919</v>
       </c>
       <c r="D608" t="s">
         <v>920</v>
       </c>
       <c r="E608" t="s">
         <v>921</v>
       </c>
       <c r="F608" t="s">
         <v>922</v>
       </c>
       <c r="G608" t="s">
         <v>911</v>
       </c>
       <c r="H608">
         <v>2016</v>
       </c>
       <c r="I608" t="s">
         <v>23</v>
       </c>
       <c r="J608" t="s">
         <v>923</v>
       </c>
-    </row>
-    <row r="609" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K608" t="s">
+        <v>27</v>
+      </c>
+      <c r="L608" t="s">
+        <v>27</v>
+      </c>
+      <c r="M608" t="s">
+        <v>27</v>
+      </c>
+      <c r="N608" t="s">
+        <v>27</v>
+      </c>
+      <c r="O608" t="s">
+        <v>27</v>
+      </c>
+      <c r="P608" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="609" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
         <v>569</v>
       </c>
       <c r="B609" t="s">
         <v>906</v>
       </c>
       <c r="C609" t="s">
         <v>919</v>
       </c>
       <c r="D609" t="s">
         <v>920</v>
       </c>
       <c r="E609" t="s">
         <v>921</v>
       </c>
       <c r="F609" t="s">
         <v>922</v>
       </c>
       <c r="G609" t="s">
         <v>911</v>
       </c>
       <c r="H609">
         <v>2017</v>
       </c>
       <c r="I609" t="s">
         <v>23</v>
       </c>
       <c r="J609" t="s">
         <v>924</v>
       </c>
-    </row>
-    <row r="610" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K609" t="s">
+        <v>27</v>
+      </c>
+      <c r="L609" t="s">
+        <v>27</v>
+      </c>
+      <c r="M609" t="s">
+        <v>27</v>
+      </c>
+      <c r="N609" t="s">
+        <v>27</v>
+      </c>
+      <c r="O609" t="s">
+        <v>27</v>
+      </c>
+      <c r="P609" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="610" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
         <v>569</v>
       </c>
       <c r="B610" t="s">
         <v>906</v>
       </c>
       <c r="C610" t="s">
         <v>919</v>
       </c>
       <c r="D610" t="s">
         <v>920</v>
       </c>
       <c r="E610" t="s">
         <v>921</v>
       </c>
       <c r="F610" t="s">
         <v>922</v>
       </c>
       <c r="G610" t="s">
         <v>911</v>
       </c>
       <c r="H610">
         <v>2018</v>
       </c>
       <c r="I610" t="s">
         <v>23</v>
       </c>
       <c r="J610" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="611" spans="1:10" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+      <c r="K610" t="s">
+        <v>27</v>
+      </c>
+      <c r="L610" t="s">
+        <v>27</v>
+      </c>
+      <c r="M610" t="s">
+        <v>27</v>
+      </c>
+      <c r="N610" t="s">
+        <v>27</v>
+      </c>
+      <c r="O610" t="s">
+        <v>27</v>
+      </c>
+      <c r="P610" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="611" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
         <v>569</v>
       </c>
       <c r="B611" t="s">
         <v>906</v>
       </c>
       <c r="C611" t="s">
         <v>919</v>
       </c>
       <c r="D611" t="s">
         <v>920</v>
       </c>
       <c r="E611" t="s">
         <v>921</v>
       </c>
       <c r="F611" t="s">
         <v>922</v>
       </c>
       <c r="G611" t="s">
         <v>911</v>
       </c>
       <c r="H611">
         <v>2019</v>
       </c>
       <c r="I611" t="s">
         <v>23</v>
       </c>
       <c r="J611" t="s">
         <v>923</v>
       </c>
-    </row>
-    <row r="612" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K611" t="s">
+        <v>27</v>
+      </c>
+      <c r="L611" t="s">
+        <v>27</v>
+      </c>
+      <c r="M611" t="s">
+        <v>27</v>
+      </c>
+      <c r="N611" t="s">
+        <v>27</v>
+      </c>
+      <c r="O611" t="s">
+        <v>27</v>
+      </c>
+      <c r="P611" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="612" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
         <v>569</v>
       </c>
       <c r="B612" t="s">
         <v>925</v>
       </c>
       <c r="C612" t="s">
         <v>926</v>
       </c>
       <c r="D612" t="s">
         <v>927</v>
       </c>
       <c r="E612" t="s">
         <v>928</v>
       </c>
       <c r="F612" t="s">
         <v>929</v>
       </c>
       <c r="G612" t="s">
         <v>493</v>
       </c>
       <c r="H612">
         <v>2015</v>
       </c>
       <c r="I612" t="s">
         <v>930</v>
       </c>
       <c r="J612" t="s">
         <v>931</v>
       </c>
-    </row>
-    <row r="613" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K612" t="s">
+        <v>27</v>
+      </c>
+      <c r="L612" t="s">
+        <v>27</v>
+      </c>
+      <c r="M612" t="s">
+        <v>27</v>
+      </c>
+      <c r="N612" t="s">
+        <v>27</v>
+      </c>
+      <c r="O612" t="s">
+        <v>27</v>
+      </c>
+      <c r="P612" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="613" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
         <v>569</v>
       </c>
       <c r="B613" t="s">
         <v>925</v>
       </c>
       <c r="C613" t="s">
         <v>926</v>
       </c>
       <c r="D613" t="s">
         <v>927</v>
       </c>
       <c r="E613" t="s">
         <v>928</v>
       </c>
       <c r="F613" t="s">
         <v>929</v>
       </c>
       <c r="G613" t="s">
         <v>493</v>
       </c>
       <c r="H613">
         <v>2016</v>
       </c>
       <c r="I613" t="s">
         <v>930</v>
       </c>
       <c r="J613" t="s">
         <v>648</v>
       </c>
-    </row>
-    <row r="614" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K613" t="s">
+        <v>27</v>
+      </c>
+      <c r="L613" t="s">
+        <v>27</v>
+      </c>
+      <c r="M613" t="s">
+        <v>27</v>
+      </c>
+      <c r="N613" t="s">
+        <v>27</v>
+      </c>
+      <c r="O613" t="s">
+        <v>27</v>
+      </c>
+      <c r="P613" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="614" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
         <v>569</v>
       </c>
       <c r="B614" t="s">
         <v>932</v>
       </c>
       <c r="C614" t="s">
         <v>933</v>
       </c>
       <c r="D614" t="s">
         <v>934</v>
       </c>
       <c r="E614" t="s">
         <v>935</v>
       </c>
       <c r="F614" t="s">
         <v>936</v>
       </c>
       <c r="G614" t="s">
         <v>937</v>
       </c>
       <c r="H614">
         <v>2014</v>
       </c>
       <c r="I614" t="s">
         <v>23</v>
       </c>
       <c r="J614" t="s">
         <v>938</v>
       </c>
-    </row>
-    <row r="615" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K614" t="s">
+        <v>27</v>
+      </c>
+      <c r="L614" t="s">
+        <v>27</v>
+      </c>
+      <c r="M614" t="s">
+        <v>27</v>
+      </c>
+      <c r="N614" t="s">
+        <v>27</v>
+      </c>
+      <c r="O614" t="s">
+        <v>27</v>
+      </c>
+      <c r="P614" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="615" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
         <v>569</v>
       </c>
       <c r="B615" t="s">
         <v>932</v>
       </c>
       <c r="C615" t="s">
         <v>933</v>
       </c>
       <c r="D615" t="s">
         <v>934</v>
       </c>
       <c r="E615" t="s">
         <v>935</v>
       </c>
       <c r="F615" t="s">
         <v>936</v>
       </c>
       <c r="G615" t="s">
         <v>937</v>
       </c>
       <c r="H615">
         <v>2016</v>
       </c>
       <c r="I615" t="s">
         <v>23</v>
       </c>
       <c r="J615" t="s">
         <v>939</v>
       </c>
-    </row>
-    <row r="616" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K615" t="s">
+        <v>27</v>
+      </c>
+      <c r="L615" t="s">
+        <v>27</v>
+      </c>
+      <c r="M615" t="s">
+        <v>27</v>
+      </c>
+      <c r="N615" t="s">
+        <v>27</v>
+      </c>
+      <c r="O615" t="s">
+        <v>27</v>
+      </c>
+      <c r="P615" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="616" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
         <v>569</v>
       </c>
       <c r="B616" t="s">
         <v>932</v>
       </c>
       <c r="C616" t="s">
         <v>933</v>
       </c>
       <c r="D616" t="s">
         <v>934</v>
       </c>
       <c r="E616" t="s">
         <v>935</v>
       </c>
       <c r="F616" t="s">
         <v>936</v>
       </c>
       <c r="G616" t="s">
         <v>937</v>
       </c>
       <c r="H616">
         <v>2023</v>
       </c>
       <c r="I616" t="s">
         <v>23</v>
       </c>
       <c r="J616" t="s">
         <v>940</v>
       </c>
-    </row>
-    <row r="617" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K616" t="s">
+        <v>27</v>
+      </c>
+      <c r="L616" t="s">
+        <v>27</v>
+      </c>
+      <c r="M616" t="s">
+        <v>27</v>
+      </c>
+      <c r="N616" t="s">
+        <v>27</v>
+      </c>
+      <c r="O616" t="s">
+        <v>27</v>
+      </c>
+      <c r="P616" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="617" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
         <v>569</v>
       </c>
       <c r="B617" t="s">
         <v>932</v>
       </c>
       <c r="C617" t="s">
         <v>941</v>
       </c>
       <c r="D617" t="s">
         <v>942</v>
       </c>
       <c r="E617" t="s">
         <v>943</v>
       </c>
       <c r="F617" t="s">
         <v>944</v>
       </c>
       <c r="G617" t="s">
         <v>937</v>
       </c>
       <c r="H617">
         <v>2015</v>
       </c>
       <c r="I617" t="s">
         <v>469</v>
       </c>
       <c r="J617" t="s">
         <v>945</v>
       </c>
-    </row>
-    <row r="618" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K617" t="s">
+        <v>27</v>
+      </c>
+      <c r="L617" t="s">
+        <v>27</v>
+      </c>
+      <c r="M617" t="s">
+        <v>27</v>
+      </c>
+      <c r="N617" t="s">
+        <v>27</v>
+      </c>
+      <c r="O617" t="s">
+        <v>27</v>
+      </c>
+      <c r="P617" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="618" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
         <v>569</v>
       </c>
       <c r="B618" t="s">
         <v>932</v>
       </c>
       <c r="C618" t="s">
         <v>941</v>
       </c>
       <c r="D618" t="s">
         <v>942</v>
       </c>
       <c r="E618" t="s">
         <v>943</v>
       </c>
       <c r="F618" t="s">
         <v>944</v>
       </c>
       <c r="G618" t="s">
         <v>937</v>
       </c>
       <c r="H618">
         <v>2016</v>
       </c>
       <c r="I618" t="s">
         <v>469</v>
       </c>
       <c r="J618" t="s">
         <v>945</v>
       </c>
-    </row>
-    <row r="619" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K618" t="s">
+        <v>27</v>
+      </c>
+      <c r="L618" t="s">
+        <v>27</v>
+      </c>
+      <c r="M618" t="s">
+        <v>27</v>
+      </c>
+      <c r="N618" t="s">
+        <v>27</v>
+      </c>
+      <c r="O618" t="s">
+        <v>27</v>
+      </c>
+      <c r="P618" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="619" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
         <v>569</v>
       </c>
       <c r="B619" t="s">
         <v>946</v>
       </c>
       <c r="C619" t="s">
         <v>947</v>
       </c>
       <c r="D619" t="s">
         <v>948</v>
       </c>
       <c r="E619" t="s">
         <v>949</v>
       </c>
       <c r="F619" t="s">
         <v>950</v>
       </c>
       <c r="G619" t="s">
         <v>951</v>
       </c>
       <c r="H619">
         <v>2015</v>
       </c>
       <c r="I619" t="s">
         <v>23</v>
       </c>
       <c r="J619" t="s">
         <v>952</v>
       </c>
       <c r="K619" t="s">
         <v>953</v>
       </c>
       <c r="L619" t="s">
         <v>954</v>
       </c>
-    </row>
-    <row r="620" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M619" t="s">
+        <v>27</v>
+      </c>
+      <c r="N619" t="s">
+        <v>27</v>
+      </c>
+      <c r="O619" t="s">
+        <v>27</v>
+      </c>
+      <c r="P619" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="620" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
         <v>569</v>
       </c>
       <c r="B620" t="s">
         <v>946</v>
       </c>
       <c r="C620" t="s">
         <v>947</v>
       </c>
       <c r="D620" t="s">
         <v>948</v>
       </c>
       <c r="E620" t="s">
         <v>949</v>
       </c>
       <c r="F620" t="s">
         <v>950</v>
       </c>
       <c r="G620" t="s">
         <v>951</v>
       </c>
       <c r="H620">
         <v>2016</v>
       </c>
       <c r="I620" t="s">
         <v>23</v>
       </c>
       <c r="J620" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="K620" t="s">
         <v>953</v>
       </c>
       <c r="L620" t="s">
         <v>954</v>
       </c>
-    </row>
-    <row r="621" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M620" t="s">
+        <v>27</v>
+      </c>
+      <c r="N620" t="s">
+        <v>27</v>
+      </c>
+      <c r="O620" t="s">
+        <v>27</v>
+      </c>
+      <c r="P620" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="621" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
         <v>569</v>
       </c>
       <c r="B621" t="s">
         <v>946</v>
       </c>
       <c r="C621" t="s">
         <v>955</v>
       </c>
       <c r="D621" t="s">
         <v>956</v>
       </c>
       <c r="E621" t="s">
         <v>949</v>
       </c>
       <c r="F621" t="s">
         <v>950</v>
       </c>
       <c r="G621" t="s">
         <v>951</v>
       </c>
       <c r="H621">
         <v>2013</v>
       </c>
       <c r="I621" t="s">
         <v>23</v>
       </c>
       <c r="J621" t="s">
         <v>957</v>
       </c>
       <c r="K621" t="s">
         <v>25</v>
       </c>
       <c r="L621" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="622" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M621" t="s">
+        <v>27</v>
+      </c>
+      <c r="N621" t="s">
+        <v>27</v>
+      </c>
+      <c r="O621" t="s">
+        <v>27</v>
+      </c>
+      <c r="P621" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="622" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
         <v>569</v>
       </c>
       <c r="B622" t="s">
         <v>946</v>
       </c>
       <c r="C622" t="s">
         <v>955</v>
       </c>
       <c r="D622" t="s">
         <v>956</v>
       </c>
       <c r="E622" t="s">
         <v>949</v>
       </c>
       <c r="F622" t="s">
         <v>950</v>
       </c>
       <c r="G622" t="s">
         <v>951</v>
       </c>
       <c r="H622">
         <v>2013</v>
       </c>
       <c r="I622" t="s">
         <v>23</v>
       </c>
       <c r="J622" t="s">
         <v>958</v>
       </c>
       <c r="K622" t="s">
         <v>25</v>
       </c>
       <c r="L622" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="M622" t="s">
+        <v>27</v>
+      </c>
+      <c r="N622" t="s">
+        <v>27</v>
+      </c>
+      <c r="O622" t="s">
+        <v>27</v>
+      </c>
+      <c r="P622" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="623" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
         <v>569</v>
       </c>
       <c r="B623" t="s">
         <v>946</v>
       </c>
       <c r="C623" t="s">
         <v>955</v>
       </c>
       <c r="D623" t="s">
         <v>956</v>
       </c>
       <c r="E623" t="s">
         <v>949</v>
       </c>
       <c r="F623" t="s">
         <v>950</v>
       </c>
       <c r="G623" t="s">
         <v>951</v>
       </c>
       <c r="H623">
         <v>2013</v>
       </c>
       <c r="I623" t="s">
         <v>23</v>
       </c>
       <c r="J623" t="s">
         <v>959</v>
       </c>
       <c r="K623" t="s">
         <v>25</v>
       </c>
       <c r="L623" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="624" spans="1:10" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="M623" t="s">
+        <v>27</v>
+      </c>
+      <c r="N623" t="s">
+        <v>27</v>
+      </c>
+      <c r="O623" t="s">
+        <v>27</v>
+      </c>
+      <c r="P623" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="624" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
         <v>557</v>
       </c>
       <c r="B624" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C624" t="s">
         <v>960</v>
       </c>
       <c r="D624" t="s">
         <v>961</v>
       </c>
       <c r="E624" t="s">
         <v>962</v>
       </c>
       <c r="F624" t="s">
         <v>963</v>
       </c>
       <c r="G624" t="s">
         <v>964</v>
       </c>
       <c r="H624">
         <v>2018</v>
       </c>
       <c r="I624" t="s">
         <v>23</v>
       </c>
       <c r="J624" t="s">
         <v>965</v>
       </c>
-    </row>
-    <row r="625" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K624" t="s">
+        <v>27</v>
+      </c>
+      <c r="L624" t="s">
+        <v>27</v>
+      </c>
+      <c r="M624" t="s">
+        <v>27</v>
+      </c>
+      <c r="N624" t="s">
+        <v>27</v>
+      </c>
+      <c r="O624" t="s">
+        <v>27</v>
+      </c>
+      <c r="P624" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="625" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
         <v>557</v>
       </c>
       <c r="B625" t="s">
         <v>550</v>
       </c>
       <c r="C625" t="s">
         <v>966</v>
       </c>
       <c r="D625" t="s">
         <v>967</v>
       </c>
       <c r="E625" t="s">
         <v>968</v>
       </c>
       <c r="F625" t="s">
         <v>969</v>
       </c>
       <c r="G625" t="s">
         <v>970</v>
       </c>
       <c r="H625">
         <v>2018</v>
       </c>
       <c r="I625" t="s">
         <v>23</v>
       </c>
       <c r="J625" t="s">
         <v>971</v>
       </c>
       <c r="K625" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L625" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M625" t="s">
+        <v>27</v>
+      </c>
+      <c r="N625" t="s">
+        <v>27</v>
+      </c>
+      <c r="O625" t="s">
+        <v>27</v>
+      </c>
+      <c r="P625" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="626" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
         <v>557</v>
       </c>
       <c r="B626" t="s">
         <v>550</v>
       </c>
       <c r="C626" t="s">
         <v>966</v>
       </c>
       <c r="D626" t="s">
         <v>967</v>
       </c>
       <c r="E626" t="s">
         <v>968</v>
       </c>
       <c r="F626" t="s">
         <v>969</v>
       </c>
       <c r="G626" t="s">
         <v>970</v>
       </c>
       <c r="H626">
         <v>2018</v>
       </c>
       <c r="I626" t="s">
         <v>23</v>
       </c>
       <c r="J626" t="s">
         <v>972</v>
       </c>
       <c r="K626" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L626" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="627" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M626" t="s">
+        <v>27</v>
+      </c>
+      <c r="N626" t="s">
+        <v>27</v>
+      </c>
+      <c r="O626" t="s">
+        <v>27</v>
+      </c>
+      <c r="P626" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="627" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
         <v>557</v>
       </c>
       <c r="B627" t="s">
         <v>550</v>
       </c>
       <c r="C627" t="s">
         <v>966</v>
       </c>
       <c r="D627" t="s">
         <v>967</v>
       </c>
       <c r="E627" t="s">
         <v>968</v>
       </c>
       <c r="F627" t="s">
         <v>969</v>
       </c>
       <c r="G627" t="s">
         <v>970</v>
       </c>
       <c r="H627">
         <v>2018</v>
       </c>
       <c r="I627" t="s">
         <v>23</v>
       </c>
       <c r="J627" t="s">
         <v>543</v>
       </c>
       <c r="K627" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L627" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="628" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M627" t="s">
+        <v>27</v>
+      </c>
+      <c r="N627" t="s">
+        <v>27</v>
+      </c>
+      <c r="O627" t="s">
+        <v>27</v>
+      </c>
+      <c r="P627" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="628" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
         <v>557</v>
       </c>
       <c r="B628" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C628" t="s">
         <v>973</v>
       </c>
       <c r="D628" t="s">
         <v>974</v>
       </c>
       <c r="E628" t="s">
         <v>975</v>
       </c>
       <c r="F628" t="s">
         <v>976</v>
       </c>
       <c r="G628" t="s">
         <v>977</v>
       </c>
       <c r="H628">
         <v>2016</v>
       </c>
       <c r="I628" t="s">
         <v>23</v>
       </c>
       <c r="J628" t="s">
         <v>978</v>
       </c>
-    </row>
-    <row r="629" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K628" t="s">
+        <v>27</v>
+      </c>
+      <c r="L628" t="s">
+        <v>27</v>
+      </c>
+      <c r="M628" t="s">
+        <v>27</v>
+      </c>
+      <c r="N628" t="s">
+        <v>27</v>
+      </c>
+      <c r="O628" t="s">
+        <v>27</v>
+      </c>
+      <c r="P628" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="629" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
         <v>557</v>
       </c>
       <c r="B629" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C629" t="s">
         <v>973</v>
       </c>
       <c r="D629" t="s">
         <v>974</v>
       </c>
       <c r="E629" t="s">
         <v>975</v>
       </c>
       <c r="F629" t="s">
         <v>976</v>
       </c>
       <c r="G629" t="s">
         <v>977</v>
       </c>
       <c r="H629">
         <v>2017</v>
       </c>
       <c r="I629" t="s">
         <v>23</v>
       </c>
       <c r="J629" t="s">
         <v>979</v>
       </c>
-    </row>
-    <row r="630" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K629" t="s">
+        <v>27</v>
+      </c>
+      <c r="L629" t="s">
+        <v>27</v>
+      </c>
+      <c r="M629" t="s">
+        <v>27</v>
+      </c>
+      <c r="N629" t="s">
+        <v>27</v>
+      </c>
+      <c r="O629" t="s">
+        <v>27</v>
+      </c>
+      <c r="P629" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="630" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
         <v>557</v>
       </c>
       <c r="B630" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C630" t="s">
         <v>973</v>
       </c>
       <c r="D630" t="s">
         <v>974</v>
       </c>
       <c r="E630" t="s">
         <v>975</v>
       </c>
       <c r="F630" t="s">
         <v>976</v>
       </c>
       <c r="G630" t="s">
         <v>977</v>
       </c>
       <c r="H630">
         <v>2018</v>
       </c>
       <c r="I630" t="s">
         <v>23</v>
       </c>
       <c r="J630" t="s">
         <v>475</v>
       </c>
-    </row>
-    <row r="631" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K630" t="s">
+        <v>27</v>
+      </c>
+      <c r="L630" t="s">
+        <v>27</v>
+      </c>
+      <c r="M630" t="s">
+        <v>27</v>
+      </c>
+      <c r="N630" t="s">
+        <v>27</v>
+      </c>
+      <c r="O630" t="s">
+        <v>27</v>
+      </c>
+      <c r="P630" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="631" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
         <v>557</v>
       </c>
       <c r="B631" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C631" t="s">
         <v>973</v>
       </c>
       <c r="D631" t="s">
         <v>974</v>
       </c>
       <c r="E631" t="s">
         <v>975</v>
       </c>
       <c r="F631" t="s">
         <v>976</v>
       </c>
       <c r="G631" t="s">
         <v>977</v>
       </c>
       <c r="H631">
         <v>2019</v>
       </c>
       <c r="I631" t="s">
         <v>23</v>
       </c>
       <c r="J631" t="s">
         <v>980</v>
       </c>
-    </row>
-    <row r="632" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K631" t="s">
+        <v>27</v>
+      </c>
+      <c r="L631" t="s">
+        <v>27</v>
+      </c>
+      <c r="M631" t="s">
+        <v>27</v>
+      </c>
+      <c r="N631" t="s">
+        <v>27</v>
+      </c>
+      <c r="O631" t="s">
+        <v>27</v>
+      </c>
+      <c r="P631" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="632" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
         <v>557</v>
       </c>
       <c r="B632" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C632" t="s">
         <v>981</v>
       </c>
       <c r="D632" t="s">
         <v>982</v>
       </c>
       <c r="E632" t="s">
         <v>983</v>
       </c>
       <c r="F632" t="s">
         <v>984</v>
       </c>
       <c r="G632" t="s">
         <v>985</v>
       </c>
       <c r="H632">
         <v>2016</v>
       </c>
       <c r="I632" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J632" t="s">
         <v>781</v>
       </c>
-    </row>
-    <row r="633" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K632" t="s">
+        <v>27</v>
+      </c>
+      <c r="L632" t="s">
+        <v>27</v>
+      </c>
+      <c r="M632" t="s">
+        <v>27</v>
+      </c>
+      <c r="N632" t="s">
+        <v>27</v>
+      </c>
+      <c r="O632" t="s">
+        <v>27</v>
+      </c>
+      <c r="P632" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="633" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
         <v>557</v>
       </c>
       <c r="B633" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C633" t="s">
         <v>981</v>
       </c>
       <c r="D633" t="s">
         <v>982</v>
       </c>
       <c r="E633" t="s">
         <v>983</v>
       </c>
       <c r="F633" t="s">
         <v>984</v>
       </c>
       <c r="G633" t="s">
         <v>985</v>
       </c>
       <c r="H633">
         <v>2017</v>
       </c>
       <c r="I633" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J633" t="s">
         <v>781</v>
       </c>
-    </row>
-    <row r="634" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K633" t="s">
+        <v>27</v>
+      </c>
+      <c r="L633" t="s">
+        <v>27</v>
+      </c>
+      <c r="M633" t="s">
+        <v>27</v>
+      </c>
+      <c r="N633" t="s">
+        <v>27</v>
+      </c>
+      <c r="O633" t="s">
+        <v>27</v>
+      </c>
+      <c r="P633" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="634" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
         <v>557</v>
       </c>
       <c r="B634" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C634" t="s">
         <v>981</v>
       </c>
       <c r="D634" t="s">
         <v>982</v>
       </c>
       <c r="E634" t="s">
         <v>983</v>
       </c>
       <c r="F634" t="s">
         <v>984</v>
       </c>
       <c r="G634" t="s">
         <v>985</v>
       </c>
       <c r="H634">
         <v>2018</v>
       </c>
       <c r="I634" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J634" t="s">
         <v>506</v>
       </c>
-    </row>
-    <row r="635" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K634" t="s">
+        <v>27</v>
+      </c>
+      <c r="L634" t="s">
+        <v>27</v>
+      </c>
+      <c r="M634" t="s">
+        <v>27</v>
+      </c>
+      <c r="N634" t="s">
+        <v>27</v>
+      </c>
+      <c r="O634" t="s">
+        <v>27</v>
+      </c>
+      <c r="P634" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="635" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
         <v>557</v>
       </c>
       <c r="B635" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C635" t="s">
         <v>981</v>
       </c>
       <c r="D635" t="s">
         <v>982</v>
       </c>
       <c r="E635" t="s">
         <v>983</v>
       </c>
       <c r="F635" t="s">
         <v>984</v>
       </c>
       <c r="G635" t="s">
         <v>985</v>
       </c>
       <c r="H635">
         <v>2019</v>
       </c>
       <c r="I635" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J635" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="636" spans="1:10" x14ac:dyDescent="0.25">
+        <v>225</v>
+      </c>
+      <c r="K635" t="s">
+        <v>27</v>
+      </c>
+      <c r="L635" t="s">
+        <v>27</v>
+      </c>
+      <c r="M635" t="s">
+        <v>27</v>
+      </c>
+      <c r="N635" t="s">
+        <v>27</v>
+      </c>
+      <c r="O635" t="s">
+        <v>27</v>
+      </c>
+      <c r="P635" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="636" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
         <v>557</v>
       </c>
       <c r="B636" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C636" t="s">
         <v>981</v>
       </c>
       <c r="D636" t="s">
         <v>982</v>
       </c>
       <c r="E636" t="s">
         <v>983</v>
       </c>
       <c r="F636" t="s">
         <v>984</v>
       </c>
       <c r="G636" t="s">
         <v>985</v>
       </c>
       <c r="H636">
         <v>2020</v>
       </c>
       <c r="I636" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J636" t="s">
         <v>523</v>
       </c>
-    </row>
-    <row r="637" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K636" t="s">
+        <v>27</v>
+      </c>
+      <c r="L636" t="s">
+        <v>27</v>
+      </c>
+      <c r="M636" t="s">
+        <v>27</v>
+      </c>
+      <c r="N636" t="s">
+        <v>27</v>
+      </c>
+      <c r="O636" t="s">
+        <v>27</v>
+      </c>
+      <c r="P636" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="637" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
         <v>557</v>
       </c>
       <c r="B637" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C637" t="s">
         <v>981</v>
       </c>
       <c r="D637" t="s">
         <v>982</v>
       </c>
       <c r="E637" t="s">
         <v>983</v>
       </c>
       <c r="F637" t="s">
         <v>984</v>
       </c>
       <c r="G637" t="s">
         <v>985</v>
       </c>
       <c r="H637">
         <v>2021</v>
       </c>
       <c r="I637" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J637" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="638" spans="1:10" x14ac:dyDescent="0.25">
+        <v>225</v>
+      </c>
+      <c r="K637" t="s">
+        <v>27</v>
+      </c>
+      <c r="L637" t="s">
+        <v>27</v>
+      </c>
+      <c r="M637" t="s">
+        <v>27</v>
+      </c>
+      <c r="N637" t="s">
+        <v>27</v>
+      </c>
+      <c r="O637" t="s">
+        <v>27</v>
+      </c>
+      <c r="P637" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="638" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
         <v>557</v>
       </c>
       <c r="B638" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C638" t="s">
         <v>981</v>
       </c>
       <c r="D638" t="s">
         <v>982</v>
       </c>
       <c r="E638" t="s">
         <v>983</v>
       </c>
       <c r="F638" t="s">
         <v>984</v>
       </c>
       <c r="G638" t="s">
         <v>985</v>
       </c>
       <c r="H638">
         <v>2022</v>
       </c>
       <c r="I638" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J638" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="639" spans="1:12" x14ac:dyDescent="0.25">
+        <v>225</v>
+      </c>
+      <c r="K638" t="s">
+        <v>27</v>
+      </c>
+      <c r="L638" t="s">
+        <v>27</v>
+      </c>
+      <c r="M638" t="s">
+        <v>27</v>
+      </c>
+      <c r="N638" t="s">
+        <v>27</v>
+      </c>
+      <c r="O638" t="s">
+        <v>27</v>
+      </c>
+      <c r="P638" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="639" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
         <v>557</v>
       </c>
       <c r="B639" t="s">
         <v>986</v>
       </c>
       <c r="C639" t="s">
         <v>987</v>
       </c>
       <c r="D639" t="s">
         <v>988</v>
       </c>
       <c r="E639" t="s">
         <v>988</v>
       </c>
       <c r="F639" t="s">
         <v>988</v>
       </c>
       <c r="G639" t="s">
         <v>985</v>
       </c>
       <c r="H639">
         <v>2015</v>
       </c>
       <c r="I639" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J639" t="s">
         <v>989</v>
       </c>
       <c r="K639" t="s">
         <v>990</v>
       </c>
       <c r="L639" t="s">
         <v>991</v>
       </c>
-    </row>
-    <row r="640" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M639" t="s">
+        <v>27</v>
+      </c>
+      <c r="N639" t="s">
+        <v>27</v>
+      </c>
+      <c r="O639" t="s">
+        <v>27</v>
+      </c>
+      <c r="P639" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="640" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
         <v>557</v>
       </c>
       <c r="B640" t="s">
         <v>986</v>
       </c>
       <c r="C640" t="s">
         <v>987</v>
       </c>
       <c r="D640" t="s">
         <v>988</v>
       </c>
       <c r="E640" t="s">
         <v>988</v>
       </c>
       <c r="F640" t="s">
         <v>988</v>
       </c>
       <c r="G640" t="s">
         <v>985</v>
       </c>
       <c r="H640">
         <v>2016</v>
       </c>
       <c r="I640" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J640" t="s">
         <v>992</v>
       </c>
       <c r="K640" t="s">
         <v>990</v>
       </c>
       <c r="L640" t="s">
         <v>991</v>
       </c>
-    </row>
-    <row r="641" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M640" t="s">
+        <v>27</v>
+      </c>
+      <c r="N640" t="s">
+        <v>27</v>
+      </c>
+      <c r="O640" t="s">
+        <v>27</v>
+      </c>
+      <c r="P640" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="641" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
         <v>557</v>
       </c>
       <c r="B641" t="s">
         <v>986</v>
       </c>
       <c r="C641" t="s">
         <v>987</v>
       </c>
       <c r="D641" t="s">
         <v>988</v>
       </c>
       <c r="E641" t="s">
         <v>988</v>
       </c>
       <c r="F641" t="s">
         <v>988</v>
       </c>
       <c r="G641" t="s">
         <v>985</v>
       </c>
       <c r="H641">
         <v>2017</v>
       </c>
       <c r="I641" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J641" t="s">
         <v>993</v>
       </c>
       <c r="K641" t="s">
         <v>990</v>
       </c>
       <c r="L641" t="s">
         <v>991</v>
       </c>
-    </row>
-    <row r="642" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M641" t="s">
+        <v>27</v>
+      </c>
+      <c r="N641" t="s">
+        <v>27</v>
+      </c>
+      <c r="O641" t="s">
+        <v>27</v>
+      </c>
+      <c r="P641" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="642" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
         <v>557</v>
       </c>
       <c r="B642" t="s">
         <v>986</v>
       </c>
       <c r="C642" t="s">
         <v>987</v>
       </c>
       <c r="D642" t="s">
         <v>988</v>
       </c>
       <c r="E642" t="s">
         <v>988</v>
       </c>
       <c r="F642" t="s">
         <v>988</v>
       </c>
       <c r="G642" t="s">
         <v>985</v>
       </c>
       <c r="H642">
         <v>2018</v>
       </c>
       <c r="I642" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J642" t="s">
         <v>994</v>
       </c>
       <c r="K642" t="s">
         <v>990</v>
       </c>
       <c r="L642" t="s">
         <v>991</v>
       </c>
-    </row>
-    <row r="643" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M642" t="s">
+        <v>27</v>
+      </c>
+      <c r="N642" t="s">
+        <v>27</v>
+      </c>
+      <c r="O642" t="s">
+        <v>27</v>
+      </c>
+      <c r="P642" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="643" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
         <v>557</v>
       </c>
       <c r="B643" t="s">
         <v>986</v>
       </c>
       <c r="C643" t="s">
         <v>987</v>
       </c>
       <c r="D643" t="s">
         <v>988</v>
       </c>
       <c r="E643" t="s">
         <v>988</v>
       </c>
       <c r="F643" t="s">
         <v>988</v>
       </c>
       <c r="G643" t="s">
         <v>985</v>
       </c>
       <c r="H643">
         <v>2019</v>
       </c>
       <c r="I643" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J643" t="s">
         <v>995</v>
       </c>
       <c r="K643" t="s">
         <v>990</v>
       </c>
       <c r="L643" t="s">
         <v>991</v>
       </c>
-    </row>
-    <row r="644" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M643" t="s">
+        <v>27</v>
+      </c>
+      <c r="N643" t="s">
+        <v>27</v>
+      </c>
+      <c r="O643" t="s">
+        <v>27</v>
+      </c>
+      <c r="P643" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="644" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
         <v>557</v>
       </c>
       <c r="B644" t="s">
         <v>986</v>
       </c>
       <c r="C644" t="s">
         <v>987</v>
       </c>
       <c r="D644" t="s">
         <v>988</v>
       </c>
       <c r="E644" t="s">
         <v>988</v>
       </c>
       <c r="F644" t="s">
         <v>988</v>
       </c>
       <c r="G644" t="s">
         <v>985</v>
       </c>
       <c r="H644">
         <v>2020</v>
       </c>
       <c r="I644" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J644" t="s">
         <v>996</v>
       </c>
       <c r="K644" t="s">
         <v>990</v>
       </c>
       <c r="L644" t="s">
         <v>991</v>
       </c>
-    </row>
-    <row r="645" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M644" t="s">
+        <v>27</v>
+      </c>
+      <c r="N644" t="s">
+        <v>27</v>
+      </c>
+      <c r="O644" t="s">
+        <v>27</v>
+      </c>
+      <c r="P644" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="645" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
         <v>557</v>
       </c>
       <c r="B645" t="s">
         <v>986</v>
       </c>
       <c r="C645" t="s">
         <v>987</v>
       </c>
       <c r="D645" t="s">
         <v>988</v>
       </c>
       <c r="E645" t="s">
         <v>988</v>
       </c>
       <c r="F645" t="s">
         <v>988</v>
       </c>
       <c r="G645" t="s">
         <v>985</v>
       </c>
       <c r="H645">
         <v>2021</v>
       </c>
       <c r="I645" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J645" t="s">
         <v>997</v>
       </c>
       <c r="K645" t="s">
         <v>990</v>
       </c>
       <c r="L645" t="s">
         <v>991</v>
       </c>
-    </row>
-    <row r="646" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M645" t="s">
+        <v>27</v>
+      </c>
+      <c r="N645" t="s">
+        <v>27</v>
+      </c>
+      <c r="O645" t="s">
+        <v>27</v>
+      </c>
+      <c r="P645" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="646" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
         <v>557</v>
       </c>
       <c r="B646" t="s">
         <v>986</v>
       </c>
       <c r="C646" t="s">
         <v>987</v>
       </c>
       <c r="D646" t="s">
         <v>988</v>
       </c>
       <c r="E646" t="s">
         <v>988</v>
       </c>
       <c r="F646" t="s">
         <v>988</v>
       </c>
       <c r="G646" t="s">
         <v>985</v>
       </c>
       <c r="H646">
         <v>2015</v>
       </c>
       <c r="I646" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J646" t="s">
         <v>998</v>
       </c>
       <c r="K646" t="s">
         <v>990</v>
       </c>
       <c r="L646" t="s">
         <v>999</v>
       </c>
-    </row>
-    <row r="647" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M646" t="s">
+        <v>27</v>
+      </c>
+      <c r="N646" t="s">
+        <v>27</v>
+      </c>
+      <c r="O646" t="s">
+        <v>27</v>
+      </c>
+      <c r="P646" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="647" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
         <v>557</v>
       </c>
       <c r="B647" t="s">
         <v>986</v>
       </c>
       <c r="C647" t="s">
         <v>987</v>
       </c>
       <c r="D647" t="s">
         <v>988</v>
       </c>
       <c r="E647" t="s">
         <v>988</v>
       </c>
       <c r="F647" t="s">
         <v>988</v>
       </c>
       <c r="G647" t="s">
         <v>985</v>
       </c>
       <c r="H647">
         <v>2016</v>
       </c>
       <c r="I647" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J647" t="s">
         <v>1000</v>
       </c>
       <c r="K647" t="s">
         <v>990</v>
       </c>
       <c r="L647" t="s">
         <v>999</v>
       </c>
-    </row>
-    <row r="648" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M647" t="s">
+        <v>27</v>
+      </c>
+      <c r="N647" t="s">
+        <v>27</v>
+      </c>
+      <c r="O647" t="s">
+        <v>27</v>
+      </c>
+      <c r="P647" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="648" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
         <v>557</v>
       </c>
       <c r="B648" t="s">
         <v>986</v>
       </c>
       <c r="C648" t="s">
         <v>987</v>
       </c>
       <c r="D648" t="s">
         <v>988</v>
       </c>
       <c r="E648" t="s">
         <v>988</v>
       </c>
       <c r="F648" t="s">
         <v>988</v>
       </c>
       <c r="G648" t="s">
         <v>985</v>
       </c>
       <c r="H648">
         <v>2018</v>
       </c>
       <c r="I648" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J648" t="s">
         <v>1001</v>
       </c>
       <c r="K648" t="s">
         <v>990</v>
       </c>
       <c r="L648" t="s">
         <v>999</v>
       </c>
-    </row>
-    <row r="649" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M648" t="s">
+        <v>27</v>
+      </c>
+      <c r="N648" t="s">
+        <v>27</v>
+      </c>
+      <c r="O648" t="s">
+        <v>27</v>
+      </c>
+      <c r="P648" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="649" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
         <v>557</v>
       </c>
       <c r="B649" t="s">
         <v>986</v>
       </c>
       <c r="C649" t="s">
         <v>987</v>
       </c>
       <c r="D649" t="s">
         <v>988</v>
       </c>
       <c r="E649" t="s">
         <v>988</v>
       </c>
       <c r="F649" t="s">
         <v>988</v>
       </c>
       <c r="G649" t="s">
         <v>985</v>
       </c>
       <c r="H649">
         <v>2019</v>
       </c>
       <c r="I649" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J649" t="s">
         <v>434</v>
       </c>
       <c r="K649" t="s">
         <v>990</v>
       </c>
       <c r="L649" t="s">
         <v>999</v>
       </c>
-    </row>
-    <row r="650" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M649" t="s">
+        <v>27</v>
+      </c>
+      <c r="N649" t="s">
+        <v>27</v>
+      </c>
+      <c r="O649" t="s">
+        <v>27</v>
+      </c>
+      <c r="P649" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="650" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
         <v>557</v>
       </c>
       <c r="B650" t="s">
         <v>986</v>
       </c>
       <c r="C650" t="s">
         <v>987</v>
       </c>
       <c r="D650" t="s">
         <v>988</v>
       </c>
       <c r="E650" t="s">
         <v>988</v>
       </c>
       <c r="F650" t="s">
         <v>988</v>
       </c>
       <c r="G650" t="s">
         <v>985</v>
       </c>
       <c r="H650">
         <v>2020</v>
       </c>
       <c r="I650" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J650" t="s">
         <v>1002</v>
       </c>
       <c r="K650" t="s">
         <v>990</v>
       </c>
       <c r="L650" t="s">
         <v>999</v>
       </c>
-    </row>
-    <row r="651" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M650" t="s">
+        <v>27</v>
+      </c>
+      <c r="N650" t="s">
+        <v>27</v>
+      </c>
+      <c r="O650" t="s">
+        <v>27</v>
+      </c>
+      <c r="P650" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="651" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
         <v>557</v>
       </c>
       <c r="B651" t="s">
         <v>986</v>
       </c>
       <c r="C651" t="s">
         <v>987</v>
       </c>
       <c r="D651" t="s">
         <v>988</v>
       </c>
       <c r="E651" t="s">
         <v>988</v>
       </c>
       <c r="F651" t="s">
         <v>988</v>
       </c>
       <c r="G651" t="s">
         <v>985</v>
       </c>
       <c r="H651">
         <v>2021</v>
       </c>
       <c r="I651" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J651" t="s">
         <v>1003</v>
       </c>
       <c r="K651" t="s">
         <v>990</v>
       </c>
       <c r="L651" t="s">
         <v>999</v>
       </c>
-    </row>
-    <row r="652" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M651" t="s">
+        <v>27</v>
+      </c>
+      <c r="N651" t="s">
+        <v>27</v>
+      </c>
+      <c r="O651" t="s">
+        <v>27</v>
+      </c>
+      <c r="P651" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="652" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
         <v>564</v>
       </c>
       <c r="B652" t="s">
         <v>1004</v>
       </c>
       <c r="C652" t="s">
         <v>1005</v>
       </c>
       <c r="D652" t="s">
         <v>1006</v>
       </c>
       <c r="E652" t="s">
         <v>1007</v>
       </c>
       <c r="F652" t="s">
         <v>1008</v>
       </c>
       <c r="G652" t="s">
         <v>1009</v>
       </c>
       <c r="H652">
         <v>2015</v>
       </c>
       <c r="I652" t="s">
         <v>23</v>
       </c>
       <c r="J652" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="653" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K652" t="s">
+        <v>27</v>
+      </c>
+      <c r="L652" t="s">
+        <v>27</v>
+      </c>
+      <c r="M652" t="s">
+        <v>27</v>
+      </c>
+      <c r="N652" t="s">
+        <v>27</v>
+      </c>
+      <c r="O652" t="s">
+        <v>27</v>
+      </c>
+      <c r="P652" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="653" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
         <v>564</v>
       </c>
       <c r="B653" t="s">
         <v>1004</v>
       </c>
       <c r="C653" t="s">
         <v>1005</v>
       </c>
       <c r="D653" t="s">
         <v>1006</v>
       </c>
       <c r="E653" t="s">
         <v>1007</v>
       </c>
       <c r="F653" t="s">
         <v>1008</v>
       </c>
       <c r="G653" t="s">
         <v>1009</v>
       </c>
       <c r="H653">
         <v>2016</v>
       </c>
       <c r="I653" t="s">
         <v>23</v>
       </c>
       <c r="J653" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="654" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K653" t="s">
+        <v>27</v>
+      </c>
+      <c r="L653" t="s">
+        <v>27</v>
+      </c>
+      <c r="M653" t="s">
+        <v>27</v>
+      </c>
+      <c r="N653" t="s">
+        <v>27</v>
+      </c>
+      <c r="O653" t="s">
+        <v>27</v>
+      </c>
+      <c r="P653" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="654" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
         <v>564</v>
       </c>
       <c r="B654" t="s">
         <v>1004</v>
       </c>
       <c r="C654" t="s">
         <v>1005</v>
       </c>
       <c r="D654" t="s">
         <v>1006</v>
       </c>
       <c r="E654" t="s">
         <v>1007</v>
       </c>
       <c r="F654" t="s">
         <v>1008</v>
       </c>
       <c r="G654" t="s">
         <v>1009</v>
       </c>
       <c r="H654">
         <v>2017</v>
       </c>
       <c r="I654" t="s">
         <v>23</v>
       </c>
       <c r="J654" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="655" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K654" t="s">
+        <v>27</v>
+      </c>
+      <c r="L654" t="s">
+        <v>27</v>
+      </c>
+      <c r="M654" t="s">
+        <v>27</v>
+      </c>
+      <c r="N654" t="s">
+        <v>27</v>
+      </c>
+      <c r="O654" t="s">
+        <v>27</v>
+      </c>
+      <c r="P654" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="655" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
         <v>564</v>
       </c>
       <c r="B655" t="s">
         <v>1004</v>
       </c>
       <c r="C655" t="s">
         <v>1005</v>
       </c>
       <c r="D655" t="s">
         <v>1006</v>
       </c>
       <c r="E655" t="s">
         <v>1007</v>
       </c>
       <c r="F655" t="s">
         <v>1008</v>
       </c>
       <c r="G655" t="s">
         <v>1009</v>
       </c>
       <c r="H655">
         <v>2018</v>
       </c>
       <c r="I655" t="s">
         <v>23</v>
       </c>
       <c r="J655" t="s">
         <v>1010</v>
       </c>
-    </row>
-    <row r="656" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K655" t="s">
+        <v>27</v>
+      </c>
+      <c r="L655" t="s">
+        <v>27</v>
+      </c>
+      <c r="M655" t="s">
+        <v>27</v>
+      </c>
+      <c r="N655" t="s">
+        <v>27</v>
+      </c>
+      <c r="O655" t="s">
+        <v>27</v>
+      </c>
+      <c r="P655" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="656" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
         <v>564</v>
       </c>
       <c r="B656" t="s">
         <v>1004</v>
       </c>
       <c r="C656" t="s">
         <v>1005</v>
       </c>
       <c r="D656" t="s">
         <v>1006</v>
       </c>
       <c r="E656" t="s">
         <v>1007</v>
       </c>
       <c r="F656" t="s">
         <v>1008</v>
       </c>
       <c r="G656" t="s">
         <v>1009</v>
       </c>
       <c r="H656">
         <v>2019</v>
       </c>
       <c r="I656" t="s">
         <v>23</v>
       </c>
       <c r="J656" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="657" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K656" t="s">
+        <v>27</v>
+      </c>
+      <c r="L656" t="s">
+        <v>27</v>
+      </c>
+      <c r="M656" t="s">
+        <v>27</v>
+      </c>
+      <c r="N656" t="s">
+        <v>27</v>
+      </c>
+      <c r="O656" t="s">
+        <v>27</v>
+      </c>
+      <c r="P656" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="657" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
         <v>564</v>
       </c>
       <c r="B657" t="s">
         <v>1004</v>
       </c>
       <c r="C657" t="s">
         <v>1005</v>
       </c>
       <c r="D657" t="s">
         <v>1006</v>
       </c>
       <c r="E657" t="s">
         <v>1007</v>
       </c>
       <c r="F657" t="s">
         <v>1008</v>
       </c>
       <c r="G657" t="s">
         <v>1009</v>
       </c>
       <c r="H657">
         <v>2020</v>
       </c>
       <c r="I657" t="s">
         <v>23</v>
       </c>
       <c r="J657" t="s">
         <v>1011</v>
       </c>
-    </row>
-    <row r="658" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K657" t="s">
+        <v>27</v>
+      </c>
+      <c r="L657" t="s">
+        <v>27</v>
+      </c>
+      <c r="M657" t="s">
+        <v>27</v>
+      </c>
+      <c r="N657" t="s">
+        <v>27</v>
+      </c>
+      <c r="O657" t="s">
+        <v>27</v>
+      </c>
+      <c r="P657" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="658" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
         <v>564</v>
       </c>
       <c r="B658" t="s">
         <v>1004</v>
       </c>
       <c r="C658" t="s">
         <v>1005</v>
       </c>
       <c r="D658" t="s">
         <v>1006</v>
       </c>
       <c r="E658" t="s">
         <v>1007</v>
       </c>
       <c r="F658" t="s">
         <v>1008</v>
       </c>
       <c r="G658" t="s">
         <v>1009</v>
       </c>
       <c r="H658">
         <v>2021</v>
       </c>
       <c r="I658" t="s">
         <v>23</v>
       </c>
       <c r="J658" t="s">
         <v>1012</v>
       </c>
-    </row>
-    <row r="659" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K658" t="s">
+        <v>27</v>
+      </c>
+      <c r="L658" t="s">
+        <v>27</v>
+      </c>
+      <c r="M658" t="s">
+        <v>27</v>
+      </c>
+      <c r="N658" t="s">
+        <v>27</v>
+      </c>
+      <c r="O658" t="s">
+        <v>27</v>
+      </c>
+      <c r="P658" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="659" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
         <v>564</v>
       </c>
       <c r="B659" t="s">
         <v>1004</v>
       </c>
       <c r="C659" t="s">
         <v>1005</v>
       </c>
       <c r="D659" t="s">
         <v>1006</v>
       </c>
       <c r="E659" t="s">
         <v>1007</v>
       </c>
       <c r="F659" t="s">
         <v>1008</v>
       </c>
       <c r="G659" t="s">
         <v>1009</v>
       </c>
       <c r="H659">
         <v>2022</v>
       </c>
       <c r="I659" t="s">
         <v>23</v>
       </c>
       <c r="J659" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="660" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K659" t="s">
+        <v>27</v>
+      </c>
+      <c r="L659" t="s">
+        <v>27</v>
+      </c>
+      <c r="M659" t="s">
+        <v>27</v>
+      </c>
+      <c r="N659" t="s">
+        <v>27</v>
+      </c>
+      <c r="O659" t="s">
+        <v>27</v>
+      </c>
+      <c r="P659" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="660" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
         <v>564</v>
       </c>
       <c r="B660" t="s">
         <v>655</v>
       </c>
       <c r="C660" t="s">
         <v>1013</v>
       </c>
       <c r="D660" t="s">
         <v>1014</v>
       </c>
       <c r="E660" t="s">
         <v>1014</v>
       </c>
       <c r="F660" t="s">
         <v>1014</v>
       </c>
       <c r="G660" t="s">
         <v>1015</v>
       </c>
       <c r="H660">
         <v>2015</v>
       </c>
       <c r="I660" t="s">
         <v>1016</v>
       </c>
       <c r="J660" t="s">
         <v>1017</v>
       </c>
-    </row>
-    <row r="661" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K660" t="s">
+        <v>27</v>
+      </c>
+      <c r="L660" t="s">
+        <v>27</v>
+      </c>
+      <c r="M660" t="s">
+        <v>27</v>
+      </c>
+      <c r="N660" t="s">
+        <v>27</v>
+      </c>
+      <c r="O660" t="s">
+        <v>27</v>
+      </c>
+      <c r="P660" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="661" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
         <v>564</v>
       </c>
       <c r="B661" t="s">
         <v>655</v>
       </c>
       <c r="C661" t="s">
         <v>1013</v>
       </c>
       <c r="D661" t="s">
         <v>1014</v>
       </c>
       <c r="E661" t="s">
         <v>1014</v>
       </c>
       <c r="F661" t="s">
         <v>1014</v>
       </c>
       <c r="G661" t="s">
         <v>1015</v>
       </c>
       <c r="H661">
         <v>2016</v>
       </c>
       <c r="I661" t="s">
         <v>1016</v>
       </c>
       <c r="J661" t="s">
         <v>1017</v>
       </c>
-    </row>
-    <row r="662" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K661" t="s">
+        <v>27</v>
+      </c>
+      <c r="L661" t="s">
+        <v>27</v>
+      </c>
+      <c r="M661" t="s">
+        <v>27</v>
+      </c>
+      <c r="N661" t="s">
+        <v>27</v>
+      </c>
+      <c r="O661" t="s">
+        <v>27</v>
+      </c>
+      <c r="P661" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="662" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
         <v>564</v>
       </c>
       <c r="B662" t="s">
         <v>655</v>
       </c>
       <c r="C662" t="s">
         <v>1013</v>
       </c>
       <c r="D662" t="s">
         <v>1014</v>
       </c>
       <c r="E662" t="s">
         <v>1014</v>
       </c>
       <c r="F662" t="s">
         <v>1014</v>
       </c>
       <c r="G662" t="s">
         <v>1015</v>
       </c>
       <c r="H662">
         <v>2017</v>
       </c>
       <c r="I662" t="s">
         <v>1016</v>
       </c>
       <c r="J662" t="s">
         <v>1017</v>
       </c>
-    </row>
-    <row r="663" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K662" t="s">
+        <v>27</v>
+      </c>
+      <c r="L662" t="s">
+        <v>27</v>
+      </c>
+      <c r="M662" t="s">
+        <v>27</v>
+      </c>
+      <c r="N662" t="s">
+        <v>27</v>
+      </c>
+      <c r="O662" t="s">
+        <v>27</v>
+      </c>
+      <c r="P662" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="663" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
         <v>564</v>
       </c>
       <c r="B663" t="s">
         <v>655</v>
       </c>
       <c r="C663" t="s">
         <v>1013</v>
       </c>
       <c r="D663" t="s">
         <v>1014</v>
       </c>
       <c r="E663" t="s">
         <v>1014</v>
       </c>
       <c r="F663" t="s">
         <v>1014</v>
       </c>
       <c r="G663" t="s">
         <v>1015</v>
       </c>
       <c r="H663">
         <v>2018</v>
       </c>
       <c r="I663" t="s">
         <v>1016</v>
       </c>
       <c r="J663" t="s">
         <v>421</v>
       </c>
-    </row>
-    <row r="664" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K663" t="s">
+        <v>27</v>
+      </c>
+      <c r="L663" t="s">
+        <v>27</v>
+      </c>
+      <c r="M663" t="s">
+        <v>27</v>
+      </c>
+      <c r="N663" t="s">
+        <v>27</v>
+      </c>
+      <c r="O663" t="s">
+        <v>27</v>
+      </c>
+      <c r="P663" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="664" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
         <v>564</v>
       </c>
       <c r="B664" t="s">
         <v>655</v>
       </c>
       <c r="C664" t="s">
         <v>1013</v>
       </c>
       <c r="D664" t="s">
         <v>1014</v>
       </c>
       <c r="E664" t="s">
         <v>1014</v>
       </c>
       <c r="F664" t="s">
         <v>1014</v>
       </c>
       <c r="G664" t="s">
         <v>1015</v>
       </c>
       <c r="H664">
         <v>2019</v>
       </c>
       <c r="I664" t="s">
         <v>1016</v>
       </c>
       <c r="J664" t="s">
         <v>421</v>
       </c>
-    </row>
-    <row r="665" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K664" t="s">
+        <v>27</v>
+      </c>
+      <c r="L664" t="s">
+        <v>27</v>
+      </c>
+      <c r="M664" t="s">
+        <v>27</v>
+      </c>
+      <c r="N664" t="s">
+        <v>27</v>
+      </c>
+      <c r="O664" t="s">
+        <v>27</v>
+      </c>
+      <c r="P664" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="665" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
         <v>564</v>
       </c>
       <c r="B665" t="s">
         <v>655</v>
       </c>
       <c r="C665" t="s">
         <v>1013</v>
       </c>
       <c r="D665" t="s">
         <v>1014</v>
       </c>
       <c r="E665" t="s">
         <v>1014</v>
       </c>
       <c r="F665" t="s">
         <v>1014</v>
       </c>
       <c r="G665" t="s">
         <v>1015</v>
       </c>
       <c r="H665">
         <v>2020</v>
       </c>
       <c r="I665" t="s">
         <v>1016</v>
       </c>
       <c r="J665" t="s">
         <v>421</v>
       </c>
-    </row>
-    <row r="666" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K665" t="s">
+        <v>27</v>
+      </c>
+      <c r="L665" t="s">
+        <v>27</v>
+      </c>
+      <c r="M665" t="s">
+        <v>27</v>
+      </c>
+      <c r="N665" t="s">
+        <v>27</v>
+      </c>
+      <c r="O665" t="s">
+        <v>27</v>
+      </c>
+      <c r="P665" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="666" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
         <v>564</v>
       </c>
       <c r="B666" t="s">
         <v>655</v>
       </c>
       <c r="C666" t="s">
         <v>1013</v>
       </c>
       <c r="D666" t="s">
         <v>1014</v>
       </c>
       <c r="E666" t="s">
         <v>1014</v>
       </c>
       <c r="F666" t="s">
         <v>1014</v>
       </c>
       <c r="G666" t="s">
         <v>1015</v>
       </c>
       <c r="H666">
         <v>2021</v>
       </c>
       <c r="I666" t="s">
         <v>1016</v>
       </c>
       <c r="J666" t="s">
         <v>629</v>
       </c>
-    </row>
-    <row r="667" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K666" t="s">
+        <v>27</v>
+      </c>
+      <c r="L666" t="s">
+        <v>27</v>
+      </c>
+      <c r="M666" t="s">
+        <v>27</v>
+      </c>
+      <c r="N666" t="s">
+        <v>27</v>
+      </c>
+      <c r="O666" t="s">
+        <v>27</v>
+      </c>
+      <c r="P666" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="667" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
         <v>564</v>
       </c>
       <c r="B667" t="s">
         <v>655</v>
       </c>
       <c r="C667" t="s">
         <v>1013</v>
       </c>
       <c r="D667" t="s">
         <v>1014</v>
       </c>
       <c r="E667" t="s">
         <v>1014</v>
       </c>
       <c r="F667" t="s">
         <v>1014</v>
       </c>
       <c r="G667" t="s">
         <v>1015</v>
       </c>
       <c r="H667">
         <v>2022</v>
       </c>
       <c r="I667" t="s">
         <v>1016</v>
       </c>
       <c r="J667" t="s">
         <v>629</v>
       </c>
-    </row>
-    <row r="668" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K667" t="s">
+        <v>27</v>
+      </c>
+      <c r="L667" t="s">
+        <v>27</v>
+      </c>
+      <c r="M667" t="s">
+        <v>27</v>
+      </c>
+      <c r="N667" t="s">
+        <v>27</v>
+      </c>
+      <c r="O667" t="s">
+        <v>27</v>
+      </c>
+      <c r="P667" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="668" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
         <v>564</v>
       </c>
       <c r="B668" t="s">
         <v>655</v>
       </c>
       <c r="C668" t="s">
         <v>1013</v>
       </c>
       <c r="D668" t="s">
         <v>1014</v>
       </c>
       <c r="E668" t="s">
         <v>1014</v>
       </c>
       <c r="F668" t="s">
         <v>1014</v>
       </c>
       <c r="G668" t="s">
         <v>1015</v>
       </c>
       <c r="H668">
         <v>2023</v>
       </c>
       <c r="I668" t="s">
         <v>1016</v>
       </c>
       <c r="J668" t="s">
         <v>629</v>
       </c>
-    </row>
-    <row r="669" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K668" t="s">
+        <v>27</v>
+      </c>
+      <c r="L668" t="s">
+        <v>27</v>
+      </c>
+      <c r="M668" t="s">
+        <v>27</v>
+      </c>
+      <c r="N668" t="s">
+        <v>27</v>
+      </c>
+      <c r="O668" t="s">
+        <v>27</v>
+      </c>
+      <c r="P668" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="669" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
         <v>564</v>
       </c>
       <c r="B669" t="s">
         <v>655</v>
       </c>
       <c r="C669" t="s">
         <v>1013</v>
       </c>
       <c r="D669" t="s">
         <v>1014</v>
       </c>
       <c r="E669" t="s">
         <v>1014</v>
       </c>
       <c r="F669" t="s">
         <v>1014</v>
       </c>
       <c r="G669" t="s">
         <v>1015</v>
       </c>
       <c r="H669">
         <v>2015</v>
       </c>
       <c r="I669" t="s">
         <v>1018</v>
       </c>
       <c r="J669" t="s">
         <v>1019</v>
       </c>
-    </row>
-    <row r="670" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K669" t="s">
+        <v>27</v>
+      </c>
+      <c r="L669" t="s">
+        <v>27</v>
+      </c>
+      <c r="M669" t="s">
+        <v>27</v>
+      </c>
+      <c r="N669" t="s">
+        <v>27</v>
+      </c>
+      <c r="O669" t="s">
+        <v>27</v>
+      </c>
+      <c r="P669" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="670" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
         <v>564</v>
       </c>
       <c r="B670" t="s">
         <v>655</v>
       </c>
       <c r="C670" t="s">
         <v>1013</v>
       </c>
       <c r="D670" t="s">
         <v>1014</v>
       </c>
       <c r="E670" t="s">
         <v>1014</v>
       </c>
       <c r="F670" t="s">
         <v>1014</v>
       </c>
       <c r="G670" t="s">
         <v>1015</v>
       </c>
       <c r="H670">
         <v>2016</v>
       </c>
       <c r="I670" t="s">
         <v>1018</v>
       </c>
       <c r="J670" t="s">
         <v>1019</v>
       </c>
-    </row>
-    <row r="671" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K670" t="s">
+        <v>27</v>
+      </c>
+      <c r="L670" t="s">
+        <v>27</v>
+      </c>
+      <c r="M670" t="s">
+        <v>27</v>
+      </c>
+      <c r="N670" t="s">
+        <v>27</v>
+      </c>
+      <c r="O670" t="s">
+        <v>27</v>
+      </c>
+      <c r="P670" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="671" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
         <v>564</v>
       </c>
       <c r="B671" t="s">
         <v>655</v>
       </c>
       <c r="C671" t="s">
         <v>1013</v>
       </c>
       <c r="D671" t="s">
         <v>1014</v>
       </c>
       <c r="E671" t="s">
         <v>1014</v>
       </c>
       <c r="F671" t="s">
         <v>1014</v>
       </c>
       <c r="G671" t="s">
         <v>1015</v>
       </c>
       <c r="H671">
         <v>2017</v>
       </c>
       <c r="I671" t="s">
         <v>1018</v>
       </c>
       <c r="J671" t="s">
         <v>1020</v>
       </c>
-    </row>
-    <row r="672" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K671" t="s">
+        <v>27</v>
+      </c>
+      <c r="L671" t="s">
+        <v>27</v>
+      </c>
+      <c r="M671" t="s">
+        <v>27</v>
+      </c>
+      <c r="N671" t="s">
+        <v>27</v>
+      </c>
+      <c r="O671" t="s">
+        <v>27</v>
+      </c>
+      <c r="P671" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="672" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
         <v>564</v>
       </c>
       <c r="B672" t="s">
         <v>655</v>
       </c>
       <c r="C672" t="s">
         <v>1013</v>
       </c>
       <c r="D672" t="s">
         <v>1014</v>
       </c>
       <c r="E672" t="s">
         <v>1014</v>
       </c>
       <c r="F672" t="s">
         <v>1014</v>
       </c>
       <c r="G672" t="s">
         <v>1015</v>
       </c>
       <c r="H672">
         <v>2018</v>
       </c>
       <c r="I672" t="s">
         <v>1018</v>
       </c>
       <c r="J672" t="s">
         <v>1020</v>
       </c>
-    </row>
-    <row r="673" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K672" t="s">
+        <v>27</v>
+      </c>
+      <c r="L672" t="s">
+        <v>27</v>
+      </c>
+      <c r="M672" t="s">
+        <v>27</v>
+      </c>
+      <c r="N672" t="s">
+        <v>27</v>
+      </c>
+      <c r="O672" t="s">
+        <v>27</v>
+      </c>
+      <c r="P672" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="673" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
         <v>564</v>
       </c>
       <c r="B673" t="s">
         <v>655</v>
       </c>
       <c r="C673" t="s">
         <v>1013</v>
       </c>
       <c r="D673" t="s">
         <v>1014</v>
       </c>
       <c r="E673" t="s">
         <v>1014</v>
       </c>
       <c r="F673" t="s">
         <v>1014</v>
       </c>
       <c r="G673" t="s">
         <v>1015</v>
       </c>
       <c r="H673">
         <v>2019</v>
       </c>
       <c r="I673" t="s">
         <v>1018</v>
       </c>
       <c r="J673" t="s">
         <v>1020</v>
       </c>
-    </row>
-    <row r="674" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K673" t="s">
+        <v>27</v>
+      </c>
+      <c r="L673" t="s">
+        <v>27</v>
+      </c>
+      <c r="M673" t="s">
+        <v>27</v>
+      </c>
+      <c r="N673" t="s">
+        <v>27</v>
+      </c>
+      <c r="O673" t="s">
+        <v>27</v>
+      </c>
+      <c r="P673" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="674" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
         <v>564</v>
       </c>
       <c r="B674" t="s">
         <v>655</v>
       </c>
       <c r="C674" t="s">
         <v>1013</v>
       </c>
       <c r="D674" t="s">
         <v>1014</v>
       </c>
       <c r="E674" t="s">
         <v>1014</v>
       </c>
       <c r="F674" t="s">
         <v>1014</v>
       </c>
       <c r="G674" t="s">
         <v>1015</v>
       </c>
       <c r="H674">
         <v>2020</v>
       </c>
       <c r="I674" t="s">
         <v>1018</v>
       </c>
       <c r="J674" t="s">
         <v>1020</v>
       </c>
-    </row>
-    <row r="675" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K674" t="s">
+        <v>27</v>
+      </c>
+      <c r="L674" t="s">
+        <v>27</v>
+      </c>
+      <c r="M674" t="s">
+        <v>27</v>
+      </c>
+      <c r="N674" t="s">
+        <v>27</v>
+      </c>
+      <c r="O674" t="s">
+        <v>27</v>
+      </c>
+      <c r="P674" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="675" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
         <v>564</v>
       </c>
       <c r="B675" t="s">
         <v>655</v>
       </c>
       <c r="C675" t="s">
         <v>1013</v>
       </c>
       <c r="D675" t="s">
         <v>1014</v>
       </c>
       <c r="E675" t="s">
         <v>1014</v>
       </c>
       <c r="F675" t="s">
         <v>1014</v>
       </c>
       <c r="G675" t="s">
         <v>1015</v>
       </c>
       <c r="H675">
         <v>2021</v>
       </c>
       <c r="I675" t="s">
         <v>1018</v>
       </c>
       <c r="J675" t="s">
         <v>1021</v>
       </c>
-    </row>
-    <row r="676" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K675" t="s">
+        <v>27</v>
+      </c>
+      <c r="L675" t="s">
+        <v>27</v>
+      </c>
+      <c r="M675" t="s">
+        <v>27</v>
+      </c>
+      <c r="N675" t="s">
+        <v>27</v>
+      </c>
+      <c r="O675" t="s">
+        <v>27</v>
+      </c>
+      <c r="P675" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="676" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
         <v>564</v>
       </c>
       <c r="B676" t="s">
         <v>655</v>
       </c>
       <c r="C676" t="s">
         <v>1013</v>
       </c>
       <c r="D676" t="s">
         <v>1014</v>
       </c>
       <c r="E676" t="s">
         <v>1014</v>
       </c>
       <c r="F676" t="s">
         <v>1014</v>
       </c>
       <c r="G676" t="s">
         <v>1015</v>
       </c>
       <c r="H676">
         <v>2022</v>
       </c>
       <c r="I676" t="s">
         <v>1018</v>
       </c>
       <c r="J676" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="677" spans="1:10" x14ac:dyDescent="0.25">
+        <v>152</v>
+      </c>
+      <c r="K676" t="s">
+        <v>27</v>
+      </c>
+      <c r="L676" t="s">
+        <v>27</v>
+      </c>
+      <c r="M676" t="s">
+        <v>27</v>
+      </c>
+      <c r="N676" t="s">
+        <v>27</v>
+      </c>
+      <c r="O676" t="s">
+        <v>27</v>
+      </c>
+      <c r="P676" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="677" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
         <v>564</v>
       </c>
       <c r="B677" t="s">
         <v>655</v>
       </c>
       <c r="C677" t="s">
         <v>1013</v>
       </c>
       <c r="D677" t="s">
         <v>1014</v>
       </c>
       <c r="E677" t="s">
         <v>1014</v>
       </c>
       <c r="F677" t="s">
         <v>1014</v>
       </c>
       <c r="G677" t="s">
         <v>1015</v>
       </c>
       <c r="H677">
         <v>2023</v>
       </c>
       <c r="I677" t="s">
         <v>1018</v>
       </c>
       <c r="J677" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="678" spans="1:10" x14ac:dyDescent="0.25">
+        <v>152</v>
+      </c>
+      <c r="K677" t="s">
+        <v>27</v>
+      </c>
+      <c r="L677" t="s">
+        <v>27</v>
+      </c>
+      <c r="M677" t="s">
+        <v>27</v>
+      </c>
+      <c r="N677" t="s">
+        <v>27</v>
+      </c>
+      <c r="O677" t="s">
+        <v>27</v>
+      </c>
+      <c r="P677" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="678" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
         <v>564</v>
       </c>
       <c r="B678" t="s">
         <v>655</v>
       </c>
       <c r="C678" t="s">
         <v>1013</v>
       </c>
       <c r="D678" t="s">
         <v>1014</v>
       </c>
       <c r="E678" t="s">
         <v>1014</v>
       </c>
       <c r="F678" t="s">
         <v>1014</v>
       </c>
       <c r="G678" t="s">
         <v>1015</v>
       </c>
       <c r="H678">
         <v>2015</v>
       </c>
       <c r="I678" t="s">
         <v>1022</v>
       </c>
       <c r="J678" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="679" spans="1:10" x14ac:dyDescent="0.25">
+        <v>105</v>
+      </c>
+      <c r="K678" t="s">
+        <v>27</v>
+      </c>
+      <c r="L678" t="s">
+        <v>27</v>
+      </c>
+      <c r="M678" t="s">
+        <v>27</v>
+      </c>
+      <c r="N678" t="s">
+        <v>27</v>
+      </c>
+      <c r="O678" t="s">
+        <v>27</v>
+      </c>
+      <c r="P678" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="679" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
         <v>564</v>
       </c>
       <c r="B679" t="s">
         <v>655</v>
       </c>
       <c r="C679" t="s">
         <v>1013</v>
       </c>
       <c r="D679" t="s">
         <v>1014</v>
       </c>
       <c r="E679" t="s">
         <v>1014</v>
       </c>
       <c r="F679" t="s">
         <v>1014</v>
       </c>
       <c r="G679" t="s">
         <v>1015</v>
       </c>
       <c r="H679">
         <v>2016</v>
       </c>
       <c r="I679" t="s">
         <v>1022</v>
       </c>
       <c r="J679" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="680" spans="1:10" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+      <c r="K679" t="s">
+        <v>27</v>
+      </c>
+      <c r="L679" t="s">
+        <v>27</v>
+      </c>
+      <c r="M679" t="s">
+        <v>27</v>
+      </c>
+      <c r="N679" t="s">
+        <v>27</v>
+      </c>
+      <c r="O679" t="s">
+        <v>27</v>
+      </c>
+      <c r="P679" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="680" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
         <v>564</v>
       </c>
       <c r="B680" t="s">
         <v>655</v>
       </c>
       <c r="C680" t="s">
         <v>1013</v>
       </c>
       <c r="D680" t="s">
         <v>1014</v>
       </c>
       <c r="E680" t="s">
         <v>1014</v>
       </c>
       <c r="F680" t="s">
         <v>1014</v>
       </c>
       <c r="G680" t="s">
         <v>1015</v>
       </c>
       <c r="H680">
         <v>2017</v>
       </c>
       <c r="I680" t="s">
         <v>1022</v>
       </c>
       <c r="J680" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="681" spans="1:10" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+      <c r="K680" t="s">
+        <v>27</v>
+      </c>
+      <c r="L680" t="s">
+        <v>27</v>
+      </c>
+      <c r="M680" t="s">
+        <v>27</v>
+      </c>
+      <c r="N680" t="s">
+        <v>27</v>
+      </c>
+      <c r="O680" t="s">
+        <v>27</v>
+      </c>
+      <c r="P680" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="681" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
         <v>564</v>
       </c>
       <c r="B681" t="s">
         <v>655</v>
       </c>
       <c r="C681" t="s">
         <v>1013</v>
       </c>
       <c r="D681" t="s">
         <v>1014</v>
       </c>
       <c r="E681" t="s">
         <v>1014</v>
       </c>
       <c r="F681" t="s">
         <v>1014</v>
       </c>
       <c r="G681" t="s">
         <v>1015</v>
       </c>
       <c r="H681">
         <v>2018</v>
       </c>
       <c r="I681" t="s">
         <v>1022</v>
       </c>
       <c r="J681" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="682" spans="1:10" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+      <c r="K681" t="s">
+        <v>27</v>
+      </c>
+      <c r="L681" t="s">
+        <v>27</v>
+      </c>
+      <c r="M681" t="s">
+        <v>27</v>
+      </c>
+      <c r="N681" t="s">
+        <v>27</v>
+      </c>
+      <c r="O681" t="s">
+        <v>27</v>
+      </c>
+      <c r="P681" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="682" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
         <v>564</v>
       </c>
       <c r="B682" t="s">
         <v>655</v>
       </c>
       <c r="C682" t="s">
         <v>1013</v>
       </c>
       <c r="D682" t="s">
         <v>1014</v>
       </c>
       <c r="E682" t="s">
         <v>1014</v>
       </c>
       <c r="F682" t="s">
         <v>1014</v>
       </c>
       <c r="G682" t="s">
         <v>1015</v>
       </c>
       <c r="H682">
         <v>2019</v>
       </c>
       <c r="I682" t="s">
         <v>1022</v>
       </c>
       <c r="J682" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="683" spans="1:10" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+      <c r="K682" t="s">
+        <v>27</v>
+      </c>
+      <c r="L682" t="s">
+        <v>27</v>
+      </c>
+      <c r="M682" t="s">
+        <v>27</v>
+      </c>
+      <c r="N682" t="s">
+        <v>27</v>
+      </c>
+      <c r="O682" t="s">
+        <v>27</v>
+      </c>
+      <c r="P682" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="683" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
         <v>564</v>
       </c>
       <c r="B683" t="s">
         <v>655</v>
       </c>
       <c r="C683" t="s">
         <v>1013</v>
       </c>
       <c r="D683" t="s">
         <v>1014</v>
       </c>
       <c r="E683" t="s">
         <v>1014</v>
       </c>
       <c r="F683" t="s">
         <v>1014</v>
       </c>
       <c r="G683" t="s">
         <v>1015</v>
       </c>
       <c r="H683">
         <v>2020</v>
       </c>
       <c r="I683" t="s">
         <v>1022</v>
       </c>
       <c r="J683" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="684" spans="1:10" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+      <c r="K683" t="s">
+        <v>27</v>
+      </c>
+      <c r="L683" t="s">
+        <v>27</v>
+      </c>
+      <c r="M683" t="s">
+        <v>27</v>
+      </c>
+      <c r="N683" t="s">
+        <v>27</v>
+      </c>
+      <c r="O683" t="s">
+        <v>27</v>
+      </c>
+      <c r="P683" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="684" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
         <v>564</v>
       </c>
       <c r="B684" t="s">
         <v>655</v>
       </c>
       <c r="C684" t="s">
         <v>1013</v>
       </c>
       <c r="D684" t="s">
         <v>1014</v>
       </c>
       <c r="E684" t="s">
         <v>1014</v>
       </c>
       <c r="F684" t="s">
         <v>1014</v>
       </c>
       <c r="G684" t="s">
         <v>1015</v>
       </c>
       <c r="H684">
         <v>2021</v>
       </c>
       <c r="I684" t="s">
         <v>1022</v>
       </c>
       <c r="J684" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="685" spans="1:10" x14ac:dyDescent="0.25">
+        <v>266</v>
+      </c>
+      <c r="K684" t="s">
+        <v>27</v>
+      </c>
+      <c r="L684" t="s">
+        <v>27</v>
+      </c>
+      <c r="M684" t="s">
+        <v>27</v>
+      </c>
+      <c r="N684" t="s">
+        <v>27</v>
+      </c>
+      <c r="O684" t="s">
+        <v>27</v>
+      </c>
+      <c r="P684" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="685" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
         <v>564</v>
       </c>
       <c r="B685" t="s">
         <v>655</v>
       </c>
       <c r="C685" t="s">
         <v>1013</v>
       </c>
       <c r="D685" t="s">
         <v>1014</v>
       </c>
       <c r="E685" t="s">
         <v>1014</v>
       </c>
       <c r="F685" t="s">
         <v>1014</v>
       </c>
       <c r="G685" t="s">
         <v>1015</v>
       </c>
       <c r="H685">
         <v>2022</v>
       </c>
       <c r="I685" t="s">
         <v>1022</v>
       </c>
       <c r="J685" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="686" spans="1:10" x14ac:dyDescent="0.25">
+        <v>266</v>
+      </c>
+      <c r="K685" t="s">
+        <v>27</v>
+      </c>
+      <c r="L685" t="s">
+        <v>27</v>
+      </c>
+      <c r="M685" t="s">
+        <v>27</v>
+      </c>
+      <c r="N685" t="s">
+        <v>27</v>
+      </c>
+      <c r="O685" t="s">
+        <v>27</v>
+      </c>
+      <c r="P685" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="686" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
         <v>564</v>
       </c>
       <c r="B686" t="s">
         <v>655</v>
       </c>
       <c r="C686" t="s">
         <v>1013</v>
       </c>
       <c r="D686" t="s">
         <v>1014</v>
       </c>
       <c r="E686" t="s">
         <v>1014</v>
       </c>
       <c r="F686" t="s">
         <v>1014</v>
       </c>
       <c r="G686" t="s">
         <v>1015</v>
       </c>
       <c r="H686">
         <v>2023</v>
       </c>
       <c r="I686" t="s">
         <v>1022</v>
       </c>
       <c r="J686" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="687" spans="1:10" x14ac:dyDescent="0.25">
+        <v>266</v>
+      </c>
+      <c r="K686" t="s">
+        <v>27</v>
+      </c>
+      <c r="L686" t="s">
+        <v>27</v>
+      </c>
+      <c r="M686" t="s">
+        <v>27</v>
+      </c>
+      <c r="N686" t="s">
+        <v>27</v>
+      </c>
+      <c r="O686" t="s">
+        <v>27</v>
+      </c>
+      <c r="P686" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="687" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
         <v>564</v>
       </c>
       <c r="B687" t="s">
         <v>655</v>
       </c>
       <c r="C687" t="s">
         <v>1023</v>
       </c>
       <c r="D687" t="s">
         <v>1024</v>
       </c>
       <c r="E687" t="s">
         <v>1025</v>
       </c>
       <c r="F687" t="s">
         <v>1026</v>
       </c>
       <c r="G687" t="s">
         <v>1027</v>
       </c>
       <c r="H687">
         <v>2015</v>
       </c>
       <c r="I687" t="s">
         <v>23</v>
       </c>
       <c r="J687" t="s">
         <v>1028</v>
       </c>
-    </row>
-    <row r="688" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K687" t="s">
+        <v>27</v>
+      </c>
+      <c r="L687" t="s">
+        <v>27</v>
+      </c>
+      <c r="M687" t="s">
+        <v>27</v>
+      </c>
+      <c r="N687" t="s">
+        <v>27</v>
+      </c>
+      <c r="O687" t="s">
+        <v>27</v>
+      </c>
+      <c r="P687" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="688" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
         <v>564</v>
       </c>
       <c r="B688" t="s">
         <v>655</v>
       </c>
       <c r="C688" t="s">
         <v>1023</v>
       </c>
       <c r="D688" t="s">
         <v>1024</v>
       </c>
       <c r="E688" t="s">
         <v>1025</v>
       </c>
       <c r="F688" t="s">
         <v>1026</v>
       </c>
       <c r="G688" t="s">
         <v>1027</v>
       </c>
       <c r="H688">
         <v>2016</v>
       </c>
       <c r="I688" t="s">
         <v>23</v>
       </c>
       <c r="J688" t="s">
         <v>1028</v>
       </c>
-    </row>
-    <row r="689" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K688" t="s">
+        <v>27</v>
+      </c>
+      <c r="L688" t="s">
+        <v>27</v>
+      </c>
+      <c r="M688" t="s">
+        <v>27</v>
+      </c>
+      <c r="N688" t="s">
+        <v>27</v>
+      </c>
+      <c r="O688" t="s">
+        <v>27</v>
+      </c>
+      <c r="P688" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="689" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
         <v>564</v>
       </c>
       <c r="B689" t="s">
         <v>655</v>
       </c>
       <c r="C689" t="s">
         <v>1023</v>
       </c>
       <c r="D689" t="s">
         <v>1024</v>
       </c>
       <c r="E689" t="s">
         <v>1025</v>
       </c>
       <c r="F689" t="s">
         <v>1026</v>
       </c>
       <c r="G689" t="s">
         <v>1027</v>
       </c>
       <c r="H689">
         <v>2017</v>
       </c>
       <c r="I689" t="s">
         <v>23</v>
       </c>
       <c r="J689" t="s">
         <v>1028</v>
       </c>
-    </row>
-    <row r="690" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K689" t="s">
+        <v>27</v>
+      </c>
+      <c r="L689" t="s">
+        <v>27</v>
+      </c>
+      <c r="M689" t="s">
+        <v>27</v>
+      </c>
+      <c r="N689" t="s">
+        <v>27</v>
+      </c>
+      <c r="O689" t="s">
+        <v>27</v>
+      </c>
+      <c r="P689" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="690" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
         <v>564</v>
       </c>
       <c r="B690" t="s">
         <v>655</v>
       </c>
       <c r="C690" t="s">
         <v>1023</v>
       </c>
       <c r="D690" t="s">
         <v>1024</v>
       </c>
       <c r="E690" t="s">
         <v>1025</v>
       </c>
       <c r="F690" t="s">
         <v>1026</v>
       </c>
       <c r="G690" t="s">
         <v>1027</v>
       </c>
       <c r="H690">
         <v>2018</v>
       </c>
       <c r="I690" t="s">
         <v>23</v>
       </c>
       <c r="J690" t="s">
         <v>1028</v>
       </c>
-    </row>
-    <row r="691" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K690" t="s">
+        <v>27</v>
+      </c>
+      <c r="L690" t="s">
+        <v>27</v>
+      </c>
+      <c r="M690" t="s">
+        <v>27</v>
+      </c>
+      <c r="N690" t="s">
+        <v>27</v>
+      </c>
+      <c r="O690" t="s">
+        <v>27</v>
+      </c>
+      <c r="P690" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="691" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
         <v>564</v>
       </c>
       <c r="B691" t="s">
         <v>655</v>
       </c>
       <c r="C691" t="s">
         <v>1023</v>
       </c>
       <c r="D691" t="s">
         <v>1024</v>
       </c>
       <c r="E691" t="s">
         <v>1025</v>
       </c>
       <c r="F691" t="s">
         <v>1026</v>
       </c>
       <c r="G691" t="s">
         <v>1027</v>
       </c>
       <c r="H691">
         <v>2019</v>
       </c>
       <c r="I691" t="s">
         <v>23</v>
       </c>
       <c r="J691" t="s">
         <v>1028</v>
       </c>
-    </row>
-    <row r="692" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K691" t="s">
+        <v>27</v>
+      </c>
+      <c r="L691" t="s">
+        <v>27</v>
+      </c>
+      <c r="M691" t="s">
+        <v>27</v>
+      </c>
+      <c r="N691" t="s">
+        <v>27</v>
+      </c>
+      <c r="O691" t="s">
+        <v>27</v>
+      </c>
+      <c r="P691" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="692" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
         <v>564</v>
       </c>
       <c r="B692" t="s">
         <v>655</v>
       </c>
       <c r="C692" t="s">
         <v>1023</v>
       </c>
       <c r="D692" t="s">
         <v>1024</v>
       </c>
       <c r="E692" t="s">
         <v>1025</v>
       </c>
       <c r="F692" t="s">
         <v>1026</v>
       </c>
       <c r="G692" t="s">
         <v>1027</v>
       </c>
       <c r="H692">
         <v>2020</v>
       </c>
       <c r="I692" t="s">
         <v>23</v>
       </c>
       <c r="J692" t="s">
         <v>1028</v>
       </c>
-    </row>
-    <row r="693" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K692" t="s">
+        <v>27</v>
+      </c>
+      <c r="L692" t="s">
+        <v>27</v>
+      </c>
+      <c r="M692" t="s">
+        <v>27</v>
+      </c>
+      <c r="N692" t="s">
+        <v>27</v>
+      </c>
+      <c r="O692" t="s">
+        <v>27</v>
+      </c>
+      <c r="P692" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="693" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
         <v>564</v>
       </c>
       <c r="B693" t="s">
         <v>655</v>
       </c>
       <c r="C693" t="s">
         <v>1023</v>
       </c>
       <c r="D693" t="s">
         <v>1024</v>
       </c>
       <c r="E693" t="s">
         <v>1025</v>
       </c>
       <c r="F693" t="s">
         <v>1026</v>
       </c>
       <c r="G693" t="s">
         <v>1027</v>
       </c>
       <c r="H693">
         <v>2021</v>
       </c>
       <c r="I693" t="s">
         <v>23</v>
       </c>
       <c r="J693" t="s">
         <v>1029</v>
       </c>
-    </row>
-    <row r="694" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K693" t="s">
+        <v>27</v>
+      </c>
+      <c r="L693" t="s">
+        <v>27</v>
+      </c>
+      <c r="M693" t="s">
+        <v>27</v>
+      </c>
+      <c r="N693" t="s">
+        <v>27</v>
+      </c>
+      <c r="O693" t="s">
+        <v>27</v>
+      </c>
+      <c r="P693" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="694" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
         <v>564</v>
       </c>
       <c r="B694" t="s">
         <v>655</v>
       </c>
       <c r="C694" t="s">
         <v>1023</v>
       </c>
       <c r="D694" t="s">
         <v>1024</v>
       </c>
       <c r="E694" t="s">
         <v>1025</v>
       </c>
       <c r="F694" t="s">
         <v>1026</v>
       </c>
       <c r="G694" t="s">
         <v>1027</v>
       </c>
       <c r="H694">
         <v>2022</v>
       </c>
       <c r="I694" t="s">
         <v>23</v>
       </c>
       <c r="J694" t="s">
         <v>1029</v>
       </c>
-    </row>
-    <row r="695" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K694" t="s">
+        <v>27</v>
+      </c>
+      <c r="L694" t="s">
+        <v>27</v>
+      </c>
+      <c r="M694" t="s">
+        <v>27</v>
+      </c>
+      <c r="N694" t="s">
+        <v>27</v>
+      </c>
+      <c r="O694" t="s">
+        <v>27</v>
+      </c>
+      <c r="P694" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="695" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
         <v>564</v>
       </c>
       <c r="B695" t="s">
         <v>655</v>
       </c>
       <c r="C695" t="s">
         <v>1023</v>
       </c>
       <c r="D695" t="s">
         <v>1024</v>
       </c>
       <c r="E695" t="s">
         <v>1025</v>
       </c>
       <c r="F695" t="s">
         <v>1026</v>
       </c>
       <c r="G695" t="s">
         <v>1027</v>
       </c>
       <c r="H695">
         <v>2023</v>
       </c>
       <c r="I695" t="s">
         <v>23</v>
       </c>
       <c r="J695" t="s">
         <v>1029</v>
       </c>
-    </row>
-    <row r="696" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K695" t="s">
+        <v>27</v>
+      </c>
+      <c r="L695" t="s">
+        <v>27</v>
+      </c>
+      <c r="M695" t="s">
+        <v>27</v>
+      </c>
+      <c r="N695" t="s">
+        <v>27</v>
+      </c>
+      <c r="O695" t="s">
+        <v>27</v>
+      </c>
+      <c r="P695" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="696" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
         <v>564</v>
       </c>
       <c r="B696" t="s">
         <v>655</v>
       </c>
       <c r="C696" t="s">
         <v>1030</v>
       </c>
       <c r="D696" t="s">
         <v>1031</v>
       </c>
       <c r="E696" t="s">
         <v>1032</v>
       </c>
       <c r="F696" t="s">
         <v>1033</v>
       </c>
       <c r="G696" t="s">
         <v>1027</v>
       </c>
       <c r="H696">
         <v>2015</v>
       </c>
       <c r="I696" t="s">
         <v>23</v>
       </c>
       <c r="J696" t="s">
         <v>860</v>
       </c>
-    </row>
-    <row r="697" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K696" t="s">
+        <v>27</v>
+      </c>
+      <c r="L696" t="s">
+        <v>27</v>
+      </c>
+      <c r="M696" t="s">
+        <v>27</v>
+      </c>
+      <c r="N696" t="s">
+        <v>27</v>
+      </c>
+      <c r="O696" t="s">
+        <v>27</v>
+      </c>
+      <c r="P696" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="697" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
         <v>564</v>
       </c>
       <c r="B697" t="s">
         <v>655</v>
       </c>
       <c r="C697" t="s">
         <v>1030</v>
       </c>
       <c r="D697" t="s">
         <v>1031</v>
       </c>
       <c r="E697" t="s">
         <v>1032</v>
       </c>
       <c r="F697" t="s">
         <v>1033</v>
       </c>
       <c r="G697" t="s">
         <v>1027</v>
       </c>
       <c r="H697">
         <v>2016</v>
       </c>
       <c r="I697" t="s">
         <v>23</v>
       </c>
       <c r="J697" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="698" spans="1:10" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+      <c r="K697" t="s">
+        <v>27</v>
+      </c>
+      <c r="L697" t="s">
+        <v>27</v>
+      </c>
+      <c r="M697" t="s">
+        <v>27</v>
+      </c>
+      <c r="N697" t="s">
+        <v>27</v>
+      </c>
+      <c r="O697" t="s">
+        <v>27</v>
+      </c>
+      <c r="P697" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="698" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
         <v>564</v>
       </c>
       <c r="B698" t="s">
         <v>655</v>
       </c>
       <c r="C698" t="s">
         <v>1030</v>
       </c>
       <c r="D698" t="s">
         <v>1031</v>
       </c>
       <c r="E698" t="s">
         <v>1032</v>
       </c>
       <c r="F698" t="s">
         <v>1033</v>
       </c>
       <c r="G698" t="s">
         <v>1027</v>
       </c>
       <c r="H698">
         <v>2017</v>
       </c>
       <c r="I698" t="s">
         <v>23</v>
       </c>
       <c r="J698" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="699" spans="1:10" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+      <c r="K698" t="s">
+        <v>27</v>
+      </c>
+      <c r="L698" t="s">
+        <v>27</v>
+      </c>
+      <c r="M698" t="s">
+        <v>27</v>
+      </c>
+      <c r="N698" t="s">
+        <v>27</v>
+      </c>
+      <c r="O698" t="s">
+        <v>27</v>
+      </c>
+      <c r="P698" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="699" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
         <v>564</v>
       </c>
       <c r="B699" t="s">
         <v>655</v>
       </c>
       <c r="C699" t="s">
         <v>1030</v>
       </c>
       <c r="D699" t="s">
         <v>1031</v>
       </c>
       <c r="E699" t="s">
         <v>1032</v>
       </c>
       <c r="F699" t="s">
         <v>1033</v>
       </c>
       <c r="G699" t="s">
         <v>1027</v>
       </c>
       <c r="H699">
         <v>2018</v>
       </c>
       <c r="I699" t="s">
         <v>23</v>
       </c>
       <c r="J699" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="700" spans="1:10" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+      <c r="K699" t="s">
+        <v>27</v>
+      </c>
+      <c r="L699" t="s">
+        <v>27</v>
+      </c>
+      <c r="M699" t="s">
+        <v>27</v>
+      </c>
+      <c r="N699" t="s">
+        <v>27</v>
+      </c>
+      <c r="O699" t="s">
+        <v>27</v>
+      </c>
+      <c r="P699" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="700" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
         <v>564</v>
       </c>
       <c r="B700" t="s">
         <v>655</v>
       </c>
       <c r="C700" t="s">
         <v>1030</v>
       </c>
       <c r="D700" t="s">
         <v>1031</v>
       </c>
       <c r="E700" t="s">
         <v>1032</v>
       </c>
       <c r="F700" t="s">
         <v>1033</v>
       </c>
       <c r="G700" t="s">
         <v>1027</v>
       </c>
       <c r="H700">
         <v>2019</v>
       </c>
       <c r="I700" t="s">
         <v>23</v>
       </c>
       <c r="J700" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="701" spans="1:10" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+      <c r="K700" t="s">
+        <v>27</v>
+      </c>
+      <c r="L700" t="s">
+        <v>27</v>
+      </c>
+      <c r="M700" t="s">
+        <v>27</v>
+      </c>
+      <c r="N700" t="s">
+        <v>27</v>
+      </c>
+      <c r="O700" t="s">
+        <v>27</v>
+      </c>
+      <c r="P700" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="701" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
         <v>564</v>
       </c>
       <c r="B701" t="s">
         <v>655</v>
       </c>
       <c r="C701" t="s">
         <v>1030</v>
       </c>
       <c r="D701" t="s">
         <v>1031</v>
       </c>
       <c r="E701" t="s">
         <v>1032</v>
       </c>
       <c r="F701" t="s">
         <v>1033</v>
       </c>
       <c r="G701" t="s">
         <v>1027</v>
       </c>
       <c r="H701">
         <v>2020</v>
       </c>
       <c r="I701" t="s">
         <v>23</v>
       </c>
       <c r="J701" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="702" spans="1:10" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+      <c r="K701" t="s">
+        <v>27</v>
+      </c>
+      <c r="L701" t="s">
+        <v>27</v>
+      </c>
+      <c r="M701" t="s">
+        <v>27</v>
+      </c>
+      <c r="N701" t="s">
+        <v>27</v>
+      </c>
+      <c r="O701" t="s">
+        <v>27</v>
+      </c>
+      <c r="P701" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="702" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
         <v>564</v>
       </c>
       <c r="B702" t="s">
         <v>655</v>
       </c>
       <c r="C702" t="s">
         <v>1030</v>
       </c>
       <c r="D702" t="s">
         <v>1031</v>
       </c>
       <c r="E702" t="s">
         <v>1032</v>
       </c>
       <c r="F702" t="s">
         <v>1033</v>
       </c>
       <c r="G702" t="s">
         <v>1027</v>
       </c>
       <c r="H702">
         <v>2021</v>
       </c>
       <c r="I702" t="s">
         <v>23</v>
       </c>
       <c r="J702" t="s">
         <v>781</v>
       </c>
-    </row>
-    <row r="703" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K702" t="s">
+        <v>27</v>
+      </c>
+      <c r="L702" t="s">
+        <v>27</v>
+      </c>
+      <c r="M702" t="s">
+        <v>27</v>
+      </c>
+      <c r="N702" t="s">
+        <v>27</v>
+      </c>
+      <c r="O702" t="s">
+        <v>27</v>
+      </c>
+      <c r="P702" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="703" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
         <v>564</v>
       </c>
       <c r="B703" t="s">
         <v>655</v>
       </c>
       <c r="C703" t="s">
         <v>1030</v>
       </c>
       <c r="D703" t="s">
         <v>1031</v>
       </c>
       <c r="E703" t="s">
         <v>1032</v>
       </c>
       <c r="F703" t="s">
         <v>1033</v>
       </c>
       <c r="G703" t="s">
         <v>1027</v>
       </c>
       <c r="H703">
         <v>2022</v>
       </c>
       <c r="I703" t="s">
         <v>23</v>
       </c>
       <c r="J703" t="s">
         <v>781</v>
       </c>
-    </row>
-    <row r="704" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K703" t="s">
+        <v>27</v>
+      </c>
+      <c r="L703" t="s">
+        <v>27</v>
+      </c>
+      <c r="M703" t="s">
+        <v>27</v>
+      </c>
+      <c r="N703" t="s">
+        <v>27</v>
+      </c>
+      <c r="O703" t="s">
+        <v>27</v>
+      </c>
+      <c r="P703" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="704" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
         <v>564</v>
       </c>
       <c r="B704" t="s">
         <v>655</v>
       </c>
       <c r="C704" t="s">
         <v>1030</v>
       </c>
       <c r="D704" t="s">
         <v>1031</v>
       </c>
       <c r="E704" t="s">
         <v>1032</v>
       </c>
       <c r="F704" t="s">
         <v>1033</v>
       </c>
       <c r="G704" t="s">
         <v>1027</v>
       </c>
       <c r="H704">
         <v>2023</v>
       </c>
       <c r="I704" t="s">
         <v>23</v>
       </c>
       <c r="J704" t="s">
         <v>781</v>
       </c>
-    </row>
-    <row r="705" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K704" t="s">
+        <v>27</v>
+      </c>
+      <c r="L704" t="s">
+        <v>27</v>
+      </c>
+      <c r="M704" t="s">
+        <v>27</v>
+      </c>
+      <c r="N704" t="s">
+        <v>27</v>
+      </c>
+      <c r="O704" t="s">
+        <v>27</v>
+      </c>
+      <c r="P704" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="705" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A705" t="s">
         <v>564</v>
       </c>
       <c r="B705" t="s">
         <v>655</v>
       </c>
       <c r="C705" t="s">
         <v>1034</v>
       </c>
       <c r="D705" t="s">
         <v>1035</v>
       </c>
       <c r="E705" t="s">
         <v>1036</v>
       </c>
       <c r="F705" t="s">
         <v>1037</v>
       </c>
       <c r="G705" t="s">
         <v>1027</v>
       </c>
       <c r="H705">
         <v>2015</v>
       </c>
       <c r="I705" t="s">
         <v>23</v>
       </c>
       <c r="J705" t="s">
         <v>1038</v>
       </c>
-    </row>
-    <row r="706" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K705" t="s">
+        <v>27</v>
+      </c>
+      <c r="L705" t="s">
+        <v>27</v>
+      </c>
+      <c r="M705" t="s">
+        <v>27</v>
+      </c>
+      <c r="N705" t="s">
+        <v>27</v>
+      </c>
+      <c r="O705" t="s">
+        <v>27</v>
+      </c>
+      <c r="P705" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="706" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A706" t="s">
         <v>564</v>
       </c>
       <c r="B706" t="s">
         <v>655</v>
       </c>
       <c r="C706" t="s">
         <v>1034</v>
       </c>
       <c r="D706" t="s">
         <v>1035</v>
       </c>
       <c r="E706" t="s">
         <v>1036</v>
       </c>
       <c r="F706" t="s">
         <v>1037</v>
       </c>
       <c r="G706" t="s">
         <v>1027</v>
       </c>
       <c r="H706">
         <v>2016</v>
       </c>
       <c r="I706" t="s">
         <v>23</v>
       </c>
       <c r="J706" t="s">
         <v>1038</v>
       </c>
-    </row>
-    <row r="707" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K706" t="s">
+        <v>27</v>
+      </c>
+      <c r="L706" t="s">
+        <v>27</v>
+      </c>
+      <c r="M706" t="s">
+        <v>27</v>
+      </c>
+      <c r="N706" t="s">
+        <v>27</v>
+      </c>
+      <c r="O706" t="s">
+        <v>27</v>
+      </c>
+      <c r="P706" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="707" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
         <v>564</v>
       </c>
       <c r="B707" t="s">
         <v>655</v>
       </c>
       <c r="C707" t="s">
         <v>1034</v>
       </c>
       <c r="D707" t="s">
         <v>1035</v>
       </c>
       <c r="E707" t="s">
         <v>1036</v>
       </c>
       <c r="F707" t="s">
         <v>1037</v>
       </c>
       <c r="G707" t="s">
         <v>1027</v>
       </c>
       <c r="H707">
         <v>2017</v>
       </c>
       <c r="I707" t="s">
         <v>23</v>
       </c>
       <c r="J707" t="s">
         <v>1038</v>
       </c>
-    </row>
-    <row r="708" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K707" t="s">
+        <v>27</v>
+      </c>
+      <c r="L707" t="s">
+        <v>27</v>
+      </c>
+      <c r="M707" t="s">
+        <v>27</v>
+      </c>
+      <c r="N707" t="s">
+        <v>27</v>
+      </c>
+      <c r="O707" t="s">
+        <v>27</v>
+      </c>
+      <c r="P707" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="708" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
         <v>564</v>
       </c>
       <c r="B708" t="s">
         <v>655</v>
       </c>
       <c r="C708" t="s">
         <v>1034</v>
       </c>
       <c r="D708" t="s">
         <v>1035</v>
       </c>
       <c r="E708" t="s">
         <v>1036</v>
       </c>
       <c r="F708" t="s">
         <v>1037</v>
       </c>
       <c r="G708" t="s">
         <v>1027</v>
       </c>
       <c r="H708">
         <v>2018</v>
       </c>
       <c r="I708" t="s">
         <v>23</v>
       </c>
       <c r="J708" t="s">
         <v>1039</v>
       </c>
-    </row>
-    <row r="709" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K708" t="s">
+        <v>27</v>
+      </c>
+      <c r="L708" t="s">
+        <v>27</v>
+      </c>
+      <c r="M708" t="s">
+        <v>27</v>
+      </c>
+      <c r="N708" t="s">
+        <v>27</v>
+      </c>
+      <c r="O708" t="s">
+        <v>27</v>
+      </c>
+      <c r="P708" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="709" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
         <v>564</v>
       </c>
       <c r="B709" t="s">
         <v>655</v>
       </c>
       <c r="C709" t="s">
         <v>1034</v>
       </c>
       <c r="D709" t="s">
         <v>1035</v>
       </c>
       <c r="E709" t="s">
         <v>1036</v>
       </c>
       <c r="F709" t="s">
         <v>1037</v>
       </c>
       <c r="G709" t="s">
         <v>1027</v>
       </c>
       <c r="H709">
         <v>2019</v>
       </c>
       <c r="I709" t="s">
         <v>23</v>
       </c>
       <c r="J709" t="s">
         <v>1039</v>
       </c>
-    </row>
-    <row r="710" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K709" t="s">
+        <v>27</v>
+      </c>
+      <c r="L709" t="s">
+        <v>27</v>
+      </c>
+      <c r="M709" t="s">
+        <v>27</v>
+      </c>
+      <c r="N709" t="s">
+        <v>27</v>
+      </c>
+      <c r="O709" t="s">
+        <v>27</v>
+      </c>
+      <c r="P709" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="710" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
         <v>564</v>
       </c>
       <c r="B710" t="s">
         <v>655</v>
       </c>
       <c r="C710" t="s">
         <v>1034</v>
       </c>
       <c r="D710" t="s">
         <v>1035</v>
       </c>
       <c r="E710" t="s">
         <v>1036</v>
       </c>
       <c r="F710" t="s">
         <v>1037</v>
       </c>
       <c r="G710" t="s">
         <v>1027</v>
       </c>
       <c r="H710">
         <v>2020</v>
       </c>
       <c r="I710" t="s">
         <v>23</v>
       </c>
       <c r="J710" t="s">
         <v>1039</v>
       </c>
-    </row>
-    <row r="711" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K710" t="s">
+        <v>27</v>
+      </c>
+      <c r="L710" t="s">
+        <v>27</v>
+      </c>
+      <c r="M710" t="s">
+        <v>27</v>
+      </c>
+      <c r="N710" t="s">
+        <v>27</v>
+      </c>
+      <c r="O710" t="s">
+        <v>27</v>
+      </c>
+      <c r="P710" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="711" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
         <v>564</v>
       </c>
       <c r="B711" t="s">
         <v>655</v>
       </c>
       <c r="C711" t="s">
         <v>1034</v>
       </c>
       <c r="D711" t="s">
         <v>1035</v>
       </c>
       <c r="E711" t="s">
         <v>1036</v>
       </c>
       <c r="F711" t="s">
         <v>1037</v>
       </c>
       <c r="G711" t="s">
         <v>1027</v>
       </c>
       <c r="H711">
         <v>2021</v>
       </c>
       <c r="I711" t="s">
         <v>23</v>
       </c>
       <c r="J711" t="s">
         <v>1040</v>
       </c>
-    </row>
-    <row r="712" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K711" t="s">
+        <v>27</v>
+      </c>
+      <c r="L711" t="s">
+        <v>27</v>
+      </c>
+      <c r="M711" t="s">
+        <v>27</v>
+      </c>
+      <c r="N711" t="s">
+        <v>27</v>
+      </c>
+      <c r="O711" t="s">
+        <v>27</v>
+      </c>
+      <c r="P711" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="712" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
         <v>564</v>
       </c>
       <c r="B712" t="s">
         <v>655</v>
       </c>
       <c r="C712" t="s">
         <v>1034</v>
       </c>
       <c r="D712" t="s">
         <v>1035</v>
       </c>
       <c r="E712" t="s">
         <v>1036</v>
       </c>
       <c r="F712" t="s">
         <v>1037</v>
       </c>
       <c r="G712" t="s">
         <v>1027</v>
       </c>
       <c r="H712">
         <v>2022</v>
       </c>
       <c r="I712" t="s">
         <v>23</v>
       </c>
       <c r="J712" t="s">
         <v>1040</v>
       </c>
-    </row>
-    <row r="713" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K712" t="s">
+        <v>27</v>
+      </c>
+      <c r="L712" t="s">
+        <v>27</v>
+      </c>
+      <c r="M712" t="s">
+        <v>27</v>
+      </c>
+      <c r="N712" t="s">
+        <v>27</v>
+      </c>
+      <c r="O712" t="s">
+        <v>27</v>
+      </c>
+      <c r="P712" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="713" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
         <v>564</v>
       </c>
       <c r="B713" t="s">
         <v>655</v>
       </c>
       <c r="C713" t="s">
         <v>1034</v>
       </c>
       <c r="D713" t="s">
         <v>1035</v>
       </c>
       <c r="E713" t="s">
         <v>1036</v>
       </c>
       <c r="F713" t="s">
         <v>1037</v>
       </c>
       <c r="G713" t="s">
         <v>1027</v>
       </c>
       <c r="H713">
         <v>2023</v>
       </c>
       <c r="I713" t="s">
         <v>23</v>
       </c>
       <c r="J713" t="s">
         <v>1040</v>
       </c>
-    </row>
-    <row r="714" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K713" t="s">
+        <v>27</v>
+      </c>
+      <c r="L713" t="s">
+        <v>27</v>
+      </c>
+      <c r="M713" t="s">
+        <v>27</v>
+      </c>
+      <c r="N713" t="s">
+        <v>27</v>
+      </c>
+      <c r="O713" t="s">
+        <v>27</v>
+      </c>
+      <c r="P713" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="714" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
         <v>564</v>
       </c>
       <c r="B714" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C714" t="s">
         <v>1041</v>
       </c>
       <c r="D714" t="s">
         <v>1042</v>
       </c>
       <c r="E714" t="s">
         <v>1043</v>
       </c>
       <c r="F714" t="s">
         <v>1044</v>
       </c>
       <c r="G714" t="s">
         <v>1009</v>
       </c>
       <c r="H714">
         <v>2015</v>
       </c>
       <c r="I714" t="s">
         <v>23</v>
       </c>
       <c r="J714" t="s">
         <v>1045</v>
       </c>
-    </row>
-    <row r="715" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K714" t="s">
+        <v>27</v>
+      </c>
+      <c r="L714" t="s">
+        <v>27</v>
+      </c>
+      <c r="M714" t="s">
+        <v>27</v>
+      </c>
+      <c r="N714" t="s">
+        <v>27</v>
+      </c>
+      <c r="O714" t="s">
+        <v>27</v>
+      </c>
+      <c r="P714" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="715" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
         <v>564</v>
       </c>
       <c r="B715" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C715" t="s">
         <v>1041</v>
       </c>
       <c r="D715" t="s">
         <v>1042</v>
       </c>
       <c r="E715" t="s">
         <v>1043</v>
       </c>
       <c r="F715" t="s">
         <v>1044</v>
       </c>
       <c r="G715" t="s">
         <v>1009</v>
       </c>
       <c r="H715">
         <v>2016</v>
       </c>
       <c r="I715" t="s">
         <v>23</v>
       </c>
       <c r="J715" t="s">
         <v>1046</v>
       </c>
-    </row>
-    <row r="716" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K715" t="s">
+        <v>27</v>
+      </c>
+      <c r="L715" t="s">
+        <v>27</v>
+      </c>
+      <c r="M715" t="s">
+        <v>27</v>
+      </c>
+      <c r="N715" t="s">
+        <v>27</v>
+      </c>
+      <c r="O715" t="s">
+        <v>27</v>
+      </c>
+      <c r="P715" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="716" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A716" t="s">
         <v>564</v>
       </c>
       <c r="B716" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C716" t="s">
         <v>1041</v>
       </c>
       <c r="D716" t="s">
         <v>1042</v>
       </c>
       <c r="E716" t="s">
         <v>1043</v>
       </c>
       <c r="F716" t="s">
         <v>1044</v>
       </c>
       <c r="G716" t="s">
         <v>1009</v>
       </c>
       <c r="H716">
         <v>2017</v>
       </c>
       <c r="I716" t="s">
         <v>23</v>
       </c>
       <c r="J716" t="s">
         <v>726</v>
       </c>
-    </row>
-    <row r="717" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K716" t="s">
+        <v>27</v>
+      </c>
+      <c r="L716" t="s">
+        <v>27</v>
+      </c>
+      <c r="M716" t="s">
+        <v>27</v>
+      </c>
+      <c r="N716" t="s">
+        <v>27</v>
+      </c>
+      <c r="O716" t="s">
+        <v>27</v>
+      </c>
+      <c r="P716" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="717" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
         <v>564</v>
       </c>
       <c r="B717" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C717" t="s">
         <v>1041</v>
       </c>
       <c r="D717" t="s">
         <v>1042</v>
       </c>
       <c r="E717" t="s">
         <v>1043</v>
       </c>
       <c r="F717" t="s">
         <v>1044</v>
       </c>
       <c r="G717" t="s">
         <v>1009</v>
       </c>
       <c r="H717">
         <v>2018</v>
       </c>
       <c r="I717" t="s">
         <v>23</v>
       </c>
       <c r="J717" t="s">
         <v>726</v>
       </c>
-    </row>
-    <row r="718" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K717" t="s">
+        <v>27</v>
+      </c>
+      <c r="L717" t="s">
+        <v>27</v>
+      </c>
+      <c r="M717" t="s">
+        <v>27</v>
+      </c>
+      <c r="N717" t="s">
+        <v>27</v>
+      </c>
+      <c r="O717" t="s">
+        <v>27</v>
+      </c>
+      <c r="P717" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="718" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
         <v>564</v>
       </c>
       <c r="B718" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C718" t="s">
         <v>1041</v>
       </c>
       <c r="D718" t="s">
         <v>1042</v>
       </c>
       <c r="E718" t="s">
         <v>1043</v>
       </c>
       <c r="F718" t="s">
         <v>1044</v>
       </c>
       <c r="G718" t="s">
         <v>1009</v>
       </c>
       <c r="H718">
         <v>2019</v>
       </c>
       <c r="I718" t="s">
         <v>23</v>
       </c>
       <c r="J718" t="s">
         <v>1047</v>
       </c>
-    </row>
-    <row r="719" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K718" t="s">
+        <v>27</v>
+      </c>
+      <c r="L718" t="s">
+        <v>27</v>
+      </c>
+      <c r="M718" t="s">
+        <v>27</v>
+      </c>
+      <c r="N718" t="s">
+        <v>27</v>
+      </c>
+      <c r="O718" t="s">
+        <v>27</v>
+      </c>
+      <c r="P718" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="719" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
         <v>564</v>
       </c>
       <c r="B719" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C719" t="s">
         <v>1041</v>
       </c>
       <c r="D719" t="s">
         <v>1042</v>
       </c>
       <c r="E719" t="s">
         <v>1043</v>
       </c>
       <c r="F719" t="s">
         <v>1044</v>
       </c>
       <c r="G719" t="s">
         <v>1009</v>
       </c>
       <c r="H719">
         <v>2020</v>
       </c>
       <c r="I719" t="s">
         <v>23</v>
       </c>
       <c r="J719" t="s">
         <v>1048</v>
       </c>
-    </row>
-    <row r="720" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K719" t="s">
+        <v>27</v>
+      </c>
+      <c r="L719" t="s">
+        <v>27</v>
+      </c>
+      <c r="M719" t="s">
+        <v>27</v>
+      </c>
+      <c r="N719" t="s">
+        <v>27</v>
+      </c>
+      <c r="O719" t="s">
+        <v>27</v>
+      </c>
+      <c r="P719" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="720" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
         <v>564</v>
       </c>
       <c r="B720" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C720" t="s">
         <v>1041</v>
       </c>
       <c r="D720" t="s">
         <v>1042</v>
       </c>
       <c r="E720" t="s">
         <v>1043</v>
       </c>
       <c r="F720" t="s">
         <v>1044</v>
       </c>
       <c r="G720" t="s">
         <v>1009</v>
       </c>
       <c r="H720">
         <v>2021</v>
       </c>
       <c r="I720" t="s">
         <v>23</v>
       </c>
       <c r="J720" t="s">
         <v>1049</v>
       </c>
-    </row>
-    <row r="721" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K720" t="s">
+        <v>27</v>
+      </c>
+      <c r="L720" t="s">
+        <v>27</v>
+      </c>
+      <c r="M720" t="s">
+        <v>27</v>
+      </c>
+      <c r="N720" t="s">
+        <v>27</v>
+      </c>
+      <c r="O720" t="s">
+        <v>27</v>
+      </c>
+      <c r="P720" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="721" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A721" t="s">
         <v>564</v>
       </c>
       <c r="B721" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C721" t="s">
         <v>1041</v>
       </c>
       <c r="D721" t="s">
         <v>1042</v>
       </c>
       <c r="E721" t="s">
         <v>1043</v>
       </c>
       <c r="F721" t="s">
         <v>1044</v>
       </c>
       <c r="G721" t="s">
         <v>1009</v>
       </c>
       <c r="H721">
         <v>2022</v>
       </c>
       <c r="I721" t="s">
         <v>23</v>
       </c>
       <c r="J721" t="s">
         <v>1050</v>
       </c>
-    </row>
-    <row r="722" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K721" t="s">
+        <v>27</v>
+      </c>
+      <c r="L721" t="s">
+        <v>27</v>
+      </c>
+      <c r="M721" t="s">
+        <v>27</v>
+      </c>
+      <c r="N721" t="s">
+        <v>27</v>
+      </c>
+      <c r="O721" t="s">
+        <v>27</v>
+      </c>
+      <c r="P721" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="722" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A722" t="s">
         <v>564</v>
       </c>
       <c r="B722" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C722" t="s">
         <v>1041</v>
       </c>
       <c r="D722" t="s">
         <v>1042</v>
       </c>
       <c r="E722" t="s">
         <v>1043</v>
       </c>
       <c r="F722" t="s">
         <v>1044</v>
       </c>
       <c r="G722" t="s">
         <v>1009</v>
       </c>
       <c r="H722">
         <v>2023</v>
       </c>
       <c r="I722" t="s">
         <v>23</v>
       </c>
       <c r="J722" t="s">
         <v>1020</v>
       </c>
-    </row>
-    <row r="723" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K722" t="s">
+        <v>27</v>
+      </c>
+      <c r="L722" t="s">
+        <v>27</v>
+      </c>
+      <c r="M722" t="s">
+        <v>27</v>
+      </c>
+      <c r="N722" t="s">
+        <v>27</v>
+      </c>
+      <c r="O722" t="s">
+        <v>27</v>
+      </c>
+      <c r="P722" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="723" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
         <v>564</v>
       </c>
       <c r="B723" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C723" t="s">
         <v>1051</v>
       </c>
       <c r="D723" t="s">
         <v>1052</v>
       </c>
       <c r="E723" t="s">
         <v>1053</v>
       </c>
       <c r="F723" t="s">
         <v>1054</v>
       </c>
       <c r="G723" t="s">
         <v>1055</v>
       </c>
       <c r="H723">
         <v>2015</v>
       </c>
       <c r="I723" t="s">
         <v>23</v>
       </c>
       <c r="J723" t="s">
         <v>665</v>
       </c>
-    </row>
-    <row r="724" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K723" t="s">
+        <v>27</v>
+      </c>
+      <c r="L723" t="s">
+        <v>27</v>
+      </c>
+      <c r="M723" t="s">
+        <v>27</v>
+      </c>
+      <c r="N723" t="s">
+        <v>27</v>
+      </c>
+      <c r="O723" t="s">
+        <v>27</v>
+      </c>
+      <c r="P723" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="724" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
         <v>564</v>
       </c>
       <c r="B724" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C724" t="s">
         <v>1051</v>
       </c>
       <c r="D724" t="s">
         <v>1052</v>
       </c>
       <c r="E724" t="s">
         <v>1053</v>
       </c>
       <c r="F724" t="s">
         <v>1054</v>
       </c>
       <c r="G724" t="s">
         <v>1055</v>
       </c>
       <c r="H724">
         <v>2016</v>
       </c>
       <c r="I724" t="s">
         <v>23</v>
       </c>
       <c r="J724" t="s">
         <v>665</v>
       </c>
-    </row>
-    <row r="725" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K724" t="s">
+        <v>27</v>
+      </c>
+      <c r="L724" t="s">
+        <v>27</v>
+      </c>
+      <c r="M724" t="s">
+        <v>27</v>
+      </c>
+      <c r="N724" t="s">
+        <v>27</v>
+      </c>
+      <c r="O724" t="s">
+        <v>27</v>
+      </c>
+      <c r="P724" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="725" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
         <v>564</v>
       </c>
       <c r="B725" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C725" t="s">
         <v>1051</v>
       </c>
       <c r="D725" t="s">
         <v>1052</v>
       </c>
       <c r="E725" t="s">
         <v>1053</v>
       </c>
       <c r="F725" t="s">
         <v>1054</v>
       </c>
       <c r="G725" t="s">
         <v>1055</v>
       </c>
       <c r="H725">
         <v>2017</v>
       </c>
       <c r="I725" t="s">
         <v>23</v>
       </c>
       <c r="J725" t="s">
         <v>665</v>
       </c>
-    </row>
-    <row r="726" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K725" t="s">
+        <v>27</v>
+      </c>
+      <c r="L725" t="s">
+        <v>27</v>
+      </c>
+      <c r="M725" t="s">
+        <v>27</v>
+      </c>
+      <c r="N725" t="s">
+        <v>27</v>
+      </c>
+      <c r="O725" t="s">
+        <v>27</v>
+      </c>
+      <c r="P725" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="726" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
         <v>564</v>
       </c>
       <c r="B726" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C726" t="s">
         <v>1051</v>
       </c>
       <c r="D726" t="s">
         <v>1052</v>
       </c>
       <c r="E726" t="s">
         <v>1053</v>
       </c>
       <c r="F726" t="s">
         <v>1054</v>
       </c>
       <c r="G726" t="s">
         <v>1055</v>
       </c>
       <c r="H726">
         <v>2018</v>
       </c>
       <c r="I726" t="s">
         <v>23</v>
       </c>
       <c r="J726" t="s">
         <v>665</v>
       </c>
-    </row>
-    <row r="727" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K726" t="s">
+        <v>27</v>
+      </c>
+      <c r="L726" t="s">
+        <v>27</v>
+      </c>
+      <c r="M726" t="s">
+        <v>27</v>
+      </c>
+      <c r="N726" t="s">
+        <v>27</v>
+      </c>
+      <c r="O726" t="s">
+        <v>27</v>
+      </c>
+      <c r="P726" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="727" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
         <v>564</v>
       </c>
       <c r="B727" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C727" t="s">
         <v>1051</v>
       </c>
       <c r="D727" t="s">
         <v>1052</v>
       </c>
       <c r="E727" t="s">
         <v>1053</v>
       </c>
       <c r="F727" t="s">
         <v>1054</v>
       </c>
       <c r="G727" t="s">
         <v>1055</v>
       </c>
       <c r="H727">
         <v>2019</v>
       </c>
       <c r="I727" t="s">
         <v>23</v>
       </c>
       <c r="J727" t="s">
         <v>665</v>
       </c>
-    </row>
-    <row r="728" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K727" t="s">
+        <v>27</v>
+      </c>
+      <c r="L727" t="s">
+        <v>27</v>
+      </c>
+      <c r="M727" t="s">
+        <v>27</v>
+      </c>
+      <c r="N727" t="s">
+        <v>27</v>
+      </c>
+      <c r="O727" t="s">
+        <v>27</v>
+      </c>
+      <c r="P727" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="728" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
         <v>564</v>
       </c>
       <c r="B728" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C728" t="s">
         <v>1051</v>
       </c>
       <c r="D728" t="s">
         <v>1052</v>
       </c>
       <c r="E728" t="s">
         <v>1053</v>
       </c>
       <c r="F728" t="s">
         <v>1054</v>
       </c>
       <c r="G728" t="s">
         <v>1055</v>
       </c>
       <c r="H728">
         <v>2020</v>
       </c>
       <c r="I728" t="s">
         <v>23</v>
       </c>
       <c r="J728" t="s">
         <v>665</v>
       </c>
-    </row>
-    <row r="729" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K728" t="s">
+        <v>27</v>
+      </c>
+      <c r="L728" t="s">
+        <v>27</v>
+      </c>
+      <c r="M728" t="s">
+        <v>27</v>
+      </c>
+      <c r="N728" t="s">
+        <v>27</v>
+      </c>
+      <c r="O728" t="s">
+        <v>27</v>
+      </c>
+      <c r="P728" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="729" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
         <v>564</v>
       </c>
       <c r="B729" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C729" t="s">
         <v>1051</v>
       </c>
       <c r="D729" t="s">
         <v>1052</v>
       </c>
       <c r="E729" t="s">
         <v>1053</v>
       </c>
       <c r="F729" t="s">
         <v>1054</v>
       </c>
       <c r="G729" t="s">
         <v>1055</v>
       </c>
       <c r="H729">
         <v>2021</v>
       </c>
       <c r="I729" t="s">
         <v>23</v>
       </c>
       <c r="J729" t="s">
         <v>665</v>
       </c>
-    </row>
-    <row r="730" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K729" t="s">
+        <v>27</v>
+      </c>
+      <c r="L729" t="s">
+        <v>27</v>
+      </c>
+      <c r="M729" t="s">
+        <v>27</v>
+      </c>
+      <c r="N729" t="s">
+        <v>27</v>
+      </c>
+      <c r="O729" t="s">
+        <v>27</v>
+      </c>
+      <c r="P729" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="730" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
         <v>564</v>
       </c>
       <c r="B730" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C730" t="s">
         <v>1051</v>
       </c>
       <c r="D730" t="s">
         <v>1052</v>
       </c>
       <c r="E730" t="s">
         <v>1053</v>
       </c>
       <c r="F730" t="s">
         <v>1054</v>
       </c>
       <c r="G730" t="s">
         <v>1055</v>
       </c>
       <c r="H730">
         <v>2022</v>
       </c>
       <c r="I730" t="s">
         <v>23</v>
       </c>
       <c r="J730" t="s">
         <v>665</v>
       </c>
-    </row>
-    <row r="731" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K730" t="s">
+        <v>27</v>
+      </c>
+      <c r="L730" t="s">
+        <v>27</v>
+      </c>
+      <c r="M730" t="s">
+        <v>27</v>
+      </c>
+      <c r="N730" t="s">
+        <v>27</v>
+      </c>
+      <c r="O730" t="s">
+        <v>27</v>
+      </c>
+      <c r="P730" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="731" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
         <v>564</v>
       </c>
       <c r="B731" t="s">
         <v>1056</v>
       </c>
       <c r="C731" t="s">
         <v>1057</v>
       </c>
       <c r="D731" t="s">
         <v>1058</v>
       </c>
       <c r="E731" t="s">
         <v>1059</v>
       </c>
       <c r="F731" t="s">
         <v>1060</v>
       </c>
       <c r="G731" t="s">
         <v>1061</v>
       </c>
       <c r="H731">
         <v>2015</v>
       </c>
       <c r="I731" t="s">
         <v>1062</v>
       </c>
       <c r="J731" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="732" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K731" t="s">
+        <v>27</v>
+      </c>
+      <c r="L731" t="s">
+        <v>27</v>
+      </c>
+      <c r="M731" t="s">
+        <v>27</v>
+      </c>
+      <c r="N731" t="s">
+        <v>27</v>
+      </c>
+      <c r="O731" t="s">
+        <v>27</v>
+      </c>
+      <c r="P731" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="732" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
         <v>564</v>
       </c>
       <c r="B732" t="s">
         <v>1056</v>
       </c>
       <c r="C732" t="s">
         <v>1057</v>
       </c>
       <c r="D732" t="s">
         <v>1058</v>
       </c>
       <c r="E732" t="s">
         <v>1059</v>
       </c>
       <c r="F732" t="s">
         <v>1060</v>
       </c>
       <c r="G732" t="s">
         <v>1061</v>
       </c>
       <c r="H732">
         <v>2016</v>
       </c>
       <c r="I732" t="s">
         <v>1062</v>
       </c>
       <c r="J732" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="733" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K732" t="s">
+        <v>27</v>
+      </c>
+      <c r="L732" t="s">
+        <v>27</v>
+      </c>
+      <c r="M732" t="s">
+        <v>27</v>
+      </c>
+      <c r="N732" t="s">
+        <v>27</v>
+      </c>
+      <c r="O732" t="s">
+        <v>27</v>
+      </c>
+      <c r="P732" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="733" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
         <v>564</v>
       </c>
       <c r="B733" t="s">
         <v>1056</v>
       </c>
       <c r="C733" t="s">
         <v>1057</v>
       </c>
       <c r="D733" t="s">
         <v>1058</v>
       </c>
       <c r="E733" t="s">
         <v>1059</v>
       </c>
       <c r="F733" t="s">
         <v>1060</v>
       </c>
       <c r="G733" t="s">
         <v>1061</v>
       </c>
       <c r="H733">
         <v>2017</v>
       </c>
       <c r="I733" t="s">
         <v>1062</v>
       </c>
       <c r="J733" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="734" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K733" t="s">
+        <v>27</v>
+      </c>
+      <c r="L733" t="s">
+        <v>27</v>
+      </c>
+      <c r="M733" t="s">
+        <v>27</v>
+      </c>
+      <c r="N733" t="s">
+        <v>27</v>
+      </c>
+      <c r="O733" t="s">
+        <v>27</v>
+      </c>
+      <c r="P733" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="734" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
         <v>564</v>
       </c>
       <c r="B734" t="s">
         <v>1056</v>
       </c>
       <c r="C734" t="s">
         <v>1057</v>
       </c>
       <c r="D734" t="s">
         <v>1058</v>
       </c>
       <c r="E734" t="s">
         <v>1059</v>
       </c>
       <c r="F734" t="s">
         <v>1060</v>
       </c>
       <c r="G734" t="s">
         <v>1061</v>
       </c>
       <c r="H734">
         <v>2018</v>
       </c>
       <c r="I734" t="s">
         <v>1062</v>
       </c>
       <c r="J734" t="s">
         <v>1063</v>
       </c>
-    </row>
-    <row r="735" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K734" t="s">
+        <v>27</v>
+      </c>
+      <c r="L734" t="s">
+        <v>27</v>
+      </c>
+      <c r="M734" t="s">
+        <v>27</v>
+      </c>
+      <c r="N734" t="s">
+        <v>27</v>
+      </c>
+      <c r="O734" t="s">
+        <v>27</v>
+      </c>
+      <c r="P734" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="735" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
         <v>564</v>
       </c>
       <c r="B735" t="s">
         <v>1056</v>
       </c>
       <c r="C735" t="s">
         <v>1057</v>
       </c>
       <c r="D735" t="s">
         <v>1058</v>
       </c>
       <c r="E735" t="s">
         <v>1059</v>
       </c>
       <c r="F735" t="s">
         <v>1060</v>
       </c>
       <c r="G735" t="s">
         <v>1061</v>
       </c>
       <c r="H735">
         <v>2019</v>
       </c>
       <c r="I735" t="s">
         <v>1062</v>
       </c>
       <c r="J735" t="s">
         <v>1064</v>
       </c>
-    </row>
-    <row r="736" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K735" t="s">
+        <v>27</v>
+      </c>
+      <c r="L735" t="s">
+        <v>27</v>
+      </c>
+      <c r="M735" t="s">
+        <v>27</v>
+      </c>
+      <c r="N735" t="s">
+        <v>27</v>
+      </c>
+      <c r="O735" t="s">
+        <v>27</v>
+      </c>
+      <c r="P735" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="736" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
         <v>564</v>
       </c>
       <c r="B736" t="s">
         <v>1056</v>
       </c>
       <c r="C736" t="s">
         <v>1057</v>
       </c>
       <c r="D736" t="s">
         <v>1058</v>
       </c>
       <c r="E736" t="s">
         <v>1059</v>
       </c>
       <c r="F736" t="s">
         <v>1060</v>
       </c>
       <c r="G736" t="s">
         <v>1061</v>
       </c>
       <c r="H736">
         <v>2020</v>
       </c>
       <c r="I736" t="s">
         <v>1062</v>
       </c>
       <c r="J736" t="s">
         <v>1065</v>
       </c>
-    </row>
-    <row r="737" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K736" t="s">
+        <v>27</v>
+      </c>
+      <c r="L736" t="s">
+        <v>27</v>
+      </c>
+      <c r="M736" t="s">
+        <v>27</v>
+      </c>
+      <c r="N736" t="s">
+        <v>27</v>
+      </c>
+      <c r="O736" t="s">
+        <v>27</v>
+      </c>
+      <c r="P736" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="737" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
         <v>564</v>
       </c>
       <c r="B737" t="s">
         <v>1056</v>
       </c>
       <c r="C737" t="s">
         <v>1057</v>
       </c>
       <c r="D737" t="s">
         <v>1058</v>
       </c>
       <c r="E737" t="s">
         <v>1059</v>
       </c>
       <c r="F737" t="s">
         <v>1060</v>
       </c>
       <c r="G737" t="s">
         <v>1061</v>
       </c>
       <c r="H737">
         <v>2021</v>
       </c>
       <c r="I737" t="s">
         <v>1062</v>
       </c>
       <c r="J737" t="s">
         <v>1066</v>
       </c>
-    </row>
-    <row r="738" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K737" t="s">
+        <v>27</v>
+      </c>
+      <c r="L737" t="s">
+        <v>27</v>
+      </c>
+      <c r="M737" t="s">
+        <v>27</v>
+      </c>
+      <c r="N737" t="s">
+        <v>27</v>
+      </c>
+      <c r="O737" t="s">
+        <v>27</v>
+      </c>
+      <c r="P737" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="738" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
         <v>564</v>
       </c>
       <c r="B738" t="s">
         <v>1056</v>
       </c>
       <c r="C738" t="s">
         <v>1057</v>
       </c>
       <c r="D738" t="s">
         <v>1058</v>
       </c>
       <c r="E738" t="s">
         <v>1059</v>
       </c>
       <c r="F738" t="s">
         <v>1060</v>
       </c>
       <c r="G738" t="s">
         <v>1061</v>
       </c>
       <c r="H738">
         <v>2022</v>
       </c>
       <c r="I738" t="s">
         <v>1062</v>
       </c>
       <c r="J738" t="s">
         <v>1067</v>
       </c>
-    </row>
-    <row r="739" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K738" t="s">
+        <v>27</v>
+      </c>
+      <c r="L738" t="s">
+        <v>27</v>
+      </c>
+      <c r="M738" t="s">
+        <v>27</v>
+      </c>
+      <c r="N738" t="s">
+        <v>27</v>
+      </c>
+      <c r="O738" t="s">
+        <v>27</v>
+      </c>
+      <c r="P738" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="739" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
         <v>564</v>
       </c>
       <c r="B739" t="s">
         <v>1056</v>
       </c>
       <c r="C739" t="s">
         <v>1057</v>
       </c>
       <c r="D739" t="s">
         <v>1058</v>
       </c>
       <c r="E739" t="s">
         <v>1059</v>
       </c>
       <c r="F739" t="s">
         <v>1060</v>
       </c>
       <c r="G739" t="s">
         <v>1061</v>
       </c>
       <c r="H739">
         <v>2023</v>
       </c>
       <c r="I739" t="s">
         <v>1062</v>
       </c>
       <c r="J739" t="s">
         <v>1068</v>
       </c>
-    </row>
-    <row r="740" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K739" t="s">
+        <v>27</v>
+      </c>
+      <c r="L739" t="s">
+        <v>27</v>
+      </c>
+      <c r="M739" t="s">
+        <v>27</v>
+      </c>
+      <c r="N739" t="s">
+        <v>27</v>
+      </c>
+      <c r="O739" t="s">
+        <v>27</v>
+      </c>
+      <c r="P739" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="740" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
         <v>564</v>
       </c>
       <c r="B740" t="s">
         <v>1069</v>
       </c>
       <c r="C740" t="s">
         <v>1070</v>
       </c>
       <c r="D740" t="s">
         <v>1071</v>
       </c>
       <c r="E740" t="s">
         <v>1072</v>
       </c>
       <c r="F740" t="s">
         <v>1073</v>
       </c>
       <c r="G740" t="s">
         <v>1074</v>
       </c>
       <c r="H740">
         <v>2015</v>
       </c>
       <c r="I740" t="s">
         <v>1075</v>
       </c>
       <c r="J740" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="741" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K740" t="s">
+        <v>27</v>
+      </c>
+      <c r="L740" t="s">
+        <v>27</v>
+      </c>
+      <c r="M740" t="s">
+        <v>27</v>
+      </c>
+      <c r="N740" t="s">
+        <v>27</v>
+      </c>
+      <c r="O740" t="s">
+        <v>27</v>
+      </c>
+      <c r="P740" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="741" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
         <v>564</v>
       </c>
       <c r="B741" t="s">
         <v>1069</v>
       </c>
       <c r="C741" t="s">
         <v>1070</v>
       </c>
       <c r="D741" t="s">
         <v>1071</v>
       </c>
       <c r="E741" t="s">
         <v>1072</v>
       </c>
       <c r="F741" t="s">
         <v>1073</v>
       </c>
       <c r="G741" t="s">
         <v>1074</v>
       </c>
       <c r="H741">
         <v>2016</v>
       </c>
       <c r="I741" t="s">
         <v>1075</v>
       </c>
       <c r="J741" t="s">
         <v>1076</v>
       </c>
-    </row>
-    <row r="742" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K741" t="s">
+        <v>27</v>
+      </c>
+      <c r="L741" t="s">
+        <v>27</v>
+      </c>
+      <c r="M741" t="s">
+        <v>27</v>
+      </c>
+      <c r="N741" t="s">
+        <v>27</v>
+      </c>
+      <c r="O741" t="s">
+        <v>27</v>
+      </c>
+      <c r="P741" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="742" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
         <v>564</v>
       </c>
       <c r="B742" t="s">
         <v>1069</v>
       </c>
       <c r="C742" t="s">
         <v>1070</v>
       </c>
       <c r="D742" t="s">
         <v>1071</v>
       </c>
       <c r="E742" t="s">
         <v>1072</v>
       </c>
       <c r="F742" t="s">
         <v>1073</v>
       </c>
       <c r="G742" t="s">
         <v>1074</v>
       </c>
       <c r="H742">
         <v>2017</v>
       </c>
       <c r="I742" t="s">
         <v>1075</v>
       </c>
       <c r="J742" t="s">
         <v>1077</v>
       </c>
-    </row>
-    <row r="743" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K742" t="s">
+        <v>27</v>
+      </c>
+      <c r="L742" t="s">
+        <v>27</v>
+      </c>
+      <c r="M742" t="s">
+        <v>27</v>
+      </c>
+      <c r="N742" t="s">
+        <v>27</v>
+      </c>
+      <c r="O742" t="s">
+        <v>27</v>
+      </c>
+      <c r="P742" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="743" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A743" t="s">
         <v>564</v>
       </c>
       <c r="B743" t="s">
         <v>1069</v>
       </c>
       <c r="C743" t="s">
         <v>1070</v>
       </c>
       <c r="D743" t="s">
         <v>1071</v>
       </c>
       <c r="E743" t="s">
         <v>1072</v>
       </c>
       <c r="F743" t="s">
         <v>1073</v>
       </c>
       <c r="G743" t="s">
         <v>1074</v>
       </c>
       <c r="H743">
         <v>2018</v>
       </c>
       <c r="I743" t="s">
         <v>1075</v>
       </c>
       <c r="J743" t="s">
         <v>1078</v>
       </c>
-    </row>
-    <row r="744" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K743" t="s">
+        <v>27</v>
+      </c>
+      <c r="L743" t="s">
+        <v>27</v>
+      </c>
+      <c r="M743" t="s">
+        <v>27</v>
+      </c>
+      <c r="N743" t="s">
+        <v>27</v>
+      </c>
+      <c r="O743" t="s">
+        <v>27</v>
+      </c>
+      <c r="P743" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="744" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
         <v>564</v>
       </c>
       <c r="B744" t="s">
         <v>1069</v>
       </c>
       <c r="C744" t="s">
         <v>1070</v>
       </c>
       <c r="D744" t="s">
         <v>1071</v>
       </c>
       <c r="E744" t="s">
         <v>1072</v>
       </c>
       <c r="F744" t="s">
         <v>1073</v>
       </c>
       <c r="G744" t="s">
         <v>1074</v>
       </c>
       <c r="H744">
         <v>2019</v>
       </c>
       <c r="I744" t="s">
         <v>1075</v>
       </c>
       <c r="J744" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="745" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K744" t="s">
+        <v>27</v>
+      </c>
+      <c r="L744" t="s">
+        <v>27</v>
+      </c>
+      <c r="M744" t="s">
+        <v>27</v>
+      </c>
+      <c r="N744" t="s">
+        <v>27</v>
+      </c>
+      <c r="O744" t="s">
+        <v>27</v>
+      </c>
+      <c r="P744" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="745" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
         <v>564</v>
       </c>
       <c r="B745" t="s">
         <v>1069</v>
       </c>
       <c r="C745" t="s">
         <v>1070</v>
       </c>
       <c r="D745" t="s">
         <v>1071</v>
       </c>
       <c r="E745" t="s">
         <v>1072</v>
       </c>
       <c r="F745" t="s">
         <v>1073</v>
       </c>
       <c r="G745" t="s">
         <v>1074</v>
       </c>
       <c r="H745">
         <v>2020</v>
       </c>
       <c r="I745" t="s">
         <v>1075</v>
       </c>
       <c r="J745" t="s">
         <v>1079</v>
       </c>
-    </row>
-    <row r="746" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K745" t="s">
+        <v>27</v>
+      </c>
+      <c r="L745" t="s">
+        <v>27</v>
+      </c>
+      <c r="M745" t="s">
+        <v>27</v>
+      </c>
+      <c r="N745" t="s">
+        <v>27</v>
+      </c>
+      <c r="O745" t="s">
+        <v>27</v>
+      </c>
+      <c r="P745" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="746" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
         <v>564</v>
       </c>
       <c r="B746" t="s">
         <v>1069</v>
       </c>
       <c r="C746" t="s">
         <v>1070</v>
       </c>
       <c r="D746" t="s">
         <v>1071</v>
       </c>
       <c r="E746" t="s">
         <v>1072</v>
       </c>
       <c r="F746" t="s">
         <v>1073</v>
       </c>
       <c r="G746" t="s">
         <v>1074</v>
       </c>
       <c r="H746">
         <v>2021</v>
       </c>
       <c r="I746" t="s">
         <v>1075</v>
       </c>
       <c r="J746" t="s">
         <v>1080</v>
       </c>
-    </row>
-    <row r="747" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K746" t="s">
+        <v>27</v>
+      </c>
+      <c r="L746" t="s">
+        <v>27</v>
+      </c>
+      <c r="M746" t="s">
+        <v>27</v>
+      </c>
+      <c r="N746" t="s">
+        <v>27</v>
+      </c>
+      <c r="O746" t="s">
+        <v>27</v>
+      </c>
+      <c r="P746" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="747" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
         <v>564</v>
       </c>
       <c r="B747" t="s">
         <v>1069</v>
       </c>
       <c r="C747" t="s">
         <v>1070</v>
       </c>
       <c r="D747" t="s">
         <v>1071</v>
       </c>
       <c r="E747" t="s">
         <v>1072</v>
       </c>
       <c r="F747" t="s">
         <v>1073</v>
       </c>
       <c r="G747" t="s">
         <v>1074</v>
       </c>
       <c r="H747">
         <v>2022</v>
       </c>
       <c r="I747" t="s">
         <v>1075</v>
       </c>
       <c r="J747" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-    <row r="748" spans="1:10" x14ac:dyDescent="0.25">
+        <v>328</v>
+      </c>
+      <c r="K747" t="s">
+        <v>27</v>
+      </c>
+      <c r="L747" t="s">
+        <v>27</v>
+      </c>
+      <c r="M747" t="s">
+        <v>27</v>
+      </c>
+      <c r="N747" t="s">
+        <v>27</v>
+      </c>
+      <c r="O747" t="s">
+        <v>27</v>
+      </c>
+      <c r="P747" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="748" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
         <v>564</v>
       </c>
       <c r="B748" t="s">
         <v>1069</v>
       </c>
       <c r="C748" t="s">
         <v>1070</v>
       </c>
       <c r="D748" t="s">
         <v>1071</v>
       </c>
       <c r="E748" t="s">
         <v>1072</v>
       </c>
       <c r="F748" t="s">
         <v>1073</v>
       </c>
       <c r="G748" t="s">
         <v>1074</v>
       </c>
       <c r="H748">
         <v>2023</v>
       </c>
       <c r="I748" t="s">
         <v>1075</v>
       </c>
       <c r="J748" t="s">
         <v>1081</v>
       </c>
-    </row>
-    <row r="749" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K748" t="s">
+        <v>27</v>
+      </c>
+      <c r="L748" t="s">
+        <v>27</v>
+      </c>
+      <c r="M748" t="s">
+        <v>27</v>
+      </c>
+      <c r="N748" t="s">
+        <v>27</v>
+      </c>
+      <c r="O748" t="s">
+        <v>27</v>
+      </c>
+      <c r="P748" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="749" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
         <v>564</v>
       </c>
       <c r="B749" t="s">
         <v>1069</v>
       </c>
       <c r="C749" t="s">
         <v>1082</v>
       </c>
       <c r="D749" t="s">
         <v>1083</v>
       </c>
       <c r="E749" t="s">
         <v>1084</v>
       </c>
       <c r="F749" t="s">
         <v>1085</v>
       </c>
       <c r="G749" t="s">
         <v>1086</v>
       </c>
       <c r="H749">
         <v>2017</v>
       </c>
       <c r="I749" t="s">
         <v>23</v>
       </c>
       <c r="J749" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="K749" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L749" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="750" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M749" t="s">
+        <v>27</v>
+      </c>
+      <c r="N749" t="s">
+        <v>27</v>
+      </c>
+      <c r="O749" t="s">
+        <v>27</v>
+      </c>
+      <c r="P749" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="750" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
         <v>564</v>
       </c>
       <c r="B750" t="s">
         <v>1069</v>
       </c>
       <c r="C750" t="s">
         <v>1082</v>
       </c>
       <c r="D750" t="s">
         <v>1083</v>
       </c>
       <c r="E750" t="s">
         <v>1084</v>
       </c>
       <c r="F750" t="s">
         <v>1085</v>
       </c>
       <c r="G750" t="s">
         <v>1086</v>
       </c>
       <c r="H750">
         <v>2017</v>
       </c>
       <c r="I750" t="s">
         <v>23</v>
       </c>
       <c r="J750" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="K750" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L750" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="751" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M750" t="s">
+        <v>27</v>
+      </c>
+      <c r="N750" t="s">
+        <v>27</v>
+      </c>
+      <c r="O750" t="s">
+        <v>27</v>
+      </c>
+      <c r="P750" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="751" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
         <v>564</v>
       </c>
       <c r="B751" t="s">
         <v>1069</v>
       </c>
       <c r="C751" t="s">
         <v>1082</v>
       </c>
       <c r="D751" t="s">
         <v>1083</v>
       </c>
       <c r="E751" t="s">
         <v>1084</v>
       </c>
       <c r="F751" t="s">
         <v>1085</v>
       </c>
       <c r="G751" t="s">
         <v>1086</v>
       </c>
       <c r="H751">
         <v>2017</v>
       </c>
       <c r="I751" t="s">
         <v>23</v>
       </c>
       <c r="J751" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="K751" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L751" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="752" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M751" t="s">
+        <v>27</v>
+      </c>
+      <c r="N751" t="s">
+        <v>27</v>
+      </c>
+      <c r="O751" t="s">
+        <v>27</v>
+      </c>
+      <c r="P751" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="752" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
         <v>564</v>
       </c>
       <c r="B752" t="s">
         <v>1087</v>
       </c>
       <c r="C752" t="s">
         <v>1088</v>
       </c>
       <c r="D752" t="s">
         <v>1089</v>
       </c>
       <c r="E752" t="s">
         <v>1090</v>
       </c>
       <c r="F752" t="s">
         <v>1091</v>
       </c>
       <c r="G752" t="s">
         <v>1092</v>
       </c>
       <c r="H752">
         <v>2015</v>
       </c>
       <c r="I752" t="s">
         <v>1093</v>
       </c>
       <c r="J752" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="753" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K752" t="s">
+        <v>27</v>
+      </c>
+      <c r="L752" t="s">
+        <v>27</v>
+      </c>
+      <c r="M752" t="s">
+        <v>27</v>
+      </c>
+      <c r="N752" t="s">
+        <v>27</v>
+      </c>
+      <c r="O752" t="s">
+        <v>27</v>
+      </c>
+      <c r="P752" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="753" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
         <v>564</v>
       </c>
       <c r="B753" t="s">
         <v>1087</v>
       </c>
       <c r="C753" t="s">
         <v>1088</v>
       </c>
       <c r="D753" t="s">
         <v>1089</v>
       </c>
       <c r="E753" t="s">
         <v>1090</v>
       </c>
       <c r="F753" t="s">
         <v>1091</v>
       </c>
       <c r="G753" t="s">
         <v>1092</v>
       </c>
       <c r="H753">
         <v>2016</v>
       </c>
       <c r="I753" t="s">
         <v>1093</v>
       </c>
       <c r="J753" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="754" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K753" t="s">
+        <v>27</v>
+      </c>
+      <c r="L753" t="s">
+        <v>27</v>
+      </c>
+      <c r="M753" t="s">
+        <v>27</v>
+      </c>
+      <c r="N753" t="s">
+        <v>27</v>
+      </c>
+      <c r="O753" t="s">
+        <v>27</v>
+      </c>
+      <c r="P753" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="754" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
         <v>952</v>
       </c>
       <c r="B754" t="s">
         <v>918</v>
       </c>
       <c r="C754" t="s">
         <v>1094</v>
       </c>
       <c r="D754" t="s">
         <v>1095</v>
       </c>
       <c r="E754" t="s">
         <v>1096</v>
       </c>
       <c r="F754" t="s">
         <v>1097</v>
       </c>
       <c r="G754" t="s">
         <v>1098</v>
       </c>
       <c r="H754">
         <v>2015</v>
       </c>
       <c r="I754" t="s">
         <v>1093</v>
       </c>
       <c r="J754" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="755" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K754" t="s">
+        <v>27</v>
+      </c>
+      <c r="L754" t="s">
+        <v>27</v>
+      </c>
+      <c r="M754" t="s">
+        <v>27</v>
+      </c>
+      <c r="N754" t="s">
+        <v>27</v>
+      </c>
+      <c r="O754" t="s">
+        <v>27</v>
+      </c>
+      <c r="P754" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="755" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
         <v>952</v>
       </c>
       <c r="B755" t="s">
         <v>918</v>
       </c>
       <c r="C755" t="s">
         <v>1094</v>
       </c>
       <c r="D755" t="s">
         <v>1095</v>
       </c>
       <c r="E755" t="s">
         <v>1096</v>
       </c>
       <c r="F755" t="s">
         <v>1097</v>
       </c>
       <c r="G755" t="s">
         <v>1098</v>
       </c>
       <c r="H755">
         <v>2016</v>
       </c>
       <c r="I755" t="s">
         <v>1093</v>
       </c>
       <c r="J755" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="756" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K755" t="s">
+        <v>27</v>
+      </c>
+      <c r="L755" t="s">
+        <v>27</v>
+      </c>
+      <c r="M755" t="s">
+        <v>27</v>
+      </c>
+      <c r="N755" t="s">
+        <v>27</v>
+      </c>
+      <c r="O755" t="s">
+        <v>27</v>
+      </c>
+      <c r="P755" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="756" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
         <v>952</v>
       </c>
       <c r="B756" t="s">
         <v>1099</v>
       </c>
       <c r="C756" t="s">
         <v>1100</v>
       </c>
       <c r="D756" t="s">
         <v>1101</v>
       </c>
       <c r="E756" t="s">
         <v>1102</v>
       </c>
       <c r="F756" t="s">
         <v>1103</v>
       </c>
       <c r="G756" t="s">
         <v>1104</v>
       </c>
       <c r="H756">
         <v>2015</v>
       </c>
       <c r="I756" t="s">
         <v>1062</v>
       </c>
       <c r="J756" t="s">
         <v>1105</v>
       </c>
-    </row>
-    <row r="757" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K756" t="s">
+        <v>27</v>
+      </c>
+      <c r="L756" t="s">
+        <v>27</v>
+      </c>
+      <c r="M756" t="s">
+        <v>27</v>
+      </c>
+      <c r="N756" t="s">
+        <v>27</v>
+      </c>
+      <c r="O756" t="s">
+        <v>27</v>
+      </c>
+      <c r="P756" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="757" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
         <v>952</v>
       </c>
       <c r="B757" t="s">
         <v>1099</v>
       </c>
       <c r="C757" t="s">
         <v>1100</v>
       </c>
       <c r="D757" t="s">
         <v>1101</v>
       </c>
       <c r="E757" t="s">
         <v>1102</v>
       </c>
       <c r="F757" t="s">
         <v>1103</v>
       </c>
       <c r="G757" t="s">
         <v>1104</v>
       </c>
       <c r="H757">
         <v>2016</v>
       </c>
       <c r="I757" t="s">
         <v>1062</v>
       </c>
       <c r="J757" t="s">
         <v>1106</v>
       </c>
-    </row>
-    <row r="758" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K757" t="s">
+        <v>27</v>
+      </c>
+      <c r="L757" t="s">
+        <v>27</v>
+      </c>
+      <c r="M757" t="s">
+        <v>27</v>
+      </c>
+      <c r="N757" t="s">
+        <v>27</v>
+      </c>
+      <c r="O757" t="s">
+        <v>27</v>
+      </c>
+      <c r="P757" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="758" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
         <v>952</v>
       </c>
       <c r="B758" t="s">
         <v>1107</v>
       </c>
       <c r="C758" t="s">
         <v>1108</v>
       </c>
       <c r="D758" t="s">
         <v>1109</v>
       </c>
       <c r="E758" t="s">
         <v>1110</v>
       </c>
       <c r="F758" t="s">
         <v>1111</v>
       </c>
       <c r="G758" t="s">
         <v>1112</v>
       </c>
       <c r="H758">
         <v>2016</v>
       </c>
       <c r="I758" t="s">
         <v>1113</v>
       </c>
       <c r="J758" t="s">
         <v>1114</v>
       </c>
-    </row>
-    <row r="759" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K758" t="s">
+        <v>27</v>
+      </c>
+      <c r="L758" t="s">
+        <v>27</v>
+      </c>
+      <c r="M758" t="s">
+        <v>27</v>
+      </c>
+      <c r="N758" t="s">
+        <v>27</v>
+      </c>
+      <c r="O758" t="s">
+        <v>27</v>
+      </c>
+      <c r="P758" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="759" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
         <v>1115</v>
       </c>
       <c r="B759" t="s">
         <v>1116</v>
       </c>
       <c r="C759" t="s">
         <v>1117</v>
       </c>
       <c r="D759" t="s">
         <v>1118</v>
       </c>
       <c r="E759" t="s">
         <v>1119</v>
       </c>
       <c r="F759" t="s">
         <v>1120</v>
       </c>
       <c r="G759" t="s">
         <v>1121</v>
       </c>
       <c r="H759">
         <v>2015</v>
       </c>
       <c r="I759" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J759" t="s">
         <v>1122</v>
       </c>
-    </row>
-    <row r="760" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K759" t="s">
+        <v>27</v>
+      </c>
+      <c r="L759" t="s">
+        <v>27</v>
+      </c>
+      <c r="M759" t="s">
+        <v>27</v>
+      </c>
+      <c r="N759" t="s">
+        <v>27</v>
+      </c>
+      <c r="O759" t="s">
+        <v>27</v>
+      </c>
+      <c r="P759" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="760" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A760" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B760" t="s">
         <v>1123</v>
       </c>
       <c r="C760" t="s">
         <v>1124</v>
       </c>
       <c r="D760" t="s">
         <v>1125</v>
       </c>
       <c r="E760" t="s">
         <v>1125</v>
       </c>
       <c r="F760" t="s">
         <v>1126</v>
       </c>
       <c r="G760" t="s">
         <v>1127</v>
       </c>
       <c r="H760">
         <v>2018</v>
       </c>
       <c r="I760" t="s">
         <v>1062</v>
       </c>
       <c r="J760" t="s">
         <v>1128</v>
       </c>
-    </row>
-    <row r="761" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K760" t="s">
+        <v>27</v>
+      </c>
+      <c r="L760" t="s">
+        <v>27</v>
+      </c>
+      <c r="M760" t="s">
+        <v>27</v>
+      </c>
+      <c r="N760" t="s">
+        <v>27</v>
+      </c>
+      <c r="O760" t="s">
+        <v>27</v>
+      </c>
+      <c r="P760" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="761" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B761" t="s">
         <v>1123</v>
       </c>
       <c r="C761" t="s">
         <v>1124</v>
       </c>
       <c r="D761" t="s">
         <v>1125</v>
       </c>
       <c r="E761" t="s">
         <v>1125</v>
       </c>
       <c r="F761" t="s">
         <v>1126</v>
       </c>
       <c r="G761" t="s">
         <v>1127</v>
       </c>
       <c r="H761">
         <v>2020</v>
       </c>
       <c r="I761" t="s">
         <v>1062</v>
       </c>
       <c r="J761" t="s">
         <v>1129</v>
       </c>
-    </row>
-    <row r="762" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K761" t="s">
+        <v>27</v>
+      </c>
+      <c r="L761" t="s">
+        <v>27</v>
+      </c>
+      <c r="M761" t="s">
+        <v>27</v>
+      </c>
+      <c r="N761" t="s">
+        <v>27</v>
+      </c>
+      <c r="O761" t="s">
+        <v>27</v>
+      </c>
+      <c r="P761" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="762" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B762" t="s">
         <v>1123</v>
       </c>
       <c r="C762" t="s">
         <v>1124</v>
       </c>
       <c r="D762" t="s">
         <v>1125</v>
       </c>
       <c r="E762" t="s">
         <v>1125</v>
       </c>
       <c r="F762" t="s">
         <v>1126</v>
       </c>
       <c r="G762" t="s">
         <v>1127</v>
       </c>
       <c r="H762">
         <v>2021</v>
       </c>
       <c r="I762" t="s">
         <v>1062</v>
       </c>
       <c r="J762" t="s">
         <v>1130</v>
       </c>
-    </row>
-    <row r="763" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K762" t="s">
+        <v>27</v>
+      </c>
+      <c r="L762" t="s">
+        <v>27</v>
+      </c>
+      <c r="M762" t="s">
+        <v>27</v>
+      </c>
+      <c r="N762" t="s">
+        <v>27</v>
+      </c>
+      <c r="O762" t="s">
+        <v>27</v>
+      </c>
+      <c r="P762" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="763" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B763" t="s">
         <v>1131</v>
       </c>
       <c r="C763" t="s">
         <v>1132</v>
       </c>
       <c r="D763" t="s">
         <v>1133</v>
       </c>
       <c r="E763" t="s">
         <v>1134</v>
       </c>
       <c r="F763" t="s">
         <v>1135</v>
       </c>
       <c r="G763" t="s">
         <v>1136</v>
       </c>
       <c r="H763">
         <v>2016</v>
       </c>
       <c r="I763" t="s">
         <v>23</v>
       </c>
       <c r="J763" t="s">
         <v>1137</v>
       </c>
-    </row>
-    <row r="764" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K763" t="s">
+        <v>27</v>
+      </c>
+      <c r="L763" t="s">
+        <v>27</v>
+      </c>
+      <c r="M763" t="s">
+        <v>27</v>
+      </c>
+      <c r="N763" t="s">
+        <v>27</v>
+      </c>
+      <c r="O763" t="s">
+        <v>27</v>
+      </c>
+      <c r="P763" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="764" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B764" t="s">
         <v>1131</v>
       </c>
       <c r="C764" t="s">
         <v>1132</v>
       </c>
       <c r="D764" t="s">
         <v>1133</v>
       </c>
       <c r="E764" t="s">
         <v>1134</v>
       </c>
       <c r="F764" t="s">
         <v>1135</v>
       </c>
       <c r="G764" t="s">
         <v>1136</v>
       </c>
       <c r="H764">
         <v>2017</v>
       </c>
       <c r="I764" t="s">
         <v>23</v>
       </c>
       <c r="J764" t="s">
         <v>1138</v>
       </c>
-    </row>
-    <row r="765" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K764" t="s">
+        <v>27</v>
+      </c>
+      <c r="L764" t="s">
+        <v>27</v>
+      </c>
+      <c r="M764" t="s">
+        <v>27</v>
+      </c>
+      <c r="N764" t="s">
+        <v>27</v>
+      </c>
+      <c r="O764" t="s">
+        <v>27</v>
+      </c>
+      <c r="P764" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="765" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B765" t="s">
         <v>1131</v>
       </c>
       <c r="C765" t="s">
         <v>1132</v>
       </c>
       <c r="D765" t="s">
         <v>1133</v>
       </c>
       <c r="E765" t="s">
         <v>1134</v>
       </c>
       <c r="F765" t="s">
         <v>1135</v>
       </c>
       <c r="G765" t="s">
         <v>1136</v>
       </c>
       <c r="H765">
         <v>2018</v>
       </c>
       <c r="I765" t="s">
         <v>23</v>
       </c>
       <c r="J765" t="s">
         <v>1138</v>
       </c>
-    </row>
-    <row r="766" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K765" t="s">
+        <v>27</v>
+      </c>
+      <c r="L765" t="s">
+        <v>27</v>
+      </c>
+      <c r="M765" t="s">
+        <v>27</v>
+      </c>
+      <c r="N765" t="s">
+        <v>27</v>
+      </c>
+      <c r="O765" t="s">
+        <v>27</v>
+      </c>
+      <c r="P765" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="766" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A766" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B766" t="s">
         <v>1131</v>
       </c>
       <c r="C766" t="s">
         <v>1139</v>
       </c>
       <c r="D766" t="s">
         <v>1140</v>
       </c>
       <c r="E766" t="s">
         <v>1140</v>
       </c>
       <c r="F766" t="s">
         <v>1141</v>
       </c>
       <c r="G766" t="s">
         <v>1142</v>
       </c>
       <c r="H766">
         <v>2018</v>
       </c>
       <c r="I766" t="s">
         <v>1143</v>
       </c>
       <c r="J766" t="s">
         <v>1144</v>
       </c>
-    </row>
-    <row r="767" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K766" t="s">
+        <v>27</v>
+      </c>
+      <c r="L766" t="s">
+        <v>27</v>
+      </c>
+      <c r="M766" t="s">
+        <v>27</v>
+      </c>
+      <c r="N766" t="s">
+        <v>27</v>
+      </c>
+      <c r="O766" t="s">
+        <v>27</v>
+      </c>
+      <c r="P766" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="767" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A767" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B767" t="s">
         <v>1131</v>
       </c>
       <c r="C767" t="s">
         <v>1139</v>
       </c>
       <c r="D767" t="s">
         <v>1140</v>
       </c>
       <c r="E767" t="s">
         <v>1140</v>
       </c>
       <c r="F767" t="s">
         <v>1141</v>
       </c>
       <c r="G767" t="s">
         <v>1142</v>
       </c>
       <c r="H767">
         <v>2020</v>
       </c>
       <c r="I767" t="s">
         <v>1143</v>
       </c>
       <c r="J767" t="s">
         <v>1145</v>
       </c>
-    </row>
-    <row r="768" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K767" t="s">
+        <v>27</v>
+      </c>
+      <c r="L767" t="s">
+        <v>27</v>
+      </c>
+      <c r="M767" t="s">
+        <v>27</v>
+      </c>
+      <c r="N767" t="s">
+        <v>27</v>
+      </c>
+      <c r="O767" t="s">
+        <v>27</v>
+      </c>
+      <c r="P767" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="768" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B768" t="s">
         <v>1131</v>
       </c>
       <c r="C768" t="s">
         <v>1139</v>
       </c>
       <c r="D768" t="s">
         <v>1140</v>
       </c>
       <c r="E768" t="s">
         <v>1140</v>
       </c>
       <c r="F768" t="s">
         <v>1141</v>
       </c>
       <c r="G768" t="s">
         <v>1142</v>
       </c>
       <c r="H768">
         <v>2021</v>
       </c>
       <c r="I768" t="s">
         <v>1143</v>
       </c>
       <c r="J768" t="s">
         <v>1146</v>
       </c>
-    </row>
-    <row r="769" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K768" t="s">
+        <v>27</v>
+      </c>
+      <c r="L768" t="s">
+        <v>27</v>
+      </c>
+      <c r="M768" t="s">
+        <v>27</v>
+      </c>
+      <c r="N768" t="s">
+        <v>27</v>
+      </c>
+      <c r="O768" t="s">
+        <v>27</v>
+      </c>
+      <c r="P768" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="769" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B769" t="s">
         <v>1131</v>
       </c>
       <c r="C769" t="s">
         <v>1147</v>
       </c>
       <c r="D769" t="s">
         <v>1148</v>
       </c>
       <c r="E769" t="s">
         <v>1148</v>
       </c>
       <c r="F769" t="s">
         <v>1149</v>
       </c>
       <c r="G769" t="s">
         <v>1142</v>
       </c>
       <c r="H769">
         <v>2018</v>
       </c>
       <c r="I769" t="s">
         <v>23</v>
       </c>
       <c r="J769" t="s">
         <v>1150</v>
       </c>
-    </row>
-    <row r="770" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K769" t="s">
+        <v>27</v>
+      </c>
+      <c r="L769" t="s">
+        <v>27</v>
+      </c>
+      <c r="M769" t="s">
+        <v>27</v>
+      </c>
+      <c r="N769" t="s">
+        <v>27</v>
+      </c>
+      <c r="O769" t="s">
+        <v>27</v>
+      </c>
+      <c r="P769" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="770" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B770" t="s">
         <v>1131</v>
       </c>
       <c r="C770" t="s">
         <v>1147</v>
       </c>
       <c r="D770" t="s">
         <v>1148</v>
       </c>
       <c r="E770" t="s">
         <v>1148</v>
       </c>
       <c r="F770" t="s">
         <v>1149</v>
       </c>
       <c r="G770" t="s">
         <v>1142</v>
       </c>
       <c r="H770">
         <v>2020</v>
       </c>
       <c r="I770" t="s">
         <v>23</v>
       </c>
       <c r="J770" t="s">
         <v>1020</v>
       </c>
-    </row>
-    <row r="771" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K770" t="s">
+        <v>27</v>
+      </c>
+      <c r="L770" t="s">
+        <v>27</v>
+      </c>
+      <c r="M770" t="s">
+        <v>27</v>
+      </c>
+      <c r="N770" t="s">
+        <v>27</v>
+      </c>
+      <c r="O770" t="s">
+        <v>27</v>
+      </c>
+      <c r="P770" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="771" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B771" t="s">
         <v>1131</v>
       </c>
       <c r="C771" t="s">
         <v>1147</v>
       </c>
       <c r="D771" t="s">
         <v>1148</v>
       </c>
       <c r="E771" t="s">
         <v>1148</v>
       </c>
       <c r="F771" t="s">
         <v>1149</v>
       </c>
       <c r="G771" t="s">
         <v>1142</v>
       </c>
       <c r="H771">
         <v>2021</v>
       </c>
       <c r="I771" t="s">
         <v>23</v>
       </c>
       <c r="J771" t="s">
         <v>1151</v>
       </c>
-    </row>
-    <row r="772" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K771" t="s">
+        <v>27</v>
+      </c>
+      <c r="L771" t="s">
+        <v>27</v>
+      </c>
+      <c r="M771" t="s">
+        <v>27</v>
+      </c>
+      <c r="N771" t="s">
+        <v>27</v>
+      </c>
+      <c r="O771" t="s">
+        <v>27</v>
+      </c>
+      <c r="P771" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="772" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B772" t="s">
         <v>1152</v>
       </c>
       <c r="C772" t="s">
         <v>1153</v>
       </c>
       <c r="D772" t="s">
         <v>1154</v>
       </c>
       <c r="E772" t="s">
         <v>1155</v>
       </c>
       <c r="F772" t="s">
         <v>1156</v>
       </c>
       <c r="G772" t="s">
         <v>1157</v>
       </c>
       <c r="H772">
         <v>2015</v>
       </c>
       <c r="I772" t="s">
         <v>23</v>
       </c>
       <c r="J772" t="s">
         <v>647</v>
       </c>
-    </row>
-    <row r="773" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K772" t="s">
+        <v>27</v>
+      </c>
+      <c r="L772" t="s">
+        <v>27</v>
+      </c>
+      <c r="M772" t="s">
+        <v>27</v>
+      </c>
+      <c r="N772" t="s">
+        <v>27</v>
+      </c>
+      <c r="O772" t="s">
+        <v>27</v>
+      </c>
+      <c r="P772" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="773" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B773" t="s">
         <v>1152</v>
       </c>
       <c r="C773" t="s">
         <v>1153</v>
       </c>
       <c r="D773" t="s">
         <v>1154</v>
       </c>
       <c r="E773" t="s">
         <v>1155</v>
       </c>
       <c r="F773" t="s">
         <v>1156</v>
       </c>
       <c r="G773" t="s">
         <v>1157</v>
       </c>
       <c r="H773">
         <v>2016</v>
       </c>
       <c r="I773" t="s">
         <v>23</v>
       </c>
       <c r="J773" t="s">
         <v>1158</v>
       </c>
-    </row>
-    <row r="774" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K773" t="s">
+        <v>27</v>
+      </c>
+      <c r="L773" t="s">
+        <v>27</v>
+      </c>
+      <c r="M773" t="s">
+        <v>27</v>
+      </c>
+      <c r="N773" t="s">
+        <v>27</v>
+      </c>
+      <c r="O773" t="s">
+        <v>27</v>
+      </c>
+      <c r="P773" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="774" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B774" t="s">
         <v>1152</v>
       </c>
       <c r="C774" t="s">
         <v>1153</v>
       </c>
       <c r="D774" t="s">
         <v>1154</v>
       </c>
       <c r="E774" t="s">
         <v>1155</v>
       </c>
       <c r="F774" t="s">
         <v>1156</v>
       </c>
       <c r="G774" t="s">
         <v>1157</v>
       </c>
       <c r="H774">
         <v>2018</v>
       </c>
       <c r="I774" t="s">
         <v>23</v>
       </c>
       <c r="J774" t="s">
         <v>647</v>
       </c>
-    </row>
-    <row r="775" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K774" t="s">
+        <v>27</v>
+      </c>
+      <c r="L774" t="s">
+        <v>27</v>
+      </c>
+      <c r="M774" t="s">
+        <v>27</v>
+      </c>
+      <c r="N774" t="s">
+        <v>27</v>
+      </c>
+      <c r="O774" t="s">
+        <v>27</v>
+      </c>
+      <c r="P774" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="775" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B775" t="s">
         <v>1152</v>
       </c>
       <c r="C775" t="s">
         <v>1153</v>
       </c>
       <c r="D775" t="s">
         <v>1154</v>
       </c>
       <c r="E775" t="s">
         <v>1155</v>
       </c>
       <c r="F775" t="s">
         <v>1156</v>
       </c>
       <c r="G775" t="s">
         <v>1157</v>
       </c>
       <c r="H775">
         <v>2019</v>
       </c>
       <c r="I775" t="s">
         <v>23</v>
       </c>
       <c r="J775" t="s">
         <v>647</v>
       </c>
-    </row>
-    <row r="776" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K775" t="s">
+        <v>27</v>
+      </c>
+      <c r="L775" t="s">
+        <v>27</v>
+      </c>
+      <c r="M775" t="s">
+        <v>27</v>
+      </c>
+      <c r="N775" t="s">
+        <v>27</v>
+      </c>
+      <c r="O775" t="s">
+        <v>27</v>
+      </c>
+      <c r="P775" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="776" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A776" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B776" t="s">
         <v>1152</v>
       </c>
       <c r="C776" t="s">
         <v>1153</v>
       </c>
       <c r="D776" t="s">
         <v>1154</v>
       </c>
       <c r="E776" t="s">
         <v>1155</v>
       </c>
       <c r="F776" t="s">
         <v>1156</v>
       </c>
       <c r="G776" t="s">
         <v>1157</v>
       </c>
       <c r="H776">
         <v>2020</v>
       </c>
       <c r="I776" t="s">
         <v>23</v>
       </c>
       <c r="J776" t="s">
         <v>647</v>
       </c>
-    </row>
-    <row r="777" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K776" t="s">
+        <v>27</v>
+      </c>
+      <c r="L776" t="s">
+        <v>27</v>
+      </c>
+      <c r="M776" t="s">
+        <v>27</v>
+      </c>
+      <c r="N776" t="s">
+        <v>27</v>
+      </c>
+      <c r="O776" t="s">
+        <v>27</v>
+      </c>
+      <c r="P776" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="777" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A777" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B777" t="s">
         <v>1152</v>
       </c>
       <c r="C777" t="s">
         <v>1153</v>
       </c>
       <c r="D777" t="s">
         <v>1154</v>
       </c>
       <c r="E777" t="s">
         <v>1155</v>
       </c>
       <c r="F777" t="s">
         <v>1156</v>
       </c>
       <c r="G777" t="s">
         <v>1157</v>
       </c>
       <c r="H777">
         <v>2021</v>
       </c>
       <c r="I777" t="s">
         <v>23</v>
       </c>
       <c r="J777" t="s">
         <v>645</v>
       </c>
-    </row>
-    <row r="778" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K777" t="s">
+        <v>27</v>
+      </c>
+      <c r="L777" t="s">
+        <v>27</v>
+      </c>
+      <c r="M777" t="s">
+        <v>27</v>
+      </c>
+      <c r="N777" t="s">
+        <v>27</v>
+      </c>
+      <c r="O777" t="s">
+        <v>27</v>
+      </c>
+      <c r="P777" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="778" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B778" t="s">
         <v>1152</v>
       </c>
       <c r="C778" t="s">
         <v>1153</v>
       </c>
       <c r="D778" t="s">
         <v>1154</v>
       </c>
       <c r="E778" t="s">
         <v>1155</v>
       </c>
       <c r="F778" t="s">
         <v>1156</v>
       </c>
       <c r="G778" t="s">
         <v>1157</v>
       </c>
       <c r="H778">
         <v>2022</v>
       </c>
       <c r="I778" t="s">
         <v>23</v>
       </c>
       <c r="J778" t="s">
         <v>645</v>
       </c>
-    </row>
-    <row r="779" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K778" t="s">
+        <v>27</v>
+      </c>
+      <c r="L778" t="s">
+        <v>27</v>
+      </c>
+      <c r="M778" t="s">
+        <v>27</v>
+      </c>
+      <c r="N778" t="s">
+        <v>27</v>
+      </c>
+      <c r="O778" t="s">
+        <v>27</v>
+      </c>
+      <c r="P778" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="779" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A779" t="s">
         <v>1159</v>
       </c>
       <c r="B779" t="s">
         <v>1160</v>
       </c>
       <c r="C779" t="s">
         <v>1161</v>
       </c>
       <c r="D779" t="s">
         <v>1162</v>
       </c>
       <c r="E779" t="s">
         <v>1163</v>
       </c>
       <c r="F779" t="s">
         <v>1164</v>
       </c>
       <c r="G779" t="s">
         <v>1165</v>
       </c>
       <c r="H779">
         <v>2015</v>
       </c>
       <c r="I779" t="s">
         <v>23</v>
       </c>
       <c r="J779" t="s">
         <v>1166</v>
       </c>
-    </row>
-    <row r="780" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K779" t="s">
+        <v>27</v>
+      </c>
+      <c r="L779" t="s">
+        <v>27</v>
+      </c>
+      <c r="M779" t="s">
+        <v>27</v>
+      </c>
+      <c r="N779" t="s">
+        <v>27</v>
+      </c>
+      <c r="O779" t="s">
+        <v>27</v>
+      </c>
+      <c r="P779" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="780" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A780" t="s">
         <v>1159</v>
       </c>
       <c r="B780" t="s">
         <v>1160</v>
       </c>
       <c r="C780" t="s">
         <v>1161</v>
       </c>
       <c r="D780" t="s">
         <v>1162</v>
       </c>
       <c r="E780" t="s">
         <v>1163</v>
       </c>
       <c r="F780" t="s">
         <v>1164</v>
       </c>
       <c r="G780" t="s">
         <v>1165</v>
       </c>
       <c r="H780">
         <v>2018</v>
       </c>
       <c r="I780" t="s">
         <v>23</v>
       </c>
       <c r="J780" t="s">
         <v>1166</v>
       </c>
-    </row>
-    <row r="781" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K780" t="s">
+        <v>27</v>
+      </c>
+      <c r="L780" t="s">
+        <v>27</v>
+      </c>
+      <c r="M780" t="s">
+        <v>27</v>
+      </c>
+      <c r="N780" t="s">
+        <v>27</v>
+      </c>
+      <c r="O780" t="s">
+        <v>27</v>
+      </c>
+      <c r="P780" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="781" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
         <v>1159</v>
       </c>
       <c r="B781" t="s">
         <v>1160</v>
       </c>
       <c r="C781" t="s">
         <v>1161</v>
       </c>
       <c r="D781" t="s">
         <v>1162</v>
       </c>
       <c r="E781" t="s">
         <v>1163</v>
       </c>
       <c r="F781" t="s">
         <v>1164</v>
       </c>
       <c r="G781" t="s">
         <v>1165</v>
       </c>
       <c r="H781">
         <v>2019</v>
       </c>
       <c r="I781" t="s">
         <v>23</v>
       </c>
       <c r="J781" t="s">
         <v>1166</v>
       </c>
-    </row>
-    <row r="782" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K781" t="s">
+        <v>27</v>
+      </c>
+      <c r="L781" t="s">
+        <v>27</v>
+      </c>
+      <c r="M781" t="s">
+        <v>27</v>
+      </c>
+      <c r="N781" t="s">
+        <v>27</v>
+      </c>
+      <c r="O781" t="s">
+        <v>27</v>
+      </c>
+      <c r="P781" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="782" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A782" t="s">
         <v>1159</v>
       </c>
       <c r="B782" t="s">
         <v>1160</v>
       </c>
       <c r="C782" t="s">
         <v>1161</v>
       </c>
       <c r="D782" t="s">
         <v>1162</v>
       </c>
       <c r="E782" t="s">
         <v>1163</v>
       </c>
       <c r="F782" t="s">
         <v>1164</v>
       </c>
       <c r="G782" t="s">
         <v>1165</v>
       </c>
       <c r="H782">
         <v>2020</v>
       </c>
       <c r="I782" t="s">
         <v>23</v>
       </c>
       <c r="J782" t="s">
         <v>1167</v>
       </c>
-    </row>
-    <row r="783" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K782" t="s">
+        <v>27</v>
+      </c>
+      <c r="L782" t="s">
+        <v>27</v>
+      </c>
+      <c r="M782" t="s">
+        <v>27</v>
+      </c>
+      <c r="N782" t="s">
+        <v>27</v>
+      </c>
+      <c r="O782" t="s">
+        <v>27</v>
+      </c>
+      <c r="P782" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="783" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A783" t="s">
         <v>1159</v>
       </c>
       <c r="B783" t="s">
         <v>1160</v>
       </c>
       <c r="C783" t="s">
         <v>1161</v>
       </c>
       <c r="D783" t="s">
         <v>1162</v>
       </c>
       <c r="E783" t="s">
         <v>1163</v>
       </c>
       <c r="F783" t="s">
         <v>1164</v>
       </c>
       <c r="G783" t="s">
         <v>1165</v>
       </c>
       <c r="H783">
         <v>2021</v>
       </c>
       <c r="I783" t="s">
         <v>23</v>
       </c>
       <c r="J783" t="s">
         <v>1168</v>
       </c>
-    </row>
-    <row r="784" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K783" t="s">
+        <v>27</v>
+      </c>
+      <c r="L783" t="s">
+        <v>27</v>
+      </c>
+      <c r="M783" t="s">
+        <v>27</v>
+      </c>
+      <c r="N783" t="s">
+        <v>27</v>
+      </c>
+      <c r="O783" t="s">
+        <v>27</v>
+      </c>
+      <c r="P783" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="784" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A784" t="s">
         <v>1159</v>
       </c>
       <c r="B784" t="s">
         <v>1160</v>
       </c>
       <c r="C784" t="s">
         <v>1161</v>
       </c>
       <c r="D784" t="s">
         <v>1162</v>
       </c>
       <c r="E784" t="s">
         <v>1163</v>
       </c>
       <c r="F784" t="s">
         <v>1164</v>
       </c>
       <c r="G784" t="s">
         <v>1165</v>
       </c>
       <c r="H784">
         <v>2022</v>
       </c>
       <c r="I784" t="s">
         <v>23</v>
       </c>
       <c r="J784" t="s">
         <v>1168</v>
       </c>
-    </row>
-    <row r="785" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K784" t="s">
+        <v>27</v>
+      </c>
+      <c r="L784" t="s">
+        <v>27</v>
+      </c>
+      <c r="M784" t="s">
+        <v>27</v>
+      </c>
+      <c r="N784" t="s">
+        <v>27</v>
+      </c>
+      <c r="O784" t="s">
+        <v>27</v>
+      </c>
+      <c r="P784" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="785" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A785" t="s">
         <v>1159</v>
       </c>
       <c r="B785" t="s">
         <v>1160</v>
       </c>
       <c r="C785" t="s">
         <v>1169</v>
       </c>
       <c r="D785" t="s">
         <v>1170</v>
       </c>
       <c r="E785" t="s">
         <v>1170</v>
       </c>
       <c r="F785" t="s">
         <v>1171</v>
       </c>
       <c r="G785" t="s">
         <v>1165</v>
       </c>
       <c r="H785">
         <v>2016</v>
       </c>
       <c r="I785" t="s">
         <v>23</v>
       </c>
       <c r="J785" t="s">
         <v>1172</v>
       </c>
-    </row>
-    <row r="786" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K785" t="s">
+        <v>27</v>
+      </c>
+      <c r="L785" t="s">
+        <v>27</v>
+      </c>
+      <c r="M785" t="s">
+        <v>27</v>
+      </c>
+      <c r="N785" t="s">
+        <v>27</v>
+      </c>
+      <c r="O785" t="s">
+        <v>27</v>
+      </c>
+      <c r="P785" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="786" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A786" t="s">
         <v>1159</v>
       </c>
       <c r="B786" t="s">
         <v>1160</v>
       </c>
       <c r="C786" t="s">
         <v>1169</v>
       </c>
       <c r="D786" t="s">
         <v>1170</v>
       </c>
       <c r="E786" t="s">
         <v>1170</v>
       </c>
       <c r="F786" t="s">
         <v>1171</v>
       </c>
       <c r="G786" t="s">
         <v>1165</v>
       </c>
       <c r="H786">
         <v>2017</v>
       </c>
       <c r="I786" t="s">
         <v>23</v>
       </c>
       <c r="J786" t="s">
         <v>1172</v>
       </c>
-    </row>
-    <row r="787" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K786" t="s">
+        <v>27</v>
+      </c>
+      <c r="L786" t="s">
+        <v>27</v>
+      </c>
+      <c r="M786" t="s">
+        <v>27</v>
+      </c>
+      <c r="N786" t="s">
+        <v>27</v>
+      </c>
+      <c r="O786" t="s">
+        <v>27</v>
+      </c>
+      <c r="P786" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="787" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A787" t="s">
         <v>1159</v>
       </c>
       <c r="B787" t="s">
         <v>1160</v>
       </c>
       <c r="C787" t="s">
         <v>1169</v>
       </c>
       <c r="D787" t="s">
         <v>1170</v>
       </c>
       <c r="E787" t="s">
         <v>1170</v>
       </c>
       <c r="F787" t="s">
         <v>1171</v>
       </c>
       <c r="G787" t="s">
         <v>1165</v>
       </c>
       <c r="H787">
         <v>2018</v>
       </c>
       <c r="I787" t="s">
         <v>23</v>
       </c>
       <c r="J787" t="s">
         <v>514</v>
       </c>
-    </row>
-    <row r="788" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K787" t="s">
+        <v>27</v>
+      </c>
+      <c r="L787" t="s">
+        <v>27</v>
+      </c>
+      <c r="M787" t="s">
+        <v>27</v>
+      </c>
+      <c r="N787" t="s">
+        <v>27</v>
+      </c>
+      <c r="O787" t="s">
+        <v>27</v>
+      </c>
+      <c r="P787" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="788" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A788" t="s">
         <v>1159</v>
       </c>
       <c r="B788" t="s">
         <v>1160</v>
       </c>
       <c r="C788" t="s">
         <v>1169</v>
       </c>
       <c r="D788" t="s">
         <v>1170</v>
       </c>
       <c r="E788" t="s">
         <v>1170</v>
       </c>
       <c r="F788" t="s">
         <v>1171</v>
       </c>
       <c r="G788" t="s">
         <v>1165</v>
       </c>
       <c r="H788">
         <v>2019</v>
       </c>
       <c r="I788" t="s">
         <v>23</v>
       </c>
       <c r="J788" t="s">
         <v>1173</v>
       </c>
-    </row>
-    <row r="789" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K788" t="s">
+        <v>27</v>
+      </c>
+      <c r="L788" t="s">
+        <v>27</v>
+      </c>
+      <c r="M788" t="s">
+        <v>27</v>
+      </c>
+      <c r="N788" t="s">
+        <v>27</v>
+      </c>
+      <c r="O788" t="s">
+        <v>27</v>
+      </c>
+      <c r="P788" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="789" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A789" t="s">
         <v>1159</v>
       </c>
       <c r="B789" t="s">
         <v>1160</v>
       </c>
       <c r="C789" t="s">
         <v>1169</v>
       </c>
       <c r="D789" t="s">
         <v>1170</v>
       </c>
       <c r="E789" t="s">
         <v>1170</v>
       </c>
       <c r="F789" t="s">
         <v>1171</v>
       </c>
       <c r="G789" t="s">
         <v>1165</v>
       </c>
       <c r="H789">
         <v>2020</v>
       </c>
       <c r="I789" t="s">
         <v>23</v>
       </c>
       <c r="J789" t="s">
         <v>1174</v>
       </c>
-    </row>
-    <row r="790" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K789" t="s">
+        <v>27</v>
+      </c>
+      <c r="L789" t="s">
+        <v>27</v>
+      </c>
+      <c r="M789" t="s">
+        <v>27</v>
+      </c>
+      <c r="N789" t="s">
+        <v>27</v>
+      </c>
+      <c r="O789" t="s">
+        <v>27</v>
+      </c>
+      <c r="P789" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="790" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
         <v>1159</v>
       </c>
       <c r="B790" t="s">
         <v>1160</v>
       </c>
       <c r="C790" t="s">
         <v>1169</v>
       </c>
       <c r="D790" t="s">
         <v>1170</v>
       </c>
       <c r="E790" t="s">
         <v>1170</v>
       </c>
       <c r="F790" t="s">
         <v>1171</v>
       </c>
       <c r="G790" t="s">
         <v>1165</v>
       </c>
       <c r="H790">
         <v>2021</v>
       </c>
       <c r="I790" t="s">
         <v>23</v>
       </c>
       <c r="J790" t="s">
         <v>517</v>
       </c>
-    </row>
-    <row r="791" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K790" t="s">
+        <v>27</v>
+      </c>
+      <c r="L790" t="s">
+        <v>27</v>
+      </c>
+      <c r="M790" t="s">
+        <v>27</v>
+      </c>
+      <c r="N790" t="s">
+        <v>27</v>
+      </c>
+      <c r="O790" t="s">
+        <v>27</v>
+      </c>
+      <c r="P790" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="791" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A791" t="s">
         <v>1159</v>
       </c>
       <c r="B791" t="s">
         <v>524</v>
       </c>
       <c r="C791" t="s">
         <v>1175</v>
       </c>
       <c r="D791" t="s">
         <v>1176</v>
       </c>
       <c r="E791" t="s">
         <v>1177</v>
       </c>
       <c r="F791" t="s">
         <v>1178</v>
       </c>
       <c r="G791" t="s">
         <v>1179</v>
       </c>
       <c r="H791">
         <v>2015</v>
       </c>
       <c r="I791" t="s">
         <v>1180</v>
       </c>
       <c r="J791" t="s">
         <v>1181</v>
       </c>
-    </row>
-    <row r="792" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K791" t="s">
+        <v>27</v>
+      </c>
+      <c r="L791" t="s">
+        <v>27</v>
+      </c>
+      <c r="M791" t="s">
+        <v>27</v>
+      </c>
+      <c r="N791" t="s">
+        <v>27</v>
+      </c>
+      <c r="O791" t="s">
+        <v>27</v>
+      </c>
+      <c r="P791" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="792" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A792" t="s">
         <v>1159</v>
       </c>
       <c r="B792" t="s">
         <v>524</v>
       </c>
       <c r="C792" t="s">
         <v>1175</v>
       </c>
       <c r="D792" t="s">
         <v>1176</v>
       </c>
       <c r="E792" t="s">
         <v>1177</v>
       </c>
       <c r="F792" t="s">
         <v>1178</v>
       </c>
       <c r="G792" t="s">
         <v>1179</v>
       </c>
       <c r="H792">
         <v>2017</v>
       </c>
       <c r="I792" t="s">
         <v>1180</v>
       </c>
       <c r="J792" t="s">
         <v>1182</v>
       </c>
-    </row>
-    <row r="793" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K792" t="s">
+        <v>27</v>
+      </c>
+      <c r="L792" t="s">
+        <v>27</v>
+      </c>
+      <c r="M792" t="s">
+        <v>27</v>
+      </c>
+      <c r="N792" t="s">
+        <v>27</v>
+      </c>
+      <c r="O792" t="s">
+        <v>27</v>
+      </c>
+      <c r="P792" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="793" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A793" t="s">
         <v>1159</v>
       </c>
       <c r="B793" t="s">
         <v>524</v>
       </c>
       <c r="C793" t="s">
         <v>1175</v>
       </c>
       <c r="D793" t="s">
         <v>1176</v>
       </c>
       <c r="E793" t="s">
         <v>1177</v>
       </c>
       <c r="F793" t="s">
         <v>1178</v>
       </c>
       <c r="G793" t="s">
         <v>1179</v>
       </c>
       <c r="H793">
         <v>2018</v>
       </c>
       <c r="I793" t="s">
         <v>1180</v>
       </c>
       <c r="J793" t="s">
         <v>1183</v>
       </c>
-    </row>
-    <row r="794" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K793" t="s">
+        <v>27</v>
+      </c>
+      <c r="L793" t="s">
+        <v>27</v>
+      </c>
+      <c r="M793" t="s">
+        <v>27</v>
+      </c>
+      <c r="N793" t="s">
+        <v>27</v>
+      </c>
+      <c r="O793" t="s">
+        <v>27</v>
+      </c>
+      <c r="P793" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="794" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A794" t="s">
         <v>1159</v>
       </c>
       <c r="B794" t="s">
         <v>524</v>
       </c>
       <c r="C794" t="s">
         <v>1175</v>
       </c>
       <c r="D794" t="s">
         <v>1176</v>
       </c>
       <c r="E794" t="s">
         <v>1177</v>
       </c>
       <c r="F794" t="s">
         <v>1178</v>
       </c>
       <c r="G794" t="s">
         <v>1179</v>
       </c>
       <c r="H794">
         <v>2019</v>
       </c>
       <c r="I794" t="s">
         <v>1180</v>
       </c>
       <c r="J794" t="s">
         <v>1184</v>
       </c>
-    </row>
-    <row r="795" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K794" t="s">
+        <v>27</v>
+      </c>
+      <c r="L794" t="s">
+        <v>27</v>
+      </c>
+      <c r="M794" t="s">
+        <v>27</v>
+      </c>
+      <c r="N794" t="s">
+        <v>27</v>
+      </c>
+      <c r="O794" t="s">
+        <v>27</v>
+      </c>
+      <c r="P794" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="795" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A795" t="s">
         <v>1159</v>
       </c>
       <c r="B795" t="s">
         <v>524</v>
       </c>
       <c r="C795" t="s">
         <v>1175</v>
       </c>
       <c r="D795" t="s">
         <v>1176</v>
       </c>
       <c r="E795" t="s">
         <v>1177</v>
       </c>
       <c r="F795" t="s">
         <v>1178</v>
       </c>
       <c r="G795" t="s">
         <v>1179</v>
       </c>
       <c r="H795">
         <v>2021</v>
       </c>
       <c r="I795" t="s">
         <v>1180</v>
       </c>
       <c r="J795" t="s">
         <v>1185</v>
       </c>
-    </row>
-    <row r="796" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K795" t="s">
+        <v>27</v>
+      </c>
+      <c r="L795" t="s">
+        <v>27</v>
+      </c>
+      <c r="M795" t="s">
+        <v>27</v>
+      </c>
+      <c r="N795" t="s">
+        <v>27</v>
+      </c>
+      <c r="O795" t="s">
+        <v>27</v>
+      </c>
+      <c r="P795" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="796" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A796" t="s">
         <v>1159</v>
       </c>
       <c r="B796" t="s">
         <v>524</v>
       </c>
       <c r="C796" t="s">
         <v>1175</v>
       </c>
       <c r="D796" t="s">
         <v>1176</v>
       </c>
       <c r="E796" t="s">
         <v>1177</v>
       </c>
       <c r="F796" t="s">
         <v>1178</v>
       </c>
       <c r="G796" t="s">
         <v>1179</v>
       </c>
       <c r="H796">
         <v>2022</v>
       </c>
       <c r="I796" t="s">
         <v>1180</v>
       </c>
       <c r="J796" t="s">
         <v>1186</v>
       </c>
-    </row>
-    <row r="797" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K796" t="s">
+        <v>27</v>
+      </c>
+      <c r="L796" t="s">
+        <v>27</v>
+      </c>
+      <c r="M796" t="s">
+        <v>27</v>
+      </c>
+      <c r="N796" t="s">
+        <v>27</v>
+      </c>
+      <c r="O796" t="s">
+        <v>27</v>
+      </c>
+      <c r="P796" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="797" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A797" t="s">
         <v>1159</v>
       </c>
       <c r="B797" t="s">
         <v>1187</v>
       </c>
       <c r="C797" t="s">
         <v>1188</v>
       </c>
       <c r="D797" t="s">
         <v>1189</v>
       </c>
       <c r="E797" t="s">
         <v>1190</v>
       </c>
       <c r="F797" t="s">
         <v>1191</v>
       </c>
       <c r="G797" t="s">
         <v>1192</v>
       </c>
       <c r="H797">
         <v>2015</v>
       </c>
       <c r="I797" t="s">
         <v>23</v>
       </c>
       <c r="J797" t="s">
         <v>1193</v>
       </c>
-    </row>
-    <row r="798" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K797" t="s">
+        <v>27</v>
+      </c>
+      <c r="L797" t="s">
+        <v>27</v>
+      </c>
+      <c r="M797" t="s">
+        <v>27</v>
+      </c>
+      <c r="N797" t="s">
+        <v>27</v>
+      </c>
+      <c r="O797" t="s">
+        <v>27</v>
+      </c>
+      <c r="P797" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="798" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A798" t="s">
         <v>1159</v>
       </c>
       <c r="B798" t="s">
         <v>1187</v>
       </c>
       <c r="C798" t="s">
         <v>1188</v>
       </c>
       <c r="D798" t="s">
         <v>1189</v>
       </c>
       <c r="E798" t="s">
         <v>1190</v>
       </c>
       <c r="F798" t="s">
         <v>1191</v>
       </c>
       <c r="G798" t="s">
         <v>1192</v>
       </c>
       <c r="H798">
         <v>2016</v>
       </c>
       <c r="I798" t="s">
         <v>23</v>
       </c>
       <c r="J798" t="s">
         <v>1193</v>
       </c>
-    </row>
-    <row r="799" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K798" t="s">
+        <v>27</v>
+      </c>
+      <c r="L798" t="s">
+        <v>27</v>
+      </c>
+      <c r="M798" t="s">
+        <v>27</v>
+      </c>
+      <c r="N798" t="s">
+        <v>27</v>
+      </c>
+      <c r="O798" t="s">
+        <v>27</v>
+      </c>
+      <c r="P798" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="799" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A799" t="s">
         <v>1159</v>
       </c>
       <c r="B799" t="s">
         <v>1187</v>
       </c>
       <c r="C799" t="s">
         <v>1188</v>
       </c>
       <c r="D799" t="s">
         <v>1189</v>
       </c>
       <c r="E799" t="s">
         <v>1190</v>
       </c>
       <c r="F799" t="s">
         <v>1191</v>
       </c>
       <c r="G799" t="s">
         <v>1192</v>
       </c>
       <c r="H799">
         <v>2017</v>
       </c>
       <c r="I799" t="s">
         <v>23</v>
       </c>
       <c r="J799" t="s">
         <v>1193</v>
       </c>
-    </row>
-    <row r="800" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K799" t="s">
+        <v>27</v>
+      </c>
+      <c r="L799" t="s">
+        <v>27</v>
+      </c>
+      <c r="M799" t="s">
+        <v>27</v>
+      </c>
+      <c r="N799" t="s">
+        <v>27</v>
+      </c>
+      <c r="O799" t="s">
+        <v>27</v>
+      </c>
+      <c r="P799" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="800" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A800" t="s">
         <v>1159</v>
       </c>
       <c r="B800" t="s">
         <v>1187</v>
       </c>
       <c r="C800" t="s">
         <v>1188</v>
       </c>
       <c r="D800" t="s">
         <v>1189</v>
       </c>
       <c r="E800" t="s">
         <v>1190</v>
       </c>
       <c r="F800" t="s">
         <v>1191</v>
       </c>
       <c r="G800" t="s">
         <v>1192</v>
       </c>
       <c r="H800">
         <v>2018</v>
       </c>
       <c r="I800" t="s">
         <v>23</v>
       </c>
       <c r="J800" t="s">
         <v>1193</v>
       </c>
-    </row>
-    <row r="801" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K800" t="s">
+        <v>27</v>
+      </c>
+      <c r="L800" t="s">
+        <v>27</v>
+      </c>
+      <c r="M800" t="s">
+        <v>27</v>
+      </c>
+      <c r="N800" t="s">
+        <v>27</v>
+      </c>
+      <c r="O800" t="s">
+        <v>27</v>
+      </c>
+      <c r="P800" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="801" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A801" t="s">
         <v>1159</v>
       </c>
       <c r="B801" t="s">
         <v>1187</v>
       </c>
       <c r="C801" t="s">
         <v>1188</v>
       </c>
       <c r="D801" t="s">
         <v>1189</v>
       </c>
       <c r="E801" t="s">
         <v>1190</v>
       </c>
       <c r="F801" t="s">
         <v>1191</v>
       </c>
       <c r="G801" t="s">
         <v>1192</v>
       </c>
       <c r="H801">
         <v>2019</v>
       </c>
       <c r="I801" t="s">
         <v>23</v>
       </c>
       <c r="J801" t="s">
         <v>1193</v>
       </c>
-    </row>
-    <row r="802" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K801" t="s">
+        <v>27</v>
+      </c>
+      <c r="L801" t="s">
+        <v>27</v>
+      </c>
+      <c r="M801" t="s">
+        <v>27</v>
+      </c>
+      <c r="N801" t="s">
+        <v>27</v>
+      </c>
+      <c r="O801" t="s">
+        <v>27</v>
+      </c>
+      <c r="P801" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="802" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A802" t="s">
         <v>1159</v>
       </c>
       <c r="B802" t="s">
         <v>1187</v>
       </c>
       <c r="C802" t="s">
         <v>1188</v>
       </c>
       <c r="D802" t="s">
         <v>1189</v>
       </c>
       <c r="E802" t="s">
         <v>1190</v>
       </c>
       <c r="F802" t="s">
         <v>1191</v>
       </c>
       <c r="G802" t="s">
         <v>1192</v>
       </c>
       <c r="H802">
         <v>2020</v>
       </c>
       <c r="I802" t="s">
         <v>23</v>
       </c>
       <c r="J802" t="s">
         <v>1193</v>
       </c>
-    </row>
-    <row r="803" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K802" t="s">
+        <v>27</v>
+      </c>
+      <c r="L802" t="s">
+        <v>27</v>
+      </c>
+      <c r="M802" t="s">
+        <v>27</v>
+      </c>
+      <c r="N802" t="s">
+        <v>27</v>
+      </c>
+      <c r="O802" t="s">
+        <v>27</v>
+      </c>
+      <c r="P802" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="803" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A803" t="s">
         <v>1159</v>
       </c>
       <c r="B803" t="s">
         <v>1194</v>
       </c>
       <c r="C803" t="s">
         <v>1195</v>
       </c>
       <c r="D803" t="s">
         <v>1196</v>
       </c>
       <c r="E803" t="s">
         <v>1197</v>
       </c>
       <c r="F803" t="s">
         <v>1198</v>
       </c>
       <c r="G803" t="s">
         <v>1199</v>
       </c>
       <c r="H803">
         <v>2018</v>
       </c>
       <c r="I803" t="s">
         <v>23</v>
       </c>
       <c r="J803" t="s">
         <v>1200</v>
       </c>
-    </row>
-    <row r="804" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K803" t="s">
+        <v>27</v>
+      </c>
+      <c r="L803" t="s">
+        <v>27</v>
+      </c>
+      <c r="M803" t="s">
+        <v>27</v>
+      </c>
+      <c r="N803" t="s">
+        <v>27</v>
+      </c>
+      <c r="O803" t="s">
+        <v>27</v>
+      </c>
+      <c r="P803" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="804" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A804" t="s">
         <v>720</v>
       </c>
       <c r="B804" t="s">
         <v>529</v>
       </c>
       <c r="C804" t="s">
         <v>1201</v>
       </c>
       <c r="D804" t="s">
         <v>1202</v>
       </c>
       <c r="E804" t="s">
         <v>1203</v>
       </c>
       <c r="F804" t="s">
         <v>1204</v>
       </c>
       <c r="G804" t="s">
         <v>1205</v>
       </c>
       <c r="H804">
         <v>2017</v>
       </c>
       <c r="I804" t="s">
         <v>23</v>
       </c>
       <c r="J804" t="s">
         <v>1019</v>
       </c>
       <c r="K804" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L804" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="805" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M804" t="s">
+        <v>27</v>
+      </c>
+      <c r="N804" t="s">
+        <v>27</v>
+      </c>
+      <c r="O804" t="s">
+        <v>27</v>
+      </c>
+      <c r="P804" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="805" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A805" t="s">
         <v>720</v>
       </c>
       <c r="B805" t="s">
         <v>529</v>
       </c>
       <c r="C805" t="s">
         <v>1201</v>
       </c>
       <c r="D805" t="s">
         <v>1202</v>
       </c>
       <c r="E805" t="s">
         <v>1203</v>
       </c>
       <c r="F805" t="s">
         <v>1204</v>
       </c>
       <c r="G805" t="s">
         <v>1205</v>
       </c>
       <c r="H805">
         <v>2017</v>
       </c>
       <c r="I805" t="s">
         <v>23</v>
       </c>
       <c r="J805" t="s">
         <v>1206</v>
       </c>
       <c r="K805" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L805" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="806" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M805" t="s">
+        <v>27</v>
+      </c>
+      <c r="N805" t="s">
+        <v>27</v>
+      </c>
+      <c r="O805" t="s">
+        <v>27</v>
+      </c>
+      <c r="P805" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="806" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A806" t="s">
         <v>720</v>
       </c>
       <c r="B806" t="s">
         <v>529</v>
       </c>
       <c r="C806" t="s">
         <v>1201</v>
       </c>
       <c r="D806" t="s">
         <v>1202</v>
       </c>
       <c r="E806" t="s">
         <v>1203</v>
       </c>
       <c r="F806" t="s">
         <v>1204</v>
       </c>
       <c r="G806" t="s">
         <v>1205</v>
       </c>
       <c r="H806">
         <v>2017</v>
       </c>
       <c r="I806" t="s">
         <v>23</v>
       </c>
       <c r="J806" t="s">
         <v>1207</v>
       </c>
       <c r="K806" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L806" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="807" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M806" t="s">
+        <v>27</v>
+      </c>
+      <c r="N806" t="s">
+        <v>27</v>
+      </c>
+      <c r="O806" t="s">
+        <v>27</v>
+      </c>
+      <c r="P806" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="807" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A807" t="s">
         <v>720</v>
       </c>
       <c r="B807" t="s">
         <v>529</v>
       </c>
       <c r="C807" t="s">
         <v>1208</v>
       </c>
       <c r="D807" t="s">
         <v>1209</v>
       </c>
       <c r="E807" t="s">
         <v>1209</v>
       </c>
       <c r="F807" t="s">
         <v>1210</v>
       </c>
       <c r="G807" t="s">
         <v>1211</v>
       </c>
       <c r="H807">
         <v>2017</v>
       </c>
       <c r="I807" t="s">
         <v>23</v>
       </c>
       <c r="J807" t="s">
         <v>1212</v>
       </c>
-    </row>
-    <row r="808" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K807" t="s">
+        <v>27</v>
+      </c>
+      <c r="L807" t="s">
+        <v>27</v>
+      </c>
+      <c r="M807" t="s">
+        <v>27</v>
+      </c>
+      <c r="N807" t="s">
+        <v>27</v>
+      </c>
+      <c r="O807" t="s">
+        <v>27</v>
+      </c>
+      <c r="P807" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="808" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A808" t="s">
         <v>720</v>
       </c>
       <c r="B808" t="s">
         <v>529</v>
       </c>
       <c r="C808" t="s">
         <v>1208</v>
       </c>
       <c r="D808" t="s">
         <v>1209</v>
       </c>
       <c r="E808" t="s">
         <v>1209</v>
       </c>
       <c r="F808" t="s">
         <v>1210</v>
       </c>
       <c r="G808" t="s">
         <v>1211</v>
       </c>
       <c r="H808">
         <v>2018</v>
       </c>
       <c r="I808" t="s">
         <v>23</v>
       </c>
       <c r="J808" t="s">
         <v>1213</v>
       </c>
-    </row>
-    <row r="809" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K808" t="s">
+        <v>27</v>
+      </c>
+      <c r="L808" t="s">
+        <v>27</v>
+      </c>
+      <c r="M808" t="s">
+        <v>27</v>
+      </c>
+      <c r="N808" t="s">
+        <v>27</v>
+      </c>
+      <c r="O808" t="s">
+        <v>27</v>
+      </c>
+      <c r="P808" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="809" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A809" t="s">
         <v>720</v>
       </c>
       <c r="B809" t="s">
         <v>529</v>
       </c>
       <c r="C809" t="s">
         <v>1208</v>
       </c>
       <c r="D809" t="s">
         <v>1209</v>
       </c>
       <c r="E809" t="s">
         <v>1209</v>
       </c>
       <c r="F809" t="s">
         <v>1210</v>
       </c>
       <c r="G809" t="s">
         <v>1211</v>
       </c>
       <c r="H809">
         <v>2019</v>
       </c>
       <c r="I809" t="s">
         <v>23</v>
       </c>
       <c r="J809" t="s">
         <v>1214</v>
       </c>
-    </row>
-    <row r="810" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K809" t="s">
+        <v>27</v>
+      </c>
+      <c r="L809" t="s">
+        <v>27</v>
+      </c>
+      <c r="M809" t="s">
+        <v>27</v>
+      </c>
+      <c r="N809" t="s">
+        <v>27</v>
+      </c>
+      <c r="O809" t="s">
+        <v>27</v>
+      </c>
+      <c r="P809" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="810" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A810" t="s">
         <v>720</v>
       </c>
       <c r="B810" t="s">
         <v>529</v>
       </c>
       <c r="C810" t="s">
         <v>1208</v>
       </c>
       <c r="D810" t="s">
         <v>1209</v>
       </c>
       <c r="E810" t="s">
         <v>1209</v>
       </c>
       <c r="F810" t="s">
         <v>1210</v>
       </c>
       <c r="G810" t="s">
         <v>1211</v>
       </c>
       <c r="H810">
         <v>2020</v>
       </c>
       <c r="I810" t="s">
         <v>23</v>
       </c>
       <c r="J810" t="s">
         <v>1215</v>
       </c>
-    </row>
-    <row r="811" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K810" t="s">
+        <v>27</v>
+      </c>
+      <c r="L810" t="s">
+        <v>27</v>
+      </c>
+      <c r="M810" t="s">
+        <v>27</v>
+      </c>
+      <c r="N810" t="s">
+        <v>27</v>
+      </c>
+      <c r="O810" t="s">
+        <v>27</v>
+      </c>
+      <c r="P810" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="811" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A811" t="s">
         <v>720</v>
       </c>
       <c r="B811" t="s">
         <v>529</v>
       </c>
       <c r="C811" t="s">
         <v>1208</v>
       </c>
       <c r="D811" t="s">
         <v>1209</v>
       </c>
       <c r="E811" t="s">
         <v>1209</v>
       </c>
       <c r="F811" t="s">
         <v>1210</v>
       </c>
       <c r="G811" t="s">
         <v>1211</v>
       </c>
       <c r="H811">
         <v>2021</v>
       </c>
       <c r="I811" t="s">
         <v>23</v>
       </c>
       <c r="J811" t="s">
         <v>1216</v>
       </c>
-    </row>
-    <row r="812" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K811" t="s">
+        <v>27</v>
+      </c>
+      <c r="L811" t="s">
+        <v>27</v>
+      </c>
+      <c r="M811" t="s">
+        <v>27</v>
+      </c>
+      <c r="N811" t="s">
+        <v>27</v>
+      </c>
+      <c r="O811" t="s">
+        <v>27</v>
+      </c>
+      <c r="P811" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="812" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A812" t="s">
         <v>720</v>
       </c>
       <c r="B812" t="s">
         <v>525</v>
       </c>
       <c r="C812" t="s">
         <v>1217</v>
       </c>
       <c r="D812" t="s">
         <v>1218</v>
       </c>
       <c r="E812" t="s">
         <v>1219</v>
       </c>
       <c r="F812" t="s">
         <v>1220</v>
       </c>
       <c r="G812" t="s">
         <v>1221</v>
       </c>
       <c r="H812">
         <v>2017</v>
       </c>
       <c r="I812" t="s">
         <v>23</v>
       </c>
       <c r="J812" t="s">
         <v>925</v>
       </c>
       <c r="K812" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L812" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="813" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M812" t="s">
+        <v>27</v>
+      </c>
+      <c r="N812" t="s">
+        <v>27</v>
+      </c>
+      <c r="O812" t="s">
+        <v>27</v>
+      </c>
+      <c r="P812" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="813" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A813" t="s">
         <v>720</v>
       </c>
       <c r="B813" t="s">
         <v>525</v>
       </c>
       <c r="C813" t="s">
         <v>1217</v>
       </c>
       <c r="D813" t="s">
         <v>1218</v>
       </c>
       <c r="E813" t="s">
         <v>1219</v>
       </c>
       <c r="F813" t="s">
         <v>1220</v>
       </c>
       <c r="G813" t="s">
         <v>1221</v>
       </c>
       <c r="H813">
         <v>2017</v>
       </c>
       <c r="I813" t="s">
         <v>23</v>
       </c>
       <c r="J813" t="s">
         <v>657</v>
       </c>
       <c r="K813" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L813" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="814" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M813" t="s">
+        <v>27</v>
+      </c>
+      <c r="N813" t="s">
+        <v>27</v>
+      </c>
+      <c r="O813" t="s">
+        <v>27</v>
+      </c>
+      <c r="P813" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="814" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A814" t="s">
         <v>720</v>
       </c>
       <c r="B814" t="s">
         <v>525</v>
       </c>
       <c r="C814" t="s">
         <v>1217</v>
       </c>
       <c r="D814" t="s">
         <v>1218</v>
       </c>
       <c r="E814" t="s">
         <v>1219</v>
       </c>
       <c r="F814" t="s">
         <v>1220</v>
       </c>
       <c r="G814" t="s">
         <v>1221</v>
       </c>
       <c r="H814">
         <v>2017</v>
       </c>
       <c r="I814" t="s">
         <v>23</v>
       </c>
       <c r="J814" t="s">
         <v>513</v>
       </c>
       <c r="K814" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L814" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="815" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M814" t="s">
+        <v>27</v>
+      </c>
+      <c r="N814" t="s">
+        <v>27</v>
+      </c>
+      <c r="O814" t="s">
+        <v>27</v>
+      </c>
+      <c r="P814" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="815" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
         <v>720</v>
       </c>
       <c r="B815" t="s">
         <v>525</v>
       </c>
       <c r="C815" t="s">
         <v>1222</v>
       </c>
       <c r="D815" t="s">
         <v>1223</v>
       </c>
       <c r="E815" t="s">
         <v>1224</v>
       </c>
       <c r="F815" t="s">
         <v>1225</v>
       </c>
       <c r="G815" t="s">
         <v>1226</v>
       </c>
       <c r="H815">
         <v>2016</v>
       </c>
       <c r="I815" t="s">
         <v>23</v>
       </c>
       <c r="J815" t="s">
         <v>1227</v>
       </c>
-    </row>
-    <row r="816" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K815" t="s">
+        <v>27</v>
+      </c>
+      <c r="L815" t="s">
+        <v>27</v>
+      </c>
+      <c r="M815" t="s">
+        <v>27</v>
+      </c>
+      <c r="N815" t="s">
+        <v>27</v>
+      </c>
+      <c r="O815" t="s">
+        <v>27</v>
+      </c>
+      <c r="P815" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="816" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
         <v>720</v>
       </c>
       <c r="B816" t="s">
         <v>1228</v>
       </c>
       <c r="C816" t="s">
         <v>1229</v>
       </c>
       <c r="D816" t="s">
         <v>1230</v>
       </c>
       <c r="E816" t="s">
         <v>1231</v>
       </c>
       <c r="F816" t="s">
         <v>1232</v>
       </c>
       <c r="G816" t="s">
         <v>1233</v>
       </c>
       <c r="H816">
         <v>2015</v>
       </c>
       <c r="I816" t="s">
         <v>23</v>
       </c>
       <c r="J816" t="s">
         <v>1234</v>
       </c>
-    </row>
-    <row r="817" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K816" t="s">
+        <v>27</v>
+      </c>
+      <c r="L816" t="s">
+        <v>27</v>
+      </c>
+      <c r="M816" t="s">
+        <v>27</v>
+      </c>
+      <c r="N816" t="s">
+        <v>27</v>
+      </c>
+      <c r="O816" t="s">
+        <v>27</v>
+      </c>
+      <c r="P816" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="817" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A817" t="s">
         <v>720</v>
       </c>
       <c r="B817" t="s">
         <v>1228</v>
       </c>
       <c r="C817" t="s">
         <v>1229</v>
       </c>
       <c r="D817" t="s">
         <v>1230</v>
       </c>
       <c r="E817" t="s">
         <v>1231</v>
       </c>
       <c r="F817" t="s">
         <v>1232</v>
       </c>
       <c r="G817" t="s">
         <v>1233</v>
       </c>
       <c r="H817">
         <v>2017</v>
       </c>
       <c r="I817" t="s">
         <v>23</v>
       </c>
       <c r="J817" t="s">
         <v>1235</v>
       </c>
-    </row>
-    <row r="818" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K817" t="s">
+        <v>27</v>
+      </c>
+      <c r="L817" t="s">
+        <v>27</v>
+      </c>
+      <c r="M817" t="s">
+        <v>27</v>
+      </c>
+      <c r="N817" t="s">
+        <v>27</v>
+      </c>
+      <c r="O817" t="s">
+        <v>27</v>
+      </c>
+      <c r="P817" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="818" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A818" t="s">
         <v>720</v>
       </c>
       <c r="B818" t="s">
         <v>1228</v>
       </c>
       <c r="C818" t="s">
         <v>1229</v>
       </c>
       <c r="D818" t="s">
         <v>1230</v>
       </c>
       <c r="E818" t="s">
         <v>1231</v>
       </c>
       <c r="F818" t="s">
         <v>1232</v>
       </c>
       <c r="G818" t="s">
         <v>1233</v>
       </c>
       <c r="H818">
         <v>2018</v>
       </c>
       <c r="I818" t="s">
         <v>23</v>
       </c>
       <c r="J818" t="s">
         <v>1236</v>
       </c>
-    </row>
-    <row r="819" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K818" t="s">
+        <v>27</v>
+      </c>
+      <c r="L818" t="s">
+        <v>27</v>
+      </c>
+      <c r="M818" t="s">
+        <v>27</v>
+      </c>
+      <c r="N818" t="s">
+        <v>27</v>
+      </c>
+      <c r="O818" t="s">
+        <v>27</v>
+      </c>
+      <c r="P818" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="819" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A819" t="s">
         <v>720</v>
       </c>
       <c r="B819" t="s">
         <v>1228</v>
       </c>
       <c r="C819" t="s">
         <v>1229</v>
       </c>
       <c r="D819" t="s">
         <v>1230</v>
       </c>
       <c r="E819" t="s">
         <v>1231</v>
       </c>
       <c r="F819" t="s">
         <v>1232</v>
       </c>
       <c r="G819" t="s">
         <v>1233</v>
       </c>
       <c r="H819">
         <v>2019</v>
       </c>
       <c r="I819" t="s">
         <v>23</v>
       </c>
       <c r="J819" t="s">
         <v>1237</v>
       </c>
-    </row>
-    <row r="820" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K819" t="s">
+        <v>27</v>
+      </c>
+      <c r="L819" t="s">
+        <v>27</v>
+      </c>
+      <c r="M819" t="s">
+        <v>27</v>
+      </c>
+      <c r="N819" t="s">
+        <v>27</v>
+      </c>
+      <c r="O819" t="s">
+        <v>27</v>
+      </c>
+      <c r="P819" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="820" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A820" t="s">
         <v>720</v>
       </c>
       <c r="B820" t="s">
         <v>1228</v>
       </c>
       <c r="C820" t="s">
         <v>1229</v>
       </c>
       <c r="D820" t="s">
         <v>1230</v>
       </c>
       <c r="E820" t="s">
         <v>1231</v>
       </c>
       <c r="F820" t="s">
         <v>1232</v>
       </c>
       <c r="G820" t="s">
         <v>1233</v>
       </c>
       <c r="H820">
         <v>2020</v>
       </c>
       <c r="I820" t="s">
         <v>23</v>
       </c>
       <c r="J820" t="s">
         <v>1238</v>
       </c>
-    </row>
-    <row r="821" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K820" t="s">
+        <v>27</v>
+      </c>
+      <c r="L820" t="s">
+        <v>27</v>
+      </c>
+      <c r="M820" t="s">
+        <v>27</v>
+      </c>
+      <c r="N820" t="s">
+        <v>27</v>
+      </c>
+      <c r="O820" t="s">
+        <v>27</v>
+      </c>
+      <c r="P820" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="821" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A821" t="s">
         <v>720</v>
       </c>
       <c r="B821" t="s">
         <v>1228</v>
       </c>
       <c r="C821" t="s">
         <v>1229</v>
       </c>
       <c r="D821" t="s">
         <v>1230</v>
       </c>
       <c r="E821" t="s">
         <v>1231</v>
       </c>
       <c r="F821" t="s">
         <v>1232</v>
       </c>
       <c r="G821" t="s">
         <v>1233</v>
       </c>
       <c r="H821">
         <v>2021</v>
       </c>
       <c r="I821" t="s">
         <v>23</v>
       </c>
       <c r="J821" t="s">
         <v>1239</v>
       </c>
-    </row>
-    <row r="822" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K821" t="s">
+        <v>27</v>
+      </c>
+      <c r="L821" t="s">
+        <v>27</v>
+      </c>
+      <c r="M821" t="s">
+        <v>27</v>
+      </c>
+      <c r="N821" t="s">
+        <v>27</v>
+      </c>
+      <c r="O821" t="s">
+        <v>27</v>
+      </c>
+      <c r="P821" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="822" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A822" t="s">
         <v>720</v>
       </c>
       <c r="B822" t="s">
         <v>1228</v>
       </c>
       <c r="C822" t="s">
         <v>1229</v>
       </c>
       <c r="D822" t="s">
         <v>1230</v>
       </c>
       <c r="E822" t="s">
         <v>1231</v>
       </c>
       <c r="F822" t="s">
         <v>1232</v>
       </c>
       <c r="G822" t="s">
         <v>1233</v>
       </c>
       <c r="H822">
         <v>2022</v>
       </c>
       <c r="I822" t="s">
         <v>23</v>
       </c>
       <c r="J822" t="s">
         <v>1240</v>
       </c>
-    </row>
-    <row r="823" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K822" t="s">
+        <v>27</v>
+      </c>
+      <c r="L822" t="s">
+        <v>27</v>
+      </c>
+      <c r="M822" t="s">
+        <v>27</v>
+      </c>
+      <c r="N822" t="s">
+        <v>27</v>
+      </c>
+      <c r="O822" t="s">
+        <v>27</v>
+      </c>
+      <c r="P822" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="823" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A823" t="s">
         <v>720</v>
       </c>
       <c r="B823" t="s">
         <v>537</v>
       </c>
       <c r="C823" t="s">
         <v>1241</v>
       </c>
       <c r="D823" t="s">
         <v>1242</v>
       </c>
       <c r="E823" t="s">
         <v>1243</v>
       </c>
       <c r="F823" t="s">
         <v>1244</v>
       </c>
       <c r="G823" t="s">
         <v>1245</v>
       </c>
       <c r="H823">
         <v>2017</v>
       </c>
       <c r="I823" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J823" t="s">
         <v>1246</v>
       </c>
       <c r="K823" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L823" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="824" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M823" t="s">
+        <v>27</v>
+      </c>
+      <c r="N823" t="s">
+        <v>27</v>
+      </c>
+      <c r="O823" t="s">
+        <v>27</v>
+      </c>
+      <c r="P823" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="824" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A824" t="s">
         <v>720</v>
       </c>
       <c r="B824" t="s">
         <v>537</v>
       </c>
       <c r="C824" t="s">
         <v>1241</v>
       </c>
       <c r="D824" t="s">
         <v>1242</v>
       </c>
       <c r="E824" t="s">
         <v>1243</v>
       </c>
       <c r="F824" t="s">
         <v>1244</v>
       </c>
       <c r="G824" t="s">
         <v>1245</v>
       </c>
       <c r="H824">
         <v>2018</v>
       </c>
       <c r="I824" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J824" t="s">
         <v>1247</v>
       </c>
       <c r="K824" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L824" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="825" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M824" t="s">
+        <v>27</v>
+      </c>
+      <c r="N824" t="s">
+        <v>27</v>
+      </c>
+      <c r="O824" t="s">
+        <v>27</v>
+      </c>
+      <c r="P824" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="825" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A825" t="s">
         <v>720</v>
       </c>
       <c r="B825" t="s">
         <v>537</v>
       </c>
       <c r="C825" t="s">
         <v>1241</v>
       </c>
       <c r="D825" t="s">
         <v>1242</v>
       </c>
       <c r="E825" t="s">
         <v>1243</v>
       </c>
       <c r="F825" t="s">
         <v>1244</v>
       </c>
       <c r="G825" t="s">
         <v>1245</v>
       </c>
       <c r="H825">
         <v>2019</v>
       </c>
       <c r="I825" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J825" t="s">
         <v>1248</v>
       </c>
       <c r="K825" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L825" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="826" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M825" t="s">
+        <v>27</v>
+      </c>
+      <c r="N825" t="s">
+        <v>27</v>
+      </c>
+      <c r="O825" t="s">
+        <v>27</v>
+      </c>
+      <c r="P825" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="826" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A826" t="s">
         <v>720</v>
       </c>
       <c r="B826" t="s">
         <v>537</v>
       </c>
       <c r="C826" t="s">
         <v>1241</v>
       </c>
       <c r="D826" t="s">
         <v>1242</v>
       </c>
       <c r="E826" t="s">
         <v>1243</v>
       </c>
       <c r="F826" t="s">
         <v>1244</v>
       </c>
       <c r="G826" t="s">
         <v>1245</v>
       </c>
       <c r="H826">
         <v>2017</v>
       </c>
       <c r="I826" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J826" t="s">
         <v>1249</v>
       </c>
       <c r="K826" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L826" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="827" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M826" t="s">
+        <v>27</v>
+      </c>
+      <c r="N826" t="s">
+        <v>27</v>
+      </c>
+      <c r="O826" t="s">
+        <v>27</v>
+      </c>
+      <c r="P826" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="827" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A827" t="s">
         <v>720</v>
       </c>
       <c r="B827" t="s">
         <v>537</v>
       </c>
       <c r="C827" t="s">
         <v>1241</v>
       </c>
       <c r="D827" t="s">
         <v>1242</v>
       </c>
       <c r="E827" t="s">
         <v>1243</v>
       </c>
       <c r="F827" t="s">
         <v>1244</v>
       </c>
       <c r="G827" t="s">
         <v>1245</v>
       </c>
       <c r="H827">
         <v>2018</v>
       </c>
       <c r="I827" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J827" t="s">
         <v>1250</v>
       </c>
       <c r="K827" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L827" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="828" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M827" t="s">
+        <v>27</v>
+      </c>
+      <c r="N827" t="s">
+        <v>27</v>
+      </c>
+      <c r="O827" t="s">
+        <v>27</v>
+      </c>
+      <c r="P827" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="828" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A828" t="s">
         <v>720</v>
       </c>
       <c r="B828" t="s">
         <v>537</v>
       </c>
       <c r="C828" t="s">
         <v>1241</v>
       </c>
       <c r="D828" t="s">
         <v>1242</v>
       </c>
       <c r="E828" t="s">
         <v>1243</v>
       </c>
       <c r="F828" t="s">
         <v>1244</v>
       </c>
       <c r="G828" t="s">
         <v>1245</v>
       </c>
       <c r="H828">
         <v>2019</v>
       </c>
       <c r="I828" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J828" t="s">
         <v>1251</v>
       </c>
       <c r="K828" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L828" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="829" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M828" t="s">
+        <v>27</v>
+      </c>
+      <c r="N828" t="s">
+        <v>27</v>
+      </c>
+      <c r="O828" t="s">
+        <v>27</v>
+      </c>
+      <c r="P828" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="829" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A829" t="s">
         <v>720</v>
       </c>
       <c r="B829" t="s">
         <v>537</v>
       </c>
       <c r="C829" t="s">
         <v>1241</v>
       </c>
       <c r="D829" t="s">
         <v>1242</v>
       </c>
       <c r="E829" t="s">
         <v>1243</v>
       </c>
       <c r="F829" t="s">
         <v>1244</v>
       </c>
       <c r="G829" t="s">
         <v>1245</v>
       </c>
       <c r="H829">
         <v>2017</v>
       </c>
       <c r="I829" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J829" t="s">
         <v>1252</v>
       </c>
       <c r="K829" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L829" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="830" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M829" t="s">
+        <v>27</v>
+      </c>
+      <c r="N829" t="s">
+        <v>27</v>
+      </c>
+      <c r="O829" t="s">
+        <v>27</v>
+      </c>
+      <c r="P829" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="830" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A830" t="s">
         <v>720</v>
       </c>
       <c r="B830" t="s">
         <v>537</v>
       </c>
       <c r="C830" t="s">
         <v>1241</v>
       </c>
       <c r="D830" t="s">
         <v>1242</v>
       </c>
       <c r="E830" t="s">
         <v>1243</v>
       </c>
       <c r="F830" t="s">
         <v>1244</v>
       </c>
       <c r="G830" t="s">
         <v>1245</v>
       </c>
       <c r="H830">
         <v>2018</v>
       </c>
       <c r="I830" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J830" t="s">
         <v>1253</v>
       </c>
       <c r="K830" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L830" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="831" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M830" t="s">
+        <v>27</v>
+      </c>
+      <c r="N830" t="s">
+        <v>27</v>
+      </c>
+      <c r="O830" t="s">
+        <v>27</v>
+      </c>
+      <c r="P830" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="831" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A831" t="s">
         <v>720</v>
       </c>
       <c r="B831" t="s">
         <v>537</v>
       </c>
       <c r="C831" t="s">
         <v>1241</v>
       </c>
       <c r="D831" t="s">
         <v>1242</v>
       </c>
       <c r="E831" t="s">
         <v>1243</v>
       </c>
       <c r="F831" t="s">
         <v>1244</v>
       </c>
       <c r="G831" t="s">
         <v>1245</v>
       </c>
       <c r="H831">
         <v>2019</v>
       </c>
       <c r="I831" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J831" t="s">
         <v>1254</v>
       </c>
       <c r="K831" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L831" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="832" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M831" t="s">
+        <v>27</v>
+      </c>
+      <c r="N831" t="s">
+        <v>27</v>
+      </c>
+      <c r="O831" t="s">
+        <v>27</v>
+      </c>
+      <c r="P831" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="832" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A832" t="s">
         <v>720</v>
       </c>
       <c r="B832" t="s">
         <v>537</v>
       </c>
       <c r="C832" t="s">
         <v>1255</v>
       </c>
       <c r="D832" t="s">
         <v>1256</v>
       </c>
       <c r="E832" t="s">
         <v>1257</v>
       </c>
       <c r="F832" t="s">
         <v>1258</v>
       </c>
       <c r="G832" t="s">
         <v>725</v>
       </c>
       <c r="H832">
         <v>2017</v>
       </c>
       <c r="I832" t="s">
         <v>23</v>
       </c>
       <c r="J832" t="s">
         <v>1259</v>
       </c>
       <c r="K832" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L832" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="833" spans="1:12" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M832" t="s">
+        <v>27</v>
+      </c>
+      <c r="N832" t="s">
+        <v>27</v>
+      </c>
+      <c r="O832" t="s">
+        <v>27</v>
+      </c>
+      <c r="P832" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="833" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A833" t="s">
         <v>720</v>
       </c>
       <c r="B833" t="s">
         <v>537</v>
       </c>
       <c r="C833" t="s">
         <v>1255</v>
       </c>
       <c r="D833" t="s">
         <v>1256</v>
       </c>
       <c r="E833" t="s">
         <v>1257</v>
       </c>
       <c r="F833" t="s">
         <v>1258</v>
       </c>
       <c r="G833" t="s">
         <v>725</v>
       </c>
       <c r="H833">
         <v>2017</v>
       </c>
       <c r="I833" t="s">
         <v>23</v>
       </c>
       <c r="J833" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K833" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L833" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="834" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M833" t="s">
+        <v>27</v>
+      </c>
+      <c r="N833" t="s">
+        <v>27</v>
+      </c>
+      <c r="O833" t="s">
+        <v>27</v>
+      </c>
+      <c r="P833" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="834" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A834" t="s">
         <v>720</v>
       </c>
       <c r="B834" t="s">
         <v>537</v>
       </c>
       <c r="C834" t="s">
         <v>1255</v>
       </c>
       <c r="D834" t="s">
         <v>1256</v>
       </c>
       <c r="E834" t="s">
         <v>1257</v>
       </c>
       <c r="F834" t="s">
         <v>1258</v>
       </c>
       <c r="G834" t="s">
         <v>725</v>
       </c>
       <c r="H834">
         <v>2017</v>
       </c>
       <c r="I834" t="s">
         <v>23</v>
       </c>
       <c r="J834" t="s">
         <v>1260</v>
       </c>
       <c r="K834" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L834" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="835" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="M834" t="s">
+        <v>27</v>
+      </c>
+      <c r="N834" t="s">
+        <v>27</v>
+      </c>
+      <c r="O834" t="s">
+        <v>27</v>
+      </c>
+      <c r="P834" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="835" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A835" t="s">
         <v>721</v>
       </c>
       <c r="B835" t="s">
         <v>1261</v>
       </c>
       <c r="C835" t="s">
         <v>1262</v>
       </c>
       <c r="D835" t="s">
         <v>1263</v>
       </c>
       <c r="E835" t="s">
         <v>1264</v>
       </c>
       <c r="F835" t="s">
         <v>1265</v>
       </c>
       <c r="G835" t="s">
         <v>1266</v>
       </c>
       <c r="H835">
         <v>2016</v>
       </c>
       <c r="I835" t="s">
         <v>23</v>
       </c>
       <c r="J835" t="s">
         <v>1267</v>
       </c>
-    </row>
-    <row r="836" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K835" t="s">
+        <v>27</v>
+      </c>
+      <c r="L835" t="s">
+        <v>27</v>
+      </c>
+      <c r="M835" t="s">
+        <v>27</v>
+      </c>
+      <c r="N835" t="s">
+        <v>27</v>
+      </c>
+      <c r="O835" t="s">
+        <v>27</v>
+      </c>
+      <c r="P835" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="836" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A836" t="s">
         <v>721</v>
       </c>
       <c r="B836" t="s">
         <v>1261</v>
       </c>
       <c r="C836" t="s">
         <v>1262</v>
       </c>
       <c r="D836" t="s">
         <v>1263</v>
       </c>
       <c r="E836" t="s">
         <v>1264</v>
       </c>
       <c r="F836" t="s">
         <v>1265</v>
       </c>
       <c r="G836" t="s">
         <v>1266</v>
       </c>
       <c r="H836">
         <v>2017</v>
       </c>
       <c r="I836" t="s">
         <v>23</v>
       </c>
       <c r="J836" t="s">
         <v>918</v>
       </c>
-    </row>
-    <row r="837" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K836" t="s">
+        <v>27</v>
+      </c>
+      <c r="L836" t="s">
+        <v>27</v>
+      </c>
+      <c r="M836" t="s">
+        <v>27</v>
+      </c>
+      <c r="N836" t="s">
+        <v>27</v>
+      </c>
+      <c r="O836" t="s">
+        <v>27</v>
+      </c>
+      <c r="P836" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="837" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A837" t="s">
         <v>721</v>
       </c>
       <c r="B837" t="s">
         <v>1261</v>
       </c>
       <c r="C837" t="s">
         <v>1262</v>
       </c>
       <c r="D837" t="s">
         <v>1263</v>
       </c>
       <c r="E837" t="s">
         <v>1264</v>
       </c>
       <c r="F837" t="s">
         <v>1265</v>
       </c>
       <c r="G837" t="s">
         <v>1266</v>
       </c>
       <c r="H837">
         <v>2018</v>
       </c>
       <c r="I837" t="s">
         <v>23</v>
       </c>
       <c r="J837" t="s">
         <v>1268</v>
       </c>
-    </row>
-    <row r="838" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K837" t="s">
+        <v>27</v>
+      </c>
+      <c r="L837" t="s">
+        <v>27</v>
+      </c>
+      <c r="M837" t="s">
+        <v>27</v>
+      </c>
+      <c r="N837" t="s">
+        <v>27</v>
+      </c>
+      <c r="O837" t="s">
+        <v>27</v>
+      </c>
+      <c r="P837" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="838" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A838" t="s">
         <v>721</v>
       </c>
       <c r="B838" t="s">
         <v>1261</v>
       </c>
       <c r="C838" t="s">
         <v>1262</v>
       </c>
       <c r="D838" t="s">
         <v>1263</v>
       </c>
       <c r="E838" t="s">
         <v>1264</v>
       </c>
       <c r="F838" t="s">
         <v>1265</v>
       </c>
       <c r="G838" t="s">
         <v>1266</v>
       </c>
       <c r="H838">
         <v>2019</v>
       </c>
       <c r="I838" t="s">
         <v>23</v>
       </c>
       <c r="J838" t="s">
         <v>1269</v>
       </c>
-    </row>
-    <row r="839" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K838" t="s">
+        <v>27</v>
+      </c>
+      <c r="L838" t="s">
+        <v>27</v>
+      </c>
+      <c r="M838" t="s">
+        <v>27</v>
+      </c>
+      <c r="N838" t="s">
+        <v>27</v>
+      </c>
+      <c r="O838" t="s">
+        <v>27</v>
+      </c>
+      <c r="P838" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="839" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A839" t="s">
         <v>721</v>
       </c>
       <c r="B839" t="s">
         <v>1261</v>
       </c>
       <c r="C839" t="s">
         <v>1262</v>
       </c>
       <c r="D839" t="s">
         <v>1263</v>
       </c>
       <c r="E839" t="s">
         <v>1264</v>
       </c>
       <c r="F839" t="s">
         <v>1265</v>
       </c>
       <c r="G839" t="s">
         <v>1266</v>
       </c>
       <c r="H839">
         <v>2020</v>
       </c>
       <c r="I839" t="s">
         <v>23</v>
       </c>
       <c r="J839" t="s">
         <v>579</v>
       </c>
-    </row>
-    <row r="840" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K839" t="s">
+        <v>27</v>
+      </c>
+      <c r="L839" t="s">
+        <v>27</v>
+      </c>
+      <c r="M839" t="s">
+        <v>27</v>
+      </c>
+      <c r="N839" t="s">
+        <v>27</v>
+      </c>
+      <c r="O839" t="s">
+        <v>27</v>
+      </c>
+      <c r="P839" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="840" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A840" t="s">
         <v>721</v>
       </c>
       <c r="B840" t="s">
         <v>596</v>
       </c>
       <c r="C840" t="s">
         <v>1270</v>
       </c>
       <c r="D840" t="s">
         <v>1271</v>
       </c>
       <c r="E840" t="s">
         <v>1272</v>
       </c>
       <c r="F840" t="s">
         <v>1273</v>
       </c>
       <c r="G840" t="s">
         <v>821</v>
       </c>
       <c r="H840">
         <v>2015</v>
       </c>
       <c r="I840" t="s">
         <v>23</v>
       </c>
       <c r="J840" t="s">
         <v>514</v>
       </c>
-    </row>
-    <row r="841" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K840" t="s">
+        <v>27</v>
+      </c>
+      <c r="L840" t="s">
+        <v>27</v>
+      </c>
+      <c r="M840" t="s">
+        <v>27</v>
+      </c>
+      <c r="N840" t="s">
+        <v>27</v>
+      </c>
+      <c r="O840" t="s">
+        <v>27</v>
+      </c>
+      <c r="P840" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="841" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A841" t="s">
         <v>721</v>
       </c>
       <c r="B841" t="s">
         <v>596</v>
       </c>
       <c r="C841" t="s">
         <v>1270</v>
       </c>
       <c r="D841" t="s">
         <v>1271</v>
       </c>
       <c r="E841" t="s">
         <v>1272</v>
       </c>
       <c r="F841" t="s">
         <v>1273</v>
       </c>
       <c r="G841" t="s">
         <v>821</v>
       </c>
       <c r="H841">
         <v>2016</v>
       </c>
       <c r="I841" t="s">
         <v>23</v>
       </c>
       <c r="J841" t="s">
         <v>514</v>
       </c>
-    </row>
-    <row r="842" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K841" t="s">
+        <v>27</v>
+      </c>
+      <c r="L841" t="s">
+        <v>27</v>
+      </c>
+      <c r="M841" t="s">
+        <v>27</v>
+      </c>
+      <c r="N841" t="s">
+        <v>27</v>
+      </c>
+      <c r="O841" t="s">
+        <v>27</v>
+      </c>
+      <c r="P841" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="842" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A842" t="s">
         <v>721</v>
       </c>
       <c r="B842" t="s">
         <v>596</v>
       </c>
       <c r="C842" t="s">
         <v>1270</v>
       </c>
       <c r="D842" t="s">
         <v>1271</v>
       </c>
       <c r="E842" t="s">
         <v>1272</v>
       </c>
       <c r="F842" t="s">
         <v>1273</v>
       </c>
       <c r="G842" t="s">
         <v>821</v>
       </c>
       <c r="H842">
         <v>2017</v>
       </c>
       <c r="I842" t="s">
         <v>23</v>
       </c>
       <c r="J842" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="843" spans="1:10" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+      <c r="K842" t="s">
+        <v>27</v>
+      </c>
+      <c r="L842" t="s">
+        <v>27</v>
+      </c>
+      <c r="M842" t="s">
+        <v>27</v>
+      </c>
+      <c r="N842" t="s">
+        <v>27</v>
+      </c>
+      <c r="O842" t="s">
+        <v>27</v>
+      </c>
+      <c r="P842" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="843" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
         <v>721</v>
       </c>
       <c r="B843" t="s">
         <v>596</v>
       </c>
       <c r="C843" t="s">
         <v>1270</v>
       </c>
       <c r="D843" t="s">
         <v>1271</v>
       </c>
       <c r="E843" t="s">
         <v>1272</v>
       </c>
       <c r="F843" t="s">
         <v>1273</v>
       </c>
       <c r="G843" t="s">
         <v>821</v>
       </c>
       <c r="H843">
         <v>2018</v>
       </c>
       <c r="I843" t="s">
         <v>23</v>
       </c>
       <c r="J843" t="s">
         <v>515</v>
       </c>
-    </row>
-    <row r="844" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K843" t="s">
+        <v>27</v>
+      </c>
+      <c r="L843" t="s">
+        <v>27</v>
+      </c>
+      <c r="M843" t="s">
+        <v>27</v>
+      </c>
+      <c r="N843" t="s">
+        <v>27</v>
+      </c>
+      <c r="O843" t="s">
+        <v>27</v>
+      </c>
+      <c r="P843" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="844" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
         <v>721</v>
       </c>
       <c r="B844" t="s">
         <v>596</v>
       </c>
       <c r="C844" t="s">
         <v>1270</v>
       </c>
       <c r="D844" t="s">
         <v>1271</v>
       </c>
       <c r="E844" t="s">
         <v>1272</v>
       </c>
       <c r="F844" t="s">
         <v>1273</v>
       </c>
       <c r="G844" t="s">
         <v>821</v>
       </c>
       <c r="H844">
         <v>2019</v>
       </c>
       <c r="I844" t="s">
         <v>23</v>
       </c>
       <c r="J844" t="s">
         <v>932</v>
       </c>
-    </row>
-    <row r="845" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K844" t="s">
+        <v>27</v>
+      </c>
+      <c r="L844" t="s">
+        <v>27</v>
+      </c>
+      <c r="M844" t="s">
+        <v>27</v>
+      </c>
+      <c r="N844" t="s">
+        <v>27</v>
+      </c>
+      <c r="O844" t="s">
+        <v>27</v>
+      </c>
+      <c r="P844" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="845" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A845" t="s">
         <v>721</v>
       </c>
       <c r="B845" t="s">
         <v>596</v>
       </c>
       <c r="C845" t="s">
         <v>1270</v>
       </c>
       <c r="D845" t="s">
         <v>1271</v>
       </c>
       <c r="E845" t="s">
         <v>1272</v>
       </c>
       <c r="F845" t="s">
         <v>1273</v>
       </c>
       <c r="G845" t="s">
         <v>821</v>
       </c>
       <c r="H845">
         <v>2020</v>
       </c>
       <c r="I845" t="s">
         <v>23</v>
       </c>
       <c r="J845" t="s">
         <v>1069</v>
       </c>
-    </row>
-    <row r="846" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K845" t="s">
+        <v>27</v>
+      </c>
+      <c r="L845" t="s">
+        <v>27</v>
+      </c>
+      <c r="M845" t="s">
+        <v>27</v>
+      </c>
+      <c r="N845" t="s">
+        <v>27</v>
+      </c>
+      <c r="O845" t="s">
+        <v>27</v>
+      </c>
+      <c r="P845" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="846" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
         <v>721</v>
       </c>
       <c r="B846" t="s">
         <v>596</v>
       </c>
       <c r="C846" t="s">
         <v>1270</v>
       </c>
       <c r="D846" t="s">
         <v>1271</v>
       </c>
       <c r="E846" t="s">
         <v>1272</v>
       </c>
       <c r="F846" t="s">
         <v>1273</v>
       </c>
       <c r="G846" t="s">
         <v>821</v>
       </c>
       <c r="H846">
         <v>2021</v>
       </c>
       <c r="I846" t="s">
         <v>23</v>
       </c>
       <c r="J846" t="s">
         <v>1274</v>
       </c>
-    </row>
-    <row r="847" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K846" t="s">
+        <v>27</v>
+      </c>
+      <c r="L846" t="s">
+        <v>27</v>
+      </c>
+      <c r="M846" t="s">
+        <v>27</v>
+      </c>
+      <c r="N846" t="s">
+        <v>27</v>
+      </c>
+      <c r="O846" t="s">
+        <v>27</v>
+      </c>
+      <c r="P846" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="847" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
         <v>721</v>
       </c>
       <c r="B847" t="s">
         <v>596</v>
       </c>
       <c r="C847" t="s">
         <v>1270</v>
       </c>
       <c r="D847" t="s">
         <v>1271</v>
       </c>
       <c r="E847" t="s">
         <v>1272</v>
       </c>
       <c r="F847" t="s">
         <v>1273</v>
       </c>
       <c r="G847" t="s">
         <v>821</v>
       </c>
       <c r="H847">
         <v>2022</v>
       </c>
       <c r="I847" t="s">
         <v>23</v>
       </c>
       <c r="J847" t="s">
         <v>1267</v>
       </c>
-    </row>
-    <row r="848" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K847" t="s">
+        <v>27</v>
+      </c>
+      <c r="L847" t="s">
+        <v>27</v>
+      </c>
+      <c r="M847" t="s">
+        <v>27</v>
+      </c>
+      <c r="N847" t="s">
+        <v>27</v>
+      </c>
+      <c r="O847" t="s">
+        <v>27</v>
+      </c>
+      <c r="P847" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="848" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
         <v>721</v>
       </c>
       <c r="B848" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C848" t="s">
         <v>1275</v>
       </c>
       <c r="D848" t="s">
         <v>1276</v>
       </c>
       <c r="E848" t="s">
         <v>1277</v>
       </c>
       <c r="F848" t="s">
         <v>1278</v>
       </c>
       <c r="G848" t="s">
         <v>1279</v>
       </c>
       <c r="H848">
         <v>2017</v>
       </c>
       <c r="I848" t="s">
         <v>23</v>
       </c>
       <c r="J848" t="s">
         <v>1280</v>
       </c>
       <c r="K848" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L848" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="849" spans="1:10" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+      <c r="M848" t="s">
+        <v>27</v>
+      </c>
+      <c r="N848" t="s">
+        <v>27</v>
+      </c>
+      <c r="O848" t="s">
+        <v>27</v>
+      </c>
+      <c r="P848" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="849" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
         <v>721</v>
       </c>
       <c r="B849" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C849" t="s">
         <v>1281</v>
       </c>
       <c r="D849" t="s">
         <v>1282</v>
       </c>
       <c r="E849" t="s">
         <v>1283</v>
       </c>
       <c r="F849" t="s">
         <v>1284</v>
       </c>
       <c r="G849" t="s">
         <v>1285</v>
       </c>
       <c r="H849">
         <v>2015</v>
       </c>
       <c r="I849" t="s">
         <v>23</v>
       </c>
       <c r="J849" t="s">
         <v>1286</v>
       </c>
-    </row>
-    <row r="850" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K849" t="s">
+        <v>27</v>
+      </c>
+      <c r="L849" t="s">
+        <v>27</v>
+      </c>
+      <c r="M849" t="s">
+        <v>27</v>
+      </c>
+      <c r="N849" t="s">
+        <v>27</v>
+      </c>
+      <c r="O849" t="s">
+        <v>27</v>
+      </c>
+      <c r="P849" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="850" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
         <v>721</v>
       </c>
       <c r="B850" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C850" t="s">
         <v>1281</v>
       </c>
       <c r="D850" t="s">
         <v>1282</v>
       </c>
       <c r="E850" t="s">
         <v>1283</v>
       </c>
       <c r="F850" t="s">
         <v>1284</v>
       </c>
       <c r="G850" t="s">
         <v>1285</v>
       </c>
       <c r="H850">
         <v>2017</v>
       </c>
       <c r="I850" t="s">
         <v>23</v>
       </c>
       <c r="J850" t="s">
         <v>1287</v>
       </c>
-    </row>
-    <row r="851" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K850" t="s">
+        <v>27</v>
+      </c>
+      <c r="L850" t="s">
+        <v>27</v>
+      </c>
+      <c r="M850" t="s">
+        <v>27</v>
+      </c>
+      <c r="N850" t="s">
+        <v>27</v>
+      </c>
+      <c r="O850" t="s">
+        <v>27</v>
+      </c>
+      <c r="P850" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="851" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A851" t="s">
         <v>721</v>
       </c>
       <c r="B851" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C851" t="s">
         <v>1281</v>
       </c>
       <c r="D851" t="s">
         <v>1282</v>
       </c>
       <c r="E851" t="s">
         <v>1283</v>
       </c>
       <c r="F851" t="s">
         <v>1284</v>
       </c>
       <c r="G851" t="s">
         <v>1285</v>
       </c>
       <c r="H851">
         <v>2018</v>
       </c>
       <c r="I851" t="s">
         <v>23</v>
       </c>
       <c r="J851" t="s">
         <v>1288</v>
       </c>
-    </row>
-    <row r="852" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K851" t="s">
+        <v>27</v>
+      </c>
+      <c r="L851" t="s">
+        <v>27</v>
+      </c>
+      <c r="M851" t="s">
+        <v>27</v>
+      </c>
+      <c r="N851" t="s">
+        <v>27</v>
+      </c>
+      <c r="O851" t="s">
+        <v>27</v>
+      </c>
+      <c r="P851" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="852" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A852" t="s">
         <v>721</v>
       </c>
       <c r="B852" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C852" t="s">
         <v>1281</v>
       </c>
       <c r="D852" t="s">
         <v>1282</v>
       </c>
       <c r="E852" t="s">
         <v>1283</v>
       </c>
       <c r="F852" t="s">
         <v>1284</v>
       </c>
       <c r="G852" t="s">
         <v>1285</v>
       </c>
       <c r="H852">
         <v>2019</v>
       </c>
       <c r="I852" t="s">
         <v>23</v>
       </c>
       <c r="J852" t="s">
         <v>1289</v>
       </c>
-    </row>
-    <row r="853" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K852" t="s">
+        <v>27</v>
+      </c>
+      <c r="L852" t="s">
+        <v>27</v>
+      </c>
+      <c r="M852" t="s">
+        <v>27</v>
+      </c>
+      <c r="N852" t="s">
+        <v>27</v>
+      </c>
+      <c r="O852" t="s">
+        <v>27</v>
+      </c>
+      <c r="P852" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="853" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A853" t="s">
         <v>721</v>
       </c>
       <c r="B853" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C853" t="s">
         <v>1281</v>
       </c>
       <c r="D853" t="s">
         <v>1282</v>
       </c>
       <c r="E853" t="s">
         <v>1283</v>
       </c>
       <c r="F853" t="s">
         <v>1284</v>
       </c>
       <c r="G853" t="s">
         <v>1285</v>
       </c>
       <c r="H853">
         <v>2020</v>
       </c>
       <c r="I853" t="s">
         <v>23</v>
       </c>
       <c r="J853" t="s">
         <v>1290</v>
       </c>
-    </row>
-    <row r="854" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K853" t="s">
+        <v>27</v>
+      </c>
+      <c r="L853" t="s">
+        <v>27</v>
+      </c>
+      <c r="M853" t="s">
+        <v>27</v>
+      </c>
+      <c r="N853" t="s">
+        <v>27</v>
+      </c>
+      <c r="O853" t="s">
+        <v>27</v>
+      </c>
+      <c r="P853" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="854" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
         <v>721</v>
       </c>
       <c r="B854" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C854" t="s">
         <v>1281</v>
       </c>
       <c r="D854" t="s">
         <v>1282</v>
       </c>
       <c r="E854" t="s">
         <v>1283</v>
       </c>
       <c r="F854" t="s">
         <v>1284</v>
       </c>
       <c r="G854" t="s">
         <v>1285</v>
       </c>
       <c r="H854">
         <v>2021</v>
       </c>
       <c r="I854" t="s">
         <v>23</v>
       </c>
       <c r="J854" t="s">
         <v>1291</v>
       </c>
-    </row>
-    <row r="855" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K854" t="s">
+        <v>27</v>
+      </c>
+      <c r="L854" t="s">
+        <v>27</v>
+      </c>
+      <c r="M854" t="s">
+        <v>27</v>
+      </c>
+      <c r="N854" t="s">
+        <v>27</v>
+      </c>
+      <c r="O854" t="s">
+        <v>27</v>
+      </c>
+      <c r="P854" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="855" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
         <v>721</v>
       </c>
       <c r="B855" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C855" t="s">
         <v>1281</v>
       </c>
       <c r="D855" t="s">
         <v>1282</v>
       </c>
       <c r="E855" t="s">
         <v>1283</v>
       </c>
       <c r="F855" t="s">
         <v>1284</v>
       </c>
       <c r="G855" t="s">
         <v>1285</v>
       </c>
       <c r="H855">
         <v>2022</v>
       </c>
       <c r="I855" t="s">
         <v>23</v>
       </c>
       <c r="J855" t="s">
         <v>1292</v>
       </c>
-    </row>
-    <row r="856" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K855" t="s">
+        <v>27</v>
+      </c>
+      <c r="L855" t="s">
+        <v>27</v>
+      </c>
+      <c r="M855" t="s">
+        <v>27</v>
+      </c>
+      <c r="N855" t="s">
+        <v>27</v>
+      </c>
+      <c r="O855" t="s">
+        <v>27</v>
+      </c>
+      <c r="P855" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="856" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
         <v>721</v>
       </c>
       <c r="B856" t="s">
         <v>688</v>
       </c>
       <c r="C856" t="s">
         <v>1293</v>
       </c>
       <c r="D856" t="s">
         <v>1294</v>
       </c>
       <c r="E856" t="s">
         <v>1295</v>
       </c>
       <c r="F856" t="s">
         <v>1296</v>
       </c>
       <c r="G856" t="s">
         <v>1297</v>
       </c>
       <c r="H856">
         <v>2015</v>
       </c>
       <c r="I856" t="s">
         <v>23</v>
       </c>
       <c r="J856" t="s">
         <v>1298</v>
       </c>
-    </row>
-    <row r="857" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K856" t="s">
+        <v>27</v>
+      </c>
+      <c r="L856" t="s">
+        <v>27</v>
+      </c>
+      <c r="M856" t="s">
+        <v>27</v>
+      </c>
+      <c r="N856" t="s">
+        <v>27</v>
+      </c>
+      <c r="O856" t="s">
+        <v>27</v>
+      </c>
+      <c r="P856" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="857" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
         <v>721</v>
       </c>
       <c r="B857" t="s">
         <v>688</v>
       </c>
       <c r="C857" t="s">
         <v>1293</v>
       </c>
       <c r="D857" t="s">
         <v>1294</v>
       </c>
       <c r="E857" t="s">
         <v>1295</v>
       </c>
       <c r="F857" t="s">
         <v>1296</v>
       </c>
       <c r="G857" t="s">
         <v>1297</v>
       </c>
       <c r="H857">
         <v>2016</v>
       </c>
       <c r="I857" t="s">
         <v>23</v>
       </c>
       <c r="J857" t="s">
         <v>1039</v>
       </c>
-    </row>
-    <row r="858" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K857" t="s">
+        <v>27</v>
+      </c>
+      <c r="L857" t="s">
+        <v>27</v>
+      </c>
+      <c r="M857" t="s">
+        <v>27</v>
+      </c>
+      <c r="N857" t="s">
+        <v>27</v>
+      </c>
+      <c r="O857" t="s">
+        <v>27</v>
+      </c>
+      <c r="P857" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="858" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
         <v>721</v>
       </c>
       <c r="B858" t="s">
         <v>688</v>
       </c>
       <c r="C858" t="s">
         <v>1293</v>
       </c>
       <c r="D858" t="s">
         <v>1294</v>
       </c>
       <c r="E858" t="s">
         <v>1295</v>
       </c>
       <c r="F858" t="s">
         <v>1296</v>
       </c>
       <c r="G858" t="s">
         <v>1297</v>
       </c>
       <c r="H858">
         <v>2017</v>
       </c>
       <c r="I858" t="s">
         <v>23</v>
       </c>
       <c r="J858" t="s">
         <v>1299</v>
       </c>
-    </row>
-    <row r="859" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K858" t="s">
+        <v>27</v>
+      </c>
+      <c r="L858" t="s">
+        <v>27</v>
+      </c>
+      <c r="M858" t="s">
+        <v>27</v>
+      </c>
+      <c r="N858" t="s">
+        <v>27</v>
+      </c>
+      <c r="O858" t="s">
+        <v>27</v>
+      </c>
+      <c r="P858" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="859" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A859" t="s">
         <v>721</v>
       </c>
       <c r="B859" t="s">
         <v>688</v>
       </c>
       <c r="C859" t="s">
         <v>1293</v>
       </c>
       <c r="D859" t="s">
         <v>1294</v>
       </c>
       <c r="E859" t="s">
         <v>1295</v>
       </c>
       <c r="F859" t="s">
         <v>1296</v>
       </c>
       <c r="G859" t="s">
         <v>1297</v>
       </c>
       <c r="H859">
         <v>2018</v>
       </c>
       <c r="I859" t="s">
         <v>23</v>
       </c>
       <c r="J859" t="s">
         <v>1300</v>
       </c>
-    </row>
-    <row r="860" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K859" t="s">
+        <v>27</v>
+      </c>
+      <c r="L859" t="s">
+        <v>27</v>
+      </c>
+      <c r="M859" t="s">
+        <v>27</v>
+      </c>
+      <c r="N859" t="s">
+        <v>27</v>
+      </c>
+      <c r="O859" t="s">
+        <v>27</v>
+      </c>
+      <c r="P859" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="860" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A860" t="s">
         <v>721</v>
       </c>
       <c r="B860" t="s">
         <v>688</v>
       </c>
       <c r="C860" t="s">
         <v>1293</v>
       </c>
       <c r="D860" t="s">
         <v>1294</v>
       </c>
       <c r="E860" t="s">
         <v>1295</v>
       </c>
       <c r="F860" t="s">
         <v>1296</v>
       </c>
       <c r="G860" t="s">
         <v>1297</v>
       </c>
       <c r="H860">
         <v>2019</v>
       </c>
       <c r="I860" t="s">
         <v>23</v>
       </c>
       <c r="J860" t="s">
         <v>1301</v>
       </c>
-    </row>
-    <row r="861" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K860" t="s">
+        <v>27</v>
+      </c>
+      <c r="L860" t="s">
+        <v>27</v>
+      </c>
+      <c r="M860" t="s">
+        <v>27</v>
+      </c>
+      <c r="N860" t="s">
+        <v>27</v>
+      </c>
+      <c r="O860" t="s">
+        <v>27</v>
+      </c>
+      <c r="P860" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="861" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A861" t="s">
         <v>721</v>
       </c>
       <c r="B861" t="s">
         <v>688</v>
       </c>
       <c r="C861" t="s">
         <v>1293</v>
       </c>
       <c r="D861" t="s">
         <v>1294</v>
       </c>
       <c r="E861" t="s">
         <v>1295</v>
       </c>
       <c r="F861" t="s">
         <v>1296</v>
       </c>
       <c r="G861" t="s">
         <v>1297</v>
       </c>
       <c r="H861">
         <v>2020</v>
       </c>
       <c r="I861" t="s">
         <v>23</v>
       </c>
       <c r="J861" t="s">
         <v>1039</v>
       </c>
-    </row>
-    <row r="862" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K861" t="s">
+        <v>27</v>
+      </c>
+      <c r="L861" t="s">
+        <v>27</v>
+      </c>
+      <c r="M861" t="s">
+        <v>27</v>
+      </c>
+      <c r="N861" t="s">
+        <v>27</v>
+      </c>
+      <c r="O861" t="s">
+        <v>27</v>
+      </c>
+      <c r="P861" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="862" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A862" t="s">
         <v>721</v>
       </c>
       <c r="B862" t="s">
         <v>688</v>
       </c>
       <c r="C862" t="s">
         <v>1293</v>
       </c>
       <c r="D862" t="s">
         <v>1294</v>
       </c>
       <c r="E862" t="s">
         <v>1295</v>
       </c>
       <c r="F862" t="s">
         <v>1296</v>
       </c>
       <c r="G862" t="s">
         <v>1297</v>
       </c>
       <c r="H862">
         <v>2021</v>
       </c>
       <c r="I862" t="s">
         <v>23</v>
       </c>
       <c r="J862" t="s">
         <v>1302</v>
       </c>
-    </row>
-    <row r="863" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K862" t="s">
+        <v>27</v>
+      </c>
+      <c r="L862" t="s">
+        <v>27</v>
+      </c>
+      <c r="M862" t="s">
+        <v>27</v>
+      </c>
+      <c r="N862" t="s">
+        <v>27</v>
+      </c>
+      <c r="O862" t="s">
+        <v>27</v>
+      </c>
+      <c r="P862" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="863" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A863" t="s">
         <v>721</v>
       </c>
       <c r="B863" t="s">
         <v>688</v>
       </c>
       <c r="C863" t="s">
         <v>1293</v>
       </c>
       <c r="D863" t="s">
         <v>1294</v>
       </c>
       <c r="E863" t="s">
         <v>1295</v>
       </c>
       <c r="F863" t="s">
         <v>1296</v>
       </c>
       <c r="G863" t="s">
         <v>1297</v>
       </c>
       <c r="H863">
         <v>2022</v>
       </c>
       <c r="I863" t="s">
         <v>23</v>
       </c>
       <c r="J863" t="s">
         <v>1303</v>
       </c>
-    </row>
-    <row r="864" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K863" t="s">
+        <v>27</v>
+      </c>
+      <c r="L863" t="s">
+        <v>27</v>
+      </c>
+      <c r="M863" t="s">
+        <v>27</v>
+      </c>
+      <c r="N863" t="s">
+        <v>27</v>
+      </c>
+      <c r="O863" t="s">
+        <v>27</v>
+      </c>
+      <c r="P863" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="864" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A864" t="s">
         <v>721</v>
       </c>
       <c r="B864" t="s">
         <v>1304</v>
       </c>
       <c r="C864" t="s">
         <v>1305</v>
       </c>
       <c r="D864" t="s">
         <v>1306</v>
       </c>
       <c r="E864" t="s">
         <v>1307</v>
       </c>
       <c r="F864" t="s">
         <v>1308</v>
       </c>
       <c r="G864" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H864">
         <v>2015</v>
       </c>
       <c r="I864" t="s">
         <v>23</v>
       </c>
       <c r="J864" t="s">
         <v>1309</v>
       </c>
       <c r="K864" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L864" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="865" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M864" t="s">
+        <v>27</v>
+      </c>
+      <c r="N864" t="s">
+        <v>27</v>
+      </c>
+      <c r="O864" t="s">
+        <v>27</v>
+      </c>
+      <c r="P864" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="865" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A865" t="s">
         <v>721</v>
       </c>
       <c r="B865" t="s">
         <v>1304</v>
       </c>
       <c r="C865" t="s">
         <v>1305</v>
       </c>
       <c r="D865" t="s">
         <v>1306</v>
       </c>
       <c r="E865" t="s">
         <v>1307</v>
       </c>
       <c r="F865" t="s">
         <v>1308</v>
       </c>
       <c r="G865" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H865">
         <v>2016</v>
       </c>
       <c r="I865" t="s">
         <v>23</v>
       </c>
       <c r="J865" t="s">
         <v>1310</v>
       </c>
       <c r="K865" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L865" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="866" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M865" t="s">
+        <v>27</v>
+      </c>
+      <c r="N865" t="s">
+        <v>27</v>
+      </c>
+      <c r="O865" t="s">
+        <v>27</v>
+      </c>
+      <c r="P865" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="866" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A866" t="s">
         <v>721</v>
       </c>
       <c r="B866" t="s">
         <v>1304</v>
       </c>
       <c r="C866" t="s">
         <v>1305</v>
       </c>
       <c r="D866" t="s">
         <v>1306</v>
       </c>
       <c r="E866" t="s">
         <v>1307</v>
       </c>
       <c r="F866" t="s">
         <v>1308</v>
       </c>
       <c r="G866" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H866">
         <v>2017</v>
       </c>
       <c r="I866" t="s">
         <v>23</v>
       </c>
       <c r="J866" t="s">
         <v>1311</v>
       </c>
       <c r="K866" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L866" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="867" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M866" t="s">
+        <v>27</v>
+      </c>
+      <c r="N866" t="s">
+        <v>27</v>
+      </c>
+      <c r="O866" t="s">
+        <v>27</v>
+      </c>
+      <c r="P866" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="867" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A867" t="s">
         <v>721</v>
       </c>
       <c r="B867" t="s">
         <v>1304</v>
       </c>
       <c r="C867" t="s">
         <v>1305</v>
       </c>
       <c r="D867" t="s">
         <v>1306</v>
       </c>
       <c r="E867" t="s">
         <v>1307</v>
       </c>
       <c r="F867" t="s">
         <v>1308</v>
       </c>
       <c r="G867" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H867">
         <v>2018</v>
       </c>
       <c r="I867" t="s">
         <v>23</v>
       </c>
       <c r="J867" t="s">
         <v>536</v>
       </c>
       <c r="K867" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L867" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="868" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M867" t="s">
+        <v>27</v>
+      </c>
+      <c r="N867" t="s">
+        <v>27</v>
+      </c>
+      <c r="O867" t="s">
+        <v>27</v>
+      </c>
+      <c r="P867" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="868" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A868" t="s">
         <v>721</v>
       </c>
       <c r="B868" t="s">
         <v>1304</v>
       </c>
       <c r="C868" t="s">
         <v>1305</v>
       </c>
       <c r="D868" t="s">
         <v>1306</v>
       </c>
       <c r="E868" t="s">
         <v>1307</v>
       </c>
       <c r="F868" t="s">
         <v>1308</v>
       </c>
       <c r="G868" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H868">
         <v>2019</v>
       </c>
       <c r="I868" t="s">
         <v>23</v>
       </c>
       <c r="J868" t="s">
         <v>1312</v>
       </c>
       <c r="K868" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L868" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="869" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M868" t="s">
+        <v>27</v>
+      </c>
+      <c r="N868" t="s">
+        <v>27</v>
+      </c>
+      <c r="O868" t="s">
+        <v>27</v>
+      </c>
+      <c r="P868" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="869" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A869" t="s">
         <v>721</v>
       </c>
       <c r="B869" t="s">
         <v>1304</v>
       </c>
       <c r="C869" t="s">
         <v>1305</v>
       </c>
       <c r="D869" t="s">
         <v>1306</v>
       </c>
       <c r="E869" t="s">
         <v>1307</v>
       </c>
       <c r="F869" t="s">
         <v>1308</v>
       </c>
       <c r="G869" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H869">
         <v>2020</v>
       </c>
       <c r="I869" t="s">
         <v>23</v>
       </c>
       <c r="J869" t="s">
         <v>1313</v>
       </c>
       <c r="K869" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L869" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="870" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M869" t="s">
+        <v>27</v>
+      </c>
+      <c r="N869" t="s">
+        <v>27</v>
+      </c>
+      <c r="O869" t="s">
+        <v>27</v>
+      </c>
+      <c r="P869" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="870" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A870" t="s">
         <v>721</v>
       </c>
       <c r="B870" t="s">
         <v>1304</v>
       </c>
       <c r="C870" t="s">
         <v>1305</v>
       </c>
       <c r="D870" t="s">
         <v>1306</v>
       </c>
       <c r="E870" t="s">
         <v>1307</v>
       </c>
       <c r="F870" t="s">
         <v>1308</v>
       </c>
       <c r="G870" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H870">
         <v>2021</v>
       </c>
       <c r="I870" t="s">
         <v>23</v>
       </c>
       <c r="J870" t="s">
         <v>1314</v>
       </c>
       <c r="K870" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L870" t="s">
         <v>600</v>
       </c>
-    </row>
-    <row r="871" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M870" t="s">
+        <v>27</v>
+      </c>
+      <c r="N870" t="s">
+        <v>27</v>
+      </c>
+      <c r="O870" t="s">
+        <v>27</v>
+      </c>
+      <c r="P870" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="871" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A871" t="s">
         <v>721</v>
       </c>
       <c r="B871" t="s">
         <v>1304</v>
       </c>
       <c r="C871" t="s">
         <v>1305</v>
       </c>
       <c r="D871" t="s">
         <v>1306</v>
       </c>
       <c r="E871" t="s">
         <v>1307</v>
       </c>
       <c r="F871" t="s">
         <v>1308</v>
       </c>
       <c r="G871" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H871">
         <v>2017</v>
       </c>
       <c r="I871" t="s">
         <v>23</v>
       </c>
       <c r="J871" t="s">
         <v>503</v>
       </c>
       <c r="K871" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L871" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="872" spans="1:12" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+      <c r="M871" t="s">
+        <v>27</v>
+      </c>
+      <c r="N871" t="s">
+        <v>27</v>
+      </c>
+      <c r="O871" t="s">
+        <v>27</v>
+      </c>
+      <c r="P871" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="872" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A872" t="s">
         <v>721</v>
       </c>
       <c r="B872" t="s">
         <v>1304</v>
       </c>
       <c r="C872" t="s">
         <v>1305</v>
       </c>
       <c r="D872" t="s">
         <v>1306</v>
       </c>
       <c r="E872" t="s">
         <v>1307</v>
       </c>
       <c r="F872" t="s">
         <v>1308</v>
       </c>
       <c r="G872" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H872">
         <v>2017</v>
       </c>
       <c r="I872" t="s">
         <v>23</v>
       </c>
       <c r="J872" t="s">
         <v>1280</v>
       </c>
       <c r="K872" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L872" t="s">
-        <v>258</v>
+        <v>259</v>
+      </c>
+      <c r="M872" t="s">
+        <v>27</v>
+      </c>
+      <c r="N872" t="s">
+        <v>27</v>
+      </c>
+      <c r="O872" t="s">
+        <v>27</v>
+      </c>
+      <c r="P872" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>all</vt:lpstr>
+      <vt:lpstr>indicators</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>